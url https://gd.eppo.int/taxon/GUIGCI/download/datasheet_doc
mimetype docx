--- v6 (2026-03-23)
+++ v7 (2026-04-15)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289369c0c6e964b7a" w:history="1">
+            <w:hyperlink r:id="rId672969dfdb2a97823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509069c0c6e964bf9" w:history="1">
+            <w:hyperlink r:id="rId860669dfdb2a978b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15748054" name="name975169c0c6e96542e" descr="11463.jpg"/>
+                  <wp:docPr id="97569260" name="name120769dfdb2a98056" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId973369c0c6e96542c" cstate="print"/>
+                          <a:blip r:embed="rId689769dfdb2a9804d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId289469c0c6e965593" w:history="1">
+            <w:hyperlink r:id="rId638669dfdb2a982fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3796,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34253332" name="name267969c0c6e9674d3" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="7584675" name="name832569dfdb2a9c6eb" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId712269c0c6e9674d0" cstate="print"/>
+                    <a:blip r:embed="rId826969dfdb2a9c6e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947169c0c6e96a81a" w:history="1">
+      <w:hyperlink r:id="rId996069dfdb2a9ff47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11705,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558869c0c6e96a94f" w:history="1">
+      <w:hyperlink r:id="rId597469dfdb2aa0082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320269c0c6e96c156" w:history="1">
+      <w:hyperlink r:id="rId596369dfdb2aa195b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282969c0c6e96d83a" w:history="1">
+      <w:hyperlink r:id="rId762869dfdb2aa32b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551869c0c6e96d920" w:history="1">
+      <w:hyperlink r:id="rId641269dfdb2aa339c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971269c0c6e96d9dc" w:history="1">
+      <w:hyperlink r:id="rId243669dfdb2aa345d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19476,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97806831" name="name521869c0c6e96deba" descr="eu_funding_250.png"/>
+            <wp:docPr id="357803" name="name180269dfdb2aa3538" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId259269c0c6e96deb9" cstate="print"/>
+                    <a:blip r:embed="rId283369dfdb2aa3537" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19630,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22635115">
+  <w:abstractNum w:abstractNumId="64613728">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72538206">
+    <w:lvl w:ilvl="0" w:tplc="90360289">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72538206" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90360289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22635114">
+  <w:abstractNum w:abstractNumId="64613727">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40010260">
+    <w:lvl w:ilvl="0" w:tplc="59978636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20512,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22635114">
-    <w:abstractNumId w:val="22635114"/>
+  <w:num w:numId="64613727">
+    <w:abstractNumId w:val="64613727"/>
   </w:num>
-  <w:num w:numId="22635115">
-    <w:abstractNumId w:val="22635115"/>
+  <w:num w:numId="64613728">
+    <w:abstractNumId w:val="64613728"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32110,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509302010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId531266484" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId289369c0c6e964b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId509069c0c6e964bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId289469c0c6e965593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId947169c0c6e96a81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId558869c0c6e96a94f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId320269c0c6e96c156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId282969c0c6e96d83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId551869c0c6e96d920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId971269c0c6e96d9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId973369c0c6e96542c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId973369c0c6e96542c.jpg"/><Relationship Id="rId712269c0c6e9674d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId712269c0c6e9674d0.jpg"/><Relationship Id="rId259269c0c6e96deb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId259269c0c6e96deb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId713495596" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992481893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId672969dfdb2a97823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId860669dfdb2a978b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId638669dfdb2a982fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId996069dfdb2a9ff47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId597469dfdb2aa0082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId596369dfdb2aa195b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId762869dfdb2aa32b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId641269dfdb2aa339c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId243669dfdb2aa345d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId689769dfdb2a9804d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId689769dfdb2a9804d.jpg"/><Relationship Id="rId826969dfdb2a9c6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826969dfdb2a9c6e7.jpg"/><Relationship Id="rId283369dfdb2aa3537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283369dfdb2aa3537.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>