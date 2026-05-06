--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672969dfdb2a97823" w:history="1">
+            <w:hyperlink r:id="rId963569fb5a01a8d74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860669dfdb2a978b2" w:history="1">
+            <w:hyperlink r:id="rId508069fb5a01a8de2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97569260" name="name120769dfdb2a98056" descr="11463.jpg"/>
+                  <wp:docPr id="66736484" name="name390369fb5a01a95da" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId689769dfdb2a9804d" cstate="print"/>
+                          <a:blip r:embed="rId182669fb5a01a95d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId638669dfdb2a982fa" w:history="1">
+            <w:hyperlink r:id="rId105269fb5a01a9706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3796,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7584675" name="name832569dfdb2a9c6eb" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="19489729" name="name194469fb5a01abb13" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId826969dfdb2a9c6e7" cstate="print"/>
+                    <a:blip r:embed="rId674069fb5a01abb10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996069dfdb2a9ff47" w:history="1">
+      <w:hyperlink r:id="rId309269fb5a01aefc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11705,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597469dfdb2aa0082" w:history="1">
+      <w:hyperlink r:id="rId474569fb5a01af104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596369dfdb2aa195b" w:history="1">
+      <w:hyperlink r:id="rId274269fb5a01b098b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762869dfdb2aa32b3" w:history="1">
+      <w:hyperlink r:id="rId150669fb5a01b20e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641269dfdb2aa339c" w:history="1">
+      <w:hyperlink r:id="rId307469fb5a01b21cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243669dfdb2aa345d" w:history="1">
+      <w:hyperlink r:id="rId381169fb5a01b2289" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19476,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="357803" name="name180269dfdb2aa3538" descr="eu_funding_250.png"/>
+            <wp:docPr id="71773939" name="name957469fb5a01b236b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId283369dfdb2aa3537" cstate="print"/>
+                    <a:blip r:embed="rId762769fb5a01b236a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19630,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64613728">
+  <w:abstractNum w:abstractNumId="43014550">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90360289">
+    <w:lvl w:ilvl="0" w:tplc="20909868">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90360289" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20909868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64613727">
+  <w:abstractNum w:abstractNumId="43014549">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59978636">
+    <w:lvl w:ilvl="0" w:tplc="38133927">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20512,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64613727">
-    <w:abstractNumId w:val="64613727"/>
+  <w:num w:numId="43014549">
+    <w:abstractNumId w:val="43014549"/>
   </w:num>
-  <w:num w:numId="64613728">
-    <w:abstractNumId w:val="64613728"/>
+  <w:num w:numId="43014550">
+    <w:abstractNumId w:val="43014550"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32110,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId713495596" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992481893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId672969dfdb2a97823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId860669dfdb2a978b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId638669dfdb2a982fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId996069dfdb2a9ff47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId597469dfdb2aa0082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId596369dfdb2aa195b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId762869dfdb2aa32b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId641269dfdb2aa339c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId243669dfdb2aa345d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId689769dfdb2a9804d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId689769dfdb2a9804d.jpg"/><Relationship Id="rId826969dfdb2a9c6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826969dfdb2a9c6e7.jpg"/><Relationship Id="rId283369dfdb2aa3537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283369dfdb2aa3537.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530029688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438028273" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId963569fb5a01a8d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId508069fb5a01a8de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId105269fb5a01a9706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId309269fb5a01aefc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId474569fb5a01af104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId274269fb5a01b098b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId150669fb5a01b20e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId307469fb5a01b21cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId381169fb5a01b2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId182669fb5a01a95d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId182669fb5a01a95d8.jpg"/><Relationship Id="rId674069fb5a01abb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674069fb5a01abb10.jpg"/><Relationship Id="rId762769fb5a01b236a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId762769fb5a01b236a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>