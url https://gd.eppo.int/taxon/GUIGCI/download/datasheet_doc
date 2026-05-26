--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963569fb5a01a8d74" w:history="1">
+            <w:hyperlink r:id="rId99506a15dd2d5754b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508069fb5a01a8de2" w:history="1">
+            <w:hyperlink r:id="rId61266a15dd2d575bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66736484" name="name390369fb5a01a95da" descr="11463.jpg"/>
+                  <wp:docPr id="91263913" name="name64146a15dd2d57d2c" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId182669fb5a01a95d8" cstate="print"/>
+                          <a:blip r:embed="rId10766a15dd2d57d2a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId105269fb5a01a9706" w:history="1">
+            <w:hyperlink r:id="rId68496a15dd2d57e9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3796,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19489729" name="name194469fb5a01abb13" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="8182872" name="name45096a15dd2d5a593" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId674069fb5a01abb10" cstate="print"/>
+                    <a:blip r:embed="rId91976a15dd2d5a58e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3871,51 +3871,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Angola, Benin, Botswana, Ghana, Kenya, Mozambique, Namibia, South Africa, Tunisia, Uganda, Zambia, Zimbabwe</w:t>
+        <w:t xml:space="preserve"> Angola, Benin, Botswana, Eritrea, Ghana, Kenya, Mozambique, Namibia, South Africa, Tunisia, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bhutan, China (Chongqing, Fujian, Guangdong, Guangxi, Jiangsu, Jiangxi, Sichuan, Xianggang (Hong Kong), Yunnan, Zhejiang), India (Maharashtra), Indonesia (Java), Myanmar, Philippines, Taiwan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309269fb5a01aefc8" w:history="1">
+      <w:hyperlink r:id="rId23816a15dd2d5dc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11705,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474569fb5a01af104" w:history="1">
+      <w:hyperlink r:id="rId96226a15dd2d5dd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274269fb5a01b098b" w:history="1">
+      <w:hyperlink r:id="rId46246a15dd2d5f602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150669fb5a01b20e5" w:history="1">
+      <w:hyperlink r:id="rId28936a15dd2d60da1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307469fb5a01b21cd" w:history="1">
+      <w:hyperlink r:id="rId15606a15dd2d60e8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381169fb5a01b2289" w:history="1">
+      <w:hyperlink r:id="rId20046a15dd2d60f4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19476,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71773939" name="name957469fb5a01b236b" descr="eu_funding_250.png"/>
+            <wp:docPr id="73399929" name="name81966a15dd2d61258" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId762769fb5a01b236a" cstate="print"/>
+                    <a:blip r:embed="rId13236a15dd2d61256" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19630,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43014550">
+  <w:abstractNum w:abstractNumId="63838794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20909868">
+    <w:lvl w:ilvl="0" w:tplc="15965962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20909868" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15965962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43014549">
+  <w:abstractNum w:abstractNumId="63838793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38133927">
+    <w:lvl w:ilvl="0" w:tplc="32861357">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20512,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43014549">
-    <w:abstractNumId w:val="43014549"/>
+  <w:num w:numId="63838793">
+    <w:abstractNumId w:val="63838793"/>
   </w:num>
-  <w:num w:numId="43014550">
-    <w:abstractNumId w:val="43014550"/>
+  <w:num w:numId="63838794">
+    <w:abstractNumId w:val="63838794"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32110,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530029688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438028273" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId963569fb5a01a8d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId508069fb5a01a8de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId105269fb5a01a9706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId309269fb5a01aefc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId474569fb5a01af104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId274269fb5a01b098b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId150669fb5a01b20e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId307469fb5a01b21cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId381169fb5a01b2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId182669fb5a01a95d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId182669fb5a01a95d8.jpg"/><Relationship Id="rId674069fb5a01abb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674069fb5a01abb10.jpg"/><Relationship Id="rId762769fb5a01b236a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId762769fb5a01b236a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId660913528" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836944759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99506a15dd2d5754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId61266a15dd2d575bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId68496a15dd2d57e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId23816a15dd2d5dc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId96226a15dd2d5dd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId46246a15dd2d5f602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId28936a15dd2d60da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId15606a15dd2d60e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId20046a15dd2d60f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10766a15dd2d57d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10766a15dd2d57d2a.jpg"/><Relationship Id="rId91976a15dd2d5a58e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91976a15dd2d5a58e.jpg"/><Relationship Id="rId13236a15dd2d61256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13236a15dd2d61256.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>