--- v9 (2026-05-26)
+++ v10 (2026-06-16)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99506a15dd2d5754b" w:history="1">
+            <w:hyperlink r:id="rId59286a31a8fd4c582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61266a15dd2d575bb" w:history="1">
+            <w:hyperlink r:id="rId89266a31a8fd4c601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91263913" name="name64146a15dd2d57d2c" descr="11463.jpg"/>
+                  <wp:docPr id="87871368" name="name80606a31a8fd4cd2d" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10766a15dd2d57d2a" cstate="print"/>
+                          <a:blip r:embed="rId79836a31a8fd4cd2a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68496a15dd2d57e9e" w:history="1">
+            <w:hyperlink r:id="rId92226a31a8fd4cea2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3796,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8182872" name="name45096a15dd2d5a593" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="68902036" name="name34646a31a8fd4f23c" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91976a15dd2d5a58e" cstate="print"/>
+                    <a:blip r:embed="rId94866a31a8fd4f236" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23816a15dd2d5dc29" w:history="1">
+      <w:hyperlink r:id="rId69416a31a8fd529d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11705,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96226a15dd2d5dd6b" w:history="1">
+      <w:hyperlink r:id="rId51896a31a8fd52b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46246a15dd2d5f602" w:history="1">
+      <w:hyperlink r:id="rId85996a31a8fd544a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28936a15dd2d60da1" w:history="1">
+      <w:hyperlink r:id="rId77346a31a8fd55c56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15606a15dd2d60e8a" w:history="1">
+      <w:hyperlink r:id="rId83816a31a8fd55d42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20046a15dd2d60f4c" w:history="1">
+      <w:hyperlink r:id="rId72306a31a8fd55e05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19476,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73399929" name="name81966a15dd2d61258" descr="eu_funding_250.png"/>
+            <wp:docPr id="60479169" name="name41286a31a8fd56398" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13236a15dd2d61256" cstate="print"/>
+                    <a:blip r:embed="rId21266a31a8fd56397" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19630,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63838794">
+  <w:abstractNum w:abstractNumId="87613951">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15965962">
+    <w:lvl w:ilvl="0" w:tplc="18628878">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15965962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18628878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63838793">
+  <w:abstractNum w:abstractNumId="87613950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32861357">
+    <w:lvl w:ilvl="0" w:tplc="13505859">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20512,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63838793">
-    <w:abstractNumId w:val="63838793"/>
+  <w:num w:numId="87613950">
+    <w:abstractNumId w:val="87613950"/>
   </w:num>
-  <w:num w:numId="63838794">
-    <w:abstractNumId w:val="63838794"/>
+  <w:num w:numId="87613951">
+    <w:abstractNumId w:val="87613951"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32110,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId660913528" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836944759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99506a15dd2d5754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId61266a15dd2d575bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId68496a15dd2d57e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId23816a15dd2d5dc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId96226a15dd2d5dd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId46246a15dd2d5f602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId28936a15dd2d60da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId15606a15dd2d60e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId20046a15dd2d60f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10766a15dd2d57d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10766a15dd2d57d2a.jpg"/><Relationship Id="rId91976a15dd2d5a58e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91976a15dd2d5a58e.jpg"/><Relationship Id="rId13236a15dd2d61256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13236a15dd2d61256.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891535964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246087830" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59286a31a8fd4c582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId89266a31a8fd4c601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId92226a31a8fd4cea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId69416a31a8fd529d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId51896a31a8fd52b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId85996a31a8fd544a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId77346a31a8fd55c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId83816a31a8fd55d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId72306a31a8fd55e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79836a31a8fd4cd2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79836a31a8fd4cd2a.jpg"/><Relationship Id="rId94866a31a8fd4f236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94866a31a8fd4f236.jpg"/><Relationship Id="rId21266a31a8fd56397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21266a31a8fd56397.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>