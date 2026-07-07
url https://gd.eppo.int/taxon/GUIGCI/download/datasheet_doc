--- v10 (2026-06-16)
+++ v11 (2026-07-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59286a31a8fd4c582" w:history="1">
+            <w:hyperlink r:id="rId17616a4c4aed77733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89266a31a8fd4c601" w:history="1">
+            <w:hyperlink r:id="rId81036a4c4aed777a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87871368" name="name80606a31a8fd4cd2d" descr="11463.jpg"/>
+                  <wp:docPr id="10844921" name="name41066a4c4aed77e92" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79836a31a8fd4cd2a" cstate="print"/>
+                          <a:blip r:embed="rId21636a4c4aed77e90" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92226a31a8fd4cea2" w:history="1">
+            <w:hyperlink r:id="rId98876a4c4aed77fef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3796,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68902036" name="name34646a31a8fd4f23c" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="75873867" name="name72746a4c4aed7a0c9" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94866a31a8fd4f236" cstate="print"/>
+                    <a:blip r:embed="rId92426a4c4aed7a0c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69416a31a8fd529d6" w:history="1">
+      <w:hyperlink r:id="rId11126a4c4aed7e51a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11705,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51896a31a8fd52b35" w:history="1">
+      <w:hyperlink r:id="rId21346a4c4aed7e6b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85996a31a8fd544a0" w:history="1">
+      <w:hyperlink r:id="rId53116a4c4aed803b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77346a31a8fd55c56" w:history="1">
+      <w:hyperlink r:id="rId84096a4c4aed81aeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83816a31a8fd55d42" w:history="1">
+      <w:hyperlink r:id="rId41886a4c4aed81bd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72306a31a8fd55e05" w:history="1">
+      <w:hyperlink r:id="rId68476a4c4aed81c92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19476,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60479169" name="name41286a31a8fd56398" descr="eu_funding_250.png"/>
+            <wp:docPr id="23252381" name="name93026a4c4aed81d8e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21266a31a8fd56397" cstate="print"/>
+                    <a:blip r:embed="rId62146a4c4aed81d8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19630,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87613951">
+  <w:abstractNum w:abstractNumId="50690814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18628878">
+    <w:lvl w:ilvl="0" w:tplc="18862389">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18628878" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18862389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87613950">
+  <w:abstractNum w:abstractNumId="50690813">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13505859">
+    <w:lvl w:ilvl="0" w:tplc="31655051">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20512,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87613950">
-    <w:abstractNumId w:val="87613950"/>
+  <w:num w:numId="50690813">
+    <w:abstractNumId w:val="50690813"/>
   </w:num>
-  <w:num w:numId="87613951">
-    <w:abstractNumId w:val="87613951"/>
+  <w:num w:numId="50690814">
+    <w:abstractNumId w:val="50690814"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32110,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891535964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246087830" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59286a31a8fd4c582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId89266a31a8fd4c601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId92226a31a8fd4cea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId69416a31a8fd529d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId51896a31a8fd52b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId85996a31a8fd544a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId77346a31a8fd55c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId83816a31a8fd55d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId72306a31a8fd55e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79836a31a8fd4cd2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79836a31a8fd4cd2a.jpg"/><Relationship Id="rId94866a31a8fd4f236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94866a31a8fd4f236.jpg"/><Relationship Id="rId21266a31a8fd56397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21266a31a8fd56397.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125944285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId806661925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17616a4c4aed77733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId81036a4c4aed777a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId98876a4c4aed77fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId11126a4c4aed7e51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId21346a4c4aed7e6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId53116a4c4aed803b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId84096a4c4aed81aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId41886a4c4aed81bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId68476a4c4aed81c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21636a4c4aed77e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21636a4c4aed77e90.jpg"/><Relationship Id="rId92426a4c4aed7a0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92426a4c4aed7a0c6.jpg"/><Relationship Id="rId62146a4c4aed81d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62146a4c4aed81d8d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>