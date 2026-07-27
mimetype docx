--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17616a4c4aed77733" w:history="1">
+            <w:hyperlink r:id="rId93306a66e90ab0997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81036a4c4aed777a0" w:history="1">
+            <w:hyperlink r:id="rId16996a66e90ab0a05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10844921" name="name41066a4c4aed77e92" descr="11463.jpg"/>
+                  <wp:docPr id="74277684" name="name33296a66e90ab1125" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21636a4c4aed77e90" cstate="print"/>
+                          <a:blip r:embed="rId65076a66e90ab1124" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98876a4c4aed77fef" w:history="1">
+            <w:hyperlink r:id="rId87476a66e90ab1273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3796,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75873867" name="name72746a4c4aed7a0c9" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="83901352" name="name86616a66e90ab3297" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92426a4c4aed7a0c6" cstate="print"/>
+                    <a:blip r:embed="rId55066a66e90ab3294" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11126a4c4aed7e51a" w:history="1">
+      <w:hyperlink r:id="rId17266a66e90ab679b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11705,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21346a4c4aed7e6b1" w:history="1">
+      <w:hyperlink r:id="rId53806a66e90ab68eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53116a4c4aed803b9" w:history="1">
+      <w:hyperlink r:id="rId68046a66e90ab82a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84096a4c4aed81aeb" w:history="1">
+      <w:hyperlink r:id="rId96806a66e90ab9aa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41886a4c4aed81bd1" w:history="1">
+      <w:hyperlink r:id="rId77026a66e90ab9b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68476a4c4aed81c92" w:history="1">
+      <w:hyperlink r:id="rId53926a66e90ab9c53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19476,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23252381" name="name93026a4c4aed81d8e" descr="eu_funding_250.png"/>
+            <wp:docPr id="23129766" name="name54596a66e90ab9d35" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62146a4c4aed81d8d" cstate="print"/>
+                    <a:blip r:embed="rId83486a66e90ab9d34" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19630,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50690814">
+  <w:abstractNum w:abstractNumId="80674629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18862389">
+    <w:lvl w:ilvl="0" w:tplc="96163941">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18862389" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96163941" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50690813">
+  <w:abstractNum w:abstractNumId="80674628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31655051">
+    <w:lvl w:ilvl="0" w:tplc="83233075">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20512,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50690813">
-    <w:abstractNumId w:val="50690813"/>
+  <w:num w:numId="80674628">
+    <w:abstractNumId w:val="80674628"/>
   </w:num>
-  <w:num w:numId="50690814">
-    <w:abstractNumId w:val="50690814"/>
+  <w:num w:numId="80674629">
+    <w:abstractNumId w:val="80674629"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32110,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125944285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId806661925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17616a4c4aed77733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId81036a4c4aed777a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId98876a4c4aed77fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId11126a4c4aed7e51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId21346a4c4aed7e6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId53116a4c4aed803b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId84096a4c4aed81aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId41886a4c4aed81bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId68476a4c4aed81c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21636a4c4aed77e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21636a4c4aed77e90.jpg"/><Relationship Id="rId92426a4c4aed7a0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92426a4c4aed7a0c6.jpg"/><Relationship Id="rId62146a4c4aed81d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62146a4c4aed81d8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900751965" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386544937" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93306a66e90ab0997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId16996a66e90ab0a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId87476a66e90ab1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId17266a66e90ab679b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId53806a66e90ab68eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId68046a66e90ab82a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId96806a66e90ab9aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId77026a66e90ab9b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId53926a66e90ab9c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65076a66e90ab1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65076a66e90ab1124.jpg"/><Relationship Id="rId55066a66e90ab3294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55066a66e90ab3294.jpg"/><Relationship Id="rId83486a66e90ab9d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83486a66e90ab9d34.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>