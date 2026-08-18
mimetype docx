--- v12 (2026-07-27)
+++ v13 (2026-08-18)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93306a66e90ab0997" w:history="1">
+            <w:hyperlink r:id="rId11986a83fc1a69984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16996a66e90ab0a05" w:history="1">
+            <w:hyperlink r:id="rId22746a83fc1a699f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74277684" name="name33296a66e90ab1125" descr="11463.jpg"/>
+                  <wp:docPr id="4855194" name="name44746a83fc1a69f01" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65076a66e90ab1124" cstate="print"/>
+                          <a:blip r:embed="rId59736a83fc1a69eff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87476a66e90ab1273" w:history="1">
+            <w:hyperlink r:id="rId86086a83fc1a6a02e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3796,63 +3796,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83901352" name="name86616a66e90ab3297" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="86108715" name="name96896a83fc1a6c01f" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55066a66e90ab3294" cstate="print"/>
+                    <a:blip r:embed="rId72636a83fc1a6c01b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17266a66e90ab679b" w:history="1">
+      <w:hyperlink r:id="rId85866a83fc1a6f502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11705,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53806a66e90ab68eb" w:history="1">
+      <w:hyperlink r:id="rId83246a83fc1a6f642" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68046a66e90ab82a7" w:history="1">
+      <w:hyperlink r:id="rId19556a83fc1a70ec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96806a66e90ab9aa2" w:history="1">
+      <w:hyperlink r:id="rId60766a83fc1a7268d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77026a66e90ab9b8c" w:history="1">
+      <w:hyperlink r:id="rId17296a83fc1a7277c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19401,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53926a66e90ab9c53" w:history="1">
+      <w:hyperlink r:id="rId49566a83fc1a7283c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19476,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23129766" name="name54596a66e90ab9d35" descr="eu_funding_250.png"/>
+            <wp:docPr id="87340433" name="name52946a83fc1a7290a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83486a66e90ab9d34" cstate="print"/>
+                    <a:blip r:embed="rId41086a83fc1a72909" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19630,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80674629">
+  <w:abstractNum w:abstractNumId="72630607">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96163941">
+    <w:lvl w:ilvl="0" w:tplc="90329863">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96163941" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90329863" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80674628">
+  <w:abstractNum w:abstractNumId="72630606">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83233075">
+    <w:lvl w:ilvl="0" w:tplc="21562418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20512,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80674628">
-    <w:abstractNumId w:val="80674628"/>
+  <w:num w:numId="72630606">
+    <w:abstractNumId w:val="72630606"/>
   </w:num>
-  <w:num w:numId="80674629">
-    <w:abstractNumId w:val="80674629"/>
+  <w:num w:numId="72630607">
+    <w:abstractNumId w:val="72630607"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32110,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900751965" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386544937" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93306a66e90ab0997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId16996a66e90ab0a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId87476a66e90ab1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId17266a66e90ab679b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId53806a66e90ab68eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId68046a66e90ab82a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId96806a66e90ab9aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId77026a66e90ab9b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId53926a66e90ab9c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65076a66e90ab1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65076a66e90ab1124.jpg"/><Relationship Id="rId55066a66e90ab3294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55066a66e90ab3294.jpg"/><Relationship Id="rId83486a66e90ab9d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83486a66e90ab9d34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920655983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId452754727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11986a83fc1a69984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId22746a83fc1a699f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId86086a83fc1a6a02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId85866a83fc1a6f502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId83246a83fc1a6f642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId19556a83fc1a70ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId60766a83fc1a7268d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId17296a83fc1a7277c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId49566a83fc1a7283c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59736a83fc1a69eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59736a83fc1a69eff.jpg"/><Relationship Id="rId72636a83fc1a6c01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72636a83fc1a6c01b.jpg"/><Relationship Id="rId41086a83fc1a72909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41086a83fc1a72909.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>