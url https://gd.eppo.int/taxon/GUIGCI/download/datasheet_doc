--- v13 (2026-08-18)
+++ v14 (2026-09-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (McAlpine) Petrák</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBS, black spot of citrus, freckle spot of citrus, hard spot of citrus, shot-hole of citrus, speckled blotch of citrus, virulent spot of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11986a83fc1a69984" w:history="1">
+            <w:hyperlink r:id="rId94046a9e77b8c7bce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22746a83fc1a699f4" w:history="1">
+            <w:hyperlink r:id="rId44226a9e77b8c7c3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GUIGCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4855194" name="name44746a83fc1a69f01" descr="11463.jpg"/>
+                  <wp:docPr id="63279961" name="name49866a9e77b8c8807" descr="11463.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11463.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59736a83fc1a69eff" cstate="print"/>
+                          <a:blip r:embed="rId69916a9e77b8c8806" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86086a83fc1a6a02e" w:history="1">
+            <w:hyperlink r:id="rId22736a9e77b8c8949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2871,70 +2871,50 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citroncirus webberi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citrus maxima</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Citrus medica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3796,63 +3776,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. citricarpa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is known to be present or where substantial evidence exists that citrus black spot occurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86108715" name="name96896a83fc1a6c01f" descr="GUIGCI_distribution_map.jpg"/>
+            <wp:docPr id="80519631" name="name72646a9e77b8cac59" descr="GUIGCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GUIGCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72636a83fc1a6c01b" cstate="print"/>
+                    <a:blip r:embed="rId79046a9e77b8cac55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11517,51 +11497,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85866a83fc1a6f502" w:history="1">
+      <w:hyperlink r:id="rId88196a9e77b8ce10f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11705,51 +11685,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">440-461.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83246a83fc1a6f642" w:history="1">
+      <w:hyperlink r:id="rId23876a9e77b8ce24b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15545,51 +15525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2010) Phytosanitary Alert System: Confirmation of citrus black spot (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guignardia citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Florida - United States. NAPPO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19556a83fc1a70ec8" w:history="1">
+      <w:hyperlink r:id="rId18746a9e77b8cfab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pestalert.org/oprDetail.cfm?oprID=421</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19152,51 +19132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive species Compedium.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guignardia citricarpa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60766a83fc1a7268d" w:history="1">
+      <w:hyperlink r:id="rId36266a9e77b8d11e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/26154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -19291,51 +19271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3557, 243 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17296a83fc1a7277c" w:history="1">
+      <w:hyperlink r:id="rId75296a9e77b8d12cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3557</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19401,51 +19381,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta citricarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49566a83fc1a7283c" w:history="1">
+      <w:hyperlink r:id="rId59926a9e77b8d138c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19476,63 +19456,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87340433" name="name52946a83fc1a7290a" descr="eu_funding_250.png"/>
+            <wp:docPr id="41279730" name="name29466a9e77b8d14b3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41086a83fc1a72909" cstate="print"/>
+                    <a:blip r:embed="rId76776a9e77b8d14b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19630,137 +19610,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72630607">
+  <w:abstractNum w:abstractNumId="67491431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90329863">
+    <w:lvl w:ilvl="0" w:tplc="96537329">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90329863" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96537329" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72630606">
+  <w:abstractNum w:abstractNumId="67491430">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21562418">
+    <w:lvl w:ilvl="0" w:tplc="36699804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20512,55 +20492,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72630606">
-    <w:abstractNumId w:val="72630606"/>
+  <w:num w:numId="67491430">
+    <w:abstractNumId w:val="67491430"/>
   </w:num>
-  <w:num w:numId="72630607">
-    <w:abstractNumId w:val="72630607"/>
+  <w:num w:numId="67491431">
+    <w:abstractNumId w:val="67491431"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -32110,51 +32090,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920655983" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId452754727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11986a83fc1a69984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId22746a83fc1a699f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId86086a83fc1a6a02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId85866a83fc1a6f502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId83246a83fc1a6f642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId19556a83fc1a70ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId60766a83fc1a7268d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId17296a83fc1a7277c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId49566a83fc1a7283c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59736a83fc1a69eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59736a83fc1a69eff.jpg"/><Relationship Id="rId72636a83fc1a6c01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72636a83fc1a6c01b.jpg"/><Relationship Id="rId41086a83fc1a72909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41086a83fc1a72909.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945598550" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId809815677" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94046a9e77b8c7bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/" TargetMode="External"/><Relationship Id="rId44226a9e77b8c7c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/categorization" TargetMode="External"/><Relationship Id="rId22736a9e77b8c8949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GUIGCI/photos" TargetMode="External"/><Relationship Id="rId88196a9e77b8ce10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId23876a9e77b8ce24b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12700" TargetMode="External"/><Relationship Id="rId18746a9e77b8cfab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pestalert.org/oprDetail.cfm?oprID=421" TargetMode="External"/><Relationship Id="rId36266a9e77b8d11e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/26154" TargetMode="External"/><Relationship Id="rId75296a9e77b8d12cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3557" TargetMode="External"/><Relationship Id="rId59926a9e77b8d138c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69916a9e77b8c8806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69916a9e77b8c8806.jpg"/><Relationship Id="rId79046a9e77b8cac55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79046a9e77b8cac55.jpg"/><Relationship Id="rId76776a9e77b8d14b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76776a9e77b8d14b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>