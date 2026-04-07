--- v4 (2026-02-19)
+++ v5 (2026-04-07)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251869967300f3dd1" w:history="1">
+            <w:hyperlink r:id="rId104369d483bfb834e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845269967300f3e19" w:history="1">
+            <w:hyperlink r:id="rId538469d483bfb8394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53890773" name="name6565699673010024a" descr="864.jpg"/>
+                  <wp:docPr id="71784677" name="name661269d483bfb89ec" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18426996730100248" cstate="print"/>
+                          <a:blip r:embed="rId424569d483bfb89ea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20446996730100378" w:history="1">
+            <w:hyperlink r:id="rId157069d483bfb8b2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88498097" name="name21236996730101a93" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="1537950" name="name141069d483bfb9fd0" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33136996730101a90" cstate="print"/>
+                    <a:blip r:embed="rId412169d483bfb9fcd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81626996730102b23" w:history="1">
+      <w:hyperlink r:id="rId416069d483bfbb0f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32726996730102bf3" w:history="1">
+      <w:hyperlink r:id="rId995069d483bfbb1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59666996730102c63" w:history="1">
+      <w:hyperlink r:id="rId470669d483bfbb23e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77046996730102cd4" w:history="1">
+      <w:hyperlink r:id="rId185269d483bfbb2b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44466996730102d80" w:history="1">
+      <w:hyperlink r:id="rId824769d483bfbb362" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55026996730102e0d" w:history="1">
+      <w:hyperlink r:id="rId233469d483bfbb3f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11536996730102e9b" w:history="1">
+      <w:hyperlink r:id="rId744369d483bfbb483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58236996730102f08" w:history="1">
+      <w:hyperlink r:id="rId537769d483bfbb4df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30976996730102fa4" w:history="1">
+      <w:hyperlink r:id="rId573469d483bfbb57e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64686996730103012" w:history="1">
+      <w:hyperlink r:id="rId561969d483bfbb5f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81046996730103047" w:history="1">
+      <w:hyperlink r:id="rId272269d483bfbb626" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614369967301030c4" w:history="1">
+      <w:hyperlink r:id="rId691769d483bfbb6a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24566996730103151" w:history="1">
+      <w:hyperlink r:id="rId714869d483bfbb737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3634699673010326f" w:history="1">
+      <w:hyperlink r:id="rId323969d483bfbb857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24066996730103300" w:history="1">
+      <w:hyperlink r:id="rId468369d483bfbb8e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74896996730103383" w:history="1">
+      <w:hyperlink r:id="rId489969d483bfbb96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86046996730103410" w:history="1">
+      <w:hyperlink r:id="rId403169d483bfbb9fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6575699673010349e" w:history="1">
+      <w:hyperlink r:id="rId627469d483bfbba8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4285699673010352b" w:history="1">
+      <w:hyperlink r:id="rId985069d483bfbbb1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8156699673010359a" w:history="1">
+      <w:hyperlink r:id="rId836769d483bfbbb8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1499699673010361d" w:history="1">
+      <w:hyperlink r:id="rId209369d483bfbbc14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794969967301036aa" w:history="1">
+      <w:hyperlink r:id="rId149569d483bfbbca4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20846996730103736" w:history="1">
+      <w:hyperlink r:id="rId950669d483bfbbd33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220169967301037a4" w:history="1">
+      <w:hyperlink r:id="rId471969d483bfbbda4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59686996730103831" w:history="1">
+      <w:hyperlink r:id="rId720569d483bfbbe33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264569967301038bd" w:history="1">
+      <w:hyperlink r:id="rId443369d483bfbbec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75586996730103949" w:history="1">
+      <w:hyperlink r:id="rId137369d483bfbbf50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70406996730103aaa" w:history="1">
+      <w:hyperlink r:id="rId700169d483bfbc0c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83316996730103b36" w:history="1">
+      <w:hyperlink r:id="rId276569d483bfbc159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82736996730103bc1" w:history="1">
+      <w:hyperlink r:id="rId179169d483bfbc1e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13576996730103c6c" w:history="1">
+      <w:hyperlink r:id="rId944069d483bfbc299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56056996730103cd9" w:history="1">
+      <w:hyperlink r:id="rId109269d483bfbc30a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30546996730103e5a" w:history="1">
+      <w:hyperlink r:id="rId524569d483bfbc474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83186996730103f0d" w:history="1">
+      <w:hyperlink r:id="rId425569d483bfbc525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81126996730103fbb" w:history="1">
+      <w:hyperlink r:id="rId676869d483bfbc5d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2856699673010404a" w:history="1">
+      <w:hyperlink r:id="rId427269d483bfbc663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230269967301040b9" w:history="1">
+      <w:hyperlink r:id="rId488969d483bfbc6d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52916996730104181" w:history="1">
+      <w:hyperlink r:id="rId131769d483bfbc7b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928869967301041f1" w:history="1">
+      <w:hyperlink r:id="rId436969d483bfbc826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741569967301042bf" w:history="1">
+      <w:hyperlink r:id="rId946569d483bfbc8fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9443699673010434d" w:history="1">
+      <w:hyperlink r:id="rId776869d483bfbc98a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874969967301043bb" w:history="1">
+      <w:hyperlink r:id="rId857269d483bfbc9fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96216996730104448" w:history="1">
+      <w:hyperlink r:id="rId348969d483bfbca8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779369967301044bb" w:history="1">
+      <w:hyperlink r:id="rId679469d483bfbcb01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52686996730104540" w:history="1">
+      <w:hyperlink r:id="rId171469d483bfbcb89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461869967301045f7" w:history="1">
+      <w:hyperlink r:id="rId126869d483bfbcc4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40272390" name="name22446996730104783" descr="eu_funding_250.png"/>
+            <wp:docPr id="98716435" name="name106969d483bfbcdad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69416996730104781" cstate="print"/>
+                    <a:blip r:embed="rId670069d483bfbcdac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41945536">
+  <w:abstractNum w:abstractNumId="78676923">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90643510">
+    <w:lvl w:ilvl="0" w:tplc="18474834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90643510" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18474834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41945535">
+  <w:abstractNum w:abstractNumId="78676922">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46260681">
+    <w:lvl w:ilvl="0" w:tplc="21519559">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41945535">
-    <w:abstractNumId w:val="41945535"/>
+  <w:num w:numId="78676922">
+    <w:abstractNumId w:val="78676922"/>
   </w:num>
-  <w:num w:numId="41945536">
-    <w:abstractNumId w:val="41945536"/>
+  <w:num w:numId="78676923">
+    <w:abstractNumId w:val="78676923"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720843476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId683879162" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId251869967300f3dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId845269967300f3e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId20446996730100378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId81626996730102b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId32726996730102bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId59666996730102c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId77046996730102cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId44466996730102d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId55026996730102e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId11536996730102e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId58236996730102f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId30976996730102fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId64686996730103012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId81046996730103047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId614369967301030c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId24566996730103151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId3634699673010326f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId24066996730103300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId74896996730103383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId86046996730103410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId6575699673010349e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId4285699673010352b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId8156699673010359a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId1499699673010361d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId794969967301036aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId20846996730103736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId220169967301037a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId59686996730103831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId264569967301038bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId75586996730103949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId70406996730103aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId83316996730103b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId82736996730103bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId13576996730103c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId56056996730103cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId30546996730103e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId83186996730103f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId81126996730103fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId2856699673010404a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId230269967301040b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId52916996730104181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId928869967301041f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId741569967301042bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId9443699673010434d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId874969967301043bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId96216996730104448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId779369967301044bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId52686996730104540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId461869967301045f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18426996730100248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18426996730100248.jpg"/><Relationship Id="rId33136996730101a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33136996730101a90.jpg"/><Relationship Id="rId69416996730104781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69416996730104781.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933378900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941945394" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId104369d483bfb834e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId538469d483bfb8394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId157069d483bfb8b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId416069d483bfbb0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId995069d483bfbb1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId470669d483bfbb23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId185269d483bfbb2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId824769d483bfbb362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId233469d483bfbb3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId744369d483bfbb483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId537769d483bfbb4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId573469d483bfbb57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId561969d483bfbb5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId272269d483bfbb626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId691769d483bfbb6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId714869d483bfbb737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId323969d483bfbb857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId468369d483bfbb8e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId489969d483bfbb96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId403169d483bfbb9fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId627469d483bfbba8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId985069d483bfbbb1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId836769d483bfbbb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId209369d483bfbbc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId149569d483bfbbca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId950669d483bfbbd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId471969d483bfbbda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId720569d483bfbbe33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId443369d483bfbbec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId137369d483bfbbf50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId700169d483bfbc0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId276569d483bfbc159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId179169d483bfbc1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId944069d483bfbc299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId109269d483bfbc30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId524569d483bfbc474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId425569d483bfbc525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId676869d483bfbc5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId427269d483bfbc663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId488969d483bfbc6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId131769d483bfbc7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId436969d483bfbc826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId946569d483bfbc8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId776869d483bfbc98a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId857269d483bfbc9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId348969d483bfbca8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId679469d483bfbcb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId171469d483bfbcb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId126869d483bfbcc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId424569d483bfb89ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId424569d483bfb89ea.jpg"/><Relationship Id="rId412169d483bfb9fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId412169d483bfb9fcd.jpg"/><Relationship Id="rId670069d483bfbcdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670069d483bfbcdac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>