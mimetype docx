--- v5 (2026-04-07)
+++ v6 (2026-04-29)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104369d483bfb834e" w:history="1">
+            <w:hyperlink r:id="rId337369f1b8ac2b075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538469d483bfb8394" w:history="1">
+            <w:hyperlink r:id="rId382569f1b8ac2b0b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71784677" name="name661269d483bfb89ec" descr="864.jpg"/>
+                  <wp:docPr id="31692184" name="name949469f1b8ac2b713" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId424569d483bfb89ea" cstate="print"/>
+                          <a:blip r:embed="rId714969f1b8ac2b711" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId157069d483bfb8b2e" w:history="1">
+            <w:hyperlink r:id="rId182769f1b8ac2b831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1537950" name="name141069d483bfb9fd0" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="71381053" name="name882469f1b8ac2d1de" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId412169d483bfb9fcd" cstate="print"/>
+                    <a:blip r:embed="rId312269f1b8ac2d1db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416069d483bfbb0f5" w:history="1">
+      <w:hyperlink r:id="rId188869f1b8ac2e243" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995069d483bfbb1ca" w:history="1">
+      <w:hyperlink r:id="rId517069f1b8ac2e314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470669d483bfbb23e" w:history="1">
+      <w:hyperlink r:id="rId362369f1b8ac2e385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185269d483bfbb2b1" w:history="1">
+      <w:hyperlink r:id="rId619469f1b8ac2e3f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824769d483bfbb362" w:history="1">
+      <w:hyperlink r:id="rId614069f1b8ac2e4a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233469d483bfbb3f1" w:history="1">
+      <w:hyperlink r:id="rId434369f1b8ac2e52f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId744369d483bfbb483" w:history="1">
+      <w:hyperlink r:id="rId652269f1b8ac2e5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537769d483bfbb4df" w:history="1">
+      <w:hyperlink r:id="rId602069f1b8ac2e617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId573469d483bfbb57e" w:history="1">
+      <w:hyperlink r:id="rId881869f1b8ac2e6b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561969d483bfbb5f0" w:history="1">
+      <w:hyperlink r:id="rId213769f1b8ac2e722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272269d483bfbb626" w:history="1">
+      <w:hyperlink r:id="rId499569f1b8ac2e756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691769d483bfbb6a5" w:history="1">
+      <w:hyperlink r:id="rId971769f1b8ac2e7df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714869d483bfbb737" w:history="1">
+      <w:hyperlink r:id="rId339769f1b8ac2e870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323969d483bfbb857" w:history="1">
+      <w:hyperlink r:id="rId126369f1b8ac2e979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468369d483bfbb8e9" w:history="1">
+      <w:hyperlink r:id="rId486269f1b8ac2ea09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489969d483bfbb96e" w:history="1">
+      <w:hyperlink r:id="rId896469f1b8ac2ea8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403169d483bfbb9fd" w:history="1">
+      <w:hyperlink r:id="rId187369f1b8ac2eb15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627469d483bfbba8d" w:history="1">
+      <w:hyperlink r:id="rId307969f1b8ac2eba1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985069d483bfbbb1c" w:history="1">
+      <w:hyperlink r:id="rId978669f1b8ac2ec2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836769d483bfbbb8e" w:history="1">
+      <w:hyperlink r:id="rId785869f1b8ac2ec9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209369d483bfbbc14" w:history="1">
+      <w:hyperlink r:id="rId119369f1b8ac2ed1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149569d483bfbbca4" w:history="1">
+      <w:hyperlink r:id="rId180669f1b8ac2edaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950669d483bfbbd33" w:history="1">
+      <w:hyperlink r:id="rId802769f1b8ac2ee4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471969d483bfbbda4" w:history="1">
+      <w:hyperlink r:id="rId424269f1b8ac2eebc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720569d483bfbbe33" w:history="1">
+      <w:hyperlink r:id="rId266569f1b8ac2ef4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443369d483bfbbec2" w:history="1">
+      <w:hyperlink r:id="rId916669f1b8ac2efdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137369d483bfbbf50" w:history="1">
+      <w:hyperlink r:id="rId424069f1b8ac2f06a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700169d483bfbc0c6" w:history="1">
+      <w:hyperlink r:id="rId341869f1b8ac2f1cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276569d483bfbc159" w:history="1">
+      <w:hyperlink r:id="rId418069f1b8ac2f25b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179169d483bfbc1e9" w:history="1">
+      <w:hyperlink r:id="rId627469f1b8ac2f2e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944069d483bfbc299" w:history="1">
+      <w:hyperlink r:id="rId607069f1b8ac2f39e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109269d483bfbc30a" w:history="1">
+      <w:hyperlink r:id="rId664469f1b8ac2f410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524569d483bfbc474" w:history="1">
+      <w:hyperlink r:id="rId660369f1b8ac2f573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425569d483bfbc525" w:history="1">
+      <w:hyperlink r:id="rId485969f1b8ac2f61f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676869d483bfbc5d3" w:history="1">
+      <w:hyperlink r:id="rId773669f1b8ac2f6ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427269d483bfbc663" w:history="1">
+      <w:hyperlink r:id="rId349769f1b8ac2f757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488969d483bfbc6d4" w:history="1">
+      <w:hyperlink r:id="rId145569f1b8ac2f7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131769d483bfbc7b2" w:history="1">
+      <w:hyperlink r:id="rId904369f1b8ac2f88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId436969d483bfbc826" w:history="1">
+      <w:hyperlink r:id="rId908969f1b8ac2f8fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946569d483bfbc8fa" w:history="1">
+      <w:hyperlink r:id="rId563769f1b8ac2f9c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776869d483bfbc98a" w:history="1">
+      <w:hyperlink r:id="rId759769f1b8ac2fa52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857269d483bfbc9fb" w:history="1">
+      <w:hyperlink r:id="rId712669f1b8ac2fac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348969d483bfbca8b" w:history="1">
+      <w:hyperlink r:id="rId506969f1b8ac2fb4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679469d483bfbcb01" w:history="1">
+      <w:hyperlink r:id="rId930969f1b8ac2fbbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171469d483bfbcb89" w:history="1">
+      <w:hyperlink r:id="rId692069f1b8ac2fc42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126869d483bfbcc4a" w:history="1">
+      <w:hyperlink r:id="rId629669f1b8ac2fcf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98716435" name="name106969d483bfbcdad" descr="eu_funding_250.png"/>
+            <wp:docPr id="8643595" name="name426269f1b8ac30160" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId670069d483bfbcdac" cstate="print"/>
+                    <a:blip r:embed="rId979869f1b8ac3015e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78676923">
+  <w:abstractNum w:abstractNumId="25946240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18474834">
+    <w:lvl w:ilvl="0" w:tplc="77659693">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18474834" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77659693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78676922">
+  <w:abstractNum w:abstractNumId="25946239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21519559">
+    <w:lvl w:ilvl="0" w:tplc="44083416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78676922">
-    <w:abstractNumId w:val="78676922"/>
+  <w:num w:numId="25946239">
+    <w:abstractNumId w:val="25946239"/>
   </w:num>
-  <w:num w:numId="78676923">
-    <w:abstractNumId w:val="78676923"/>
+  <w:num w:numId="25946240">
+    <w:abstractNumId w:val="25946240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933378900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941945394" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId104369d483bfb834e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId538469d483bfb8394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId157069d483bfb8b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId416069d483bfbb0f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId995069d483bfbb1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId470669d483bfbb23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId185269d483bfbb2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId824769d483bfbb362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId233469d483bfbb3f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId744369d483bfbb483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId537769d483bfbb4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId573469d483bfbb57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId561969d483bfbb5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId272269d483bfbb626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId691769d483bfbb6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId714869d483bfbb737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId323969d483bfbb857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId468369d483bfbb8e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId489969d483bfbb96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId403169d483bfbb9fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId627469d483bfbba8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId985069d483bfbbb1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId836769d483bfbbb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId209369d483bfbbc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId149569d483bfbbca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId950669d483bfbbd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId471969d483bfbbda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId720569d483bfbbe33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId443369d483bfbbec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId137369d483bfbbf50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId700169d483bfbc0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId276569d483bfbc159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId179169d483bfbc1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId944069d483bfbc299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId109269d483bfbc30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId524569d483bfbc474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId425569d483bfbc525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId676869d483bfbc5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId427269d483bfbc663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId488969d483bfbc6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId131769d483bfbc7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId436969d483bfbc826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId946569d483bfbc8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId776869d483bfbc98a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId857269d483bfbc9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId348969d483bfbca8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId679469d483bfbcb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId171469d483bfbcb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId126869d483bfbcc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId424569d483bfb89ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId424569d483bfb89ea.jpg"/><Relationship Id="rId412169d483bfb9fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId412169d483bfb9fcd.jpg"/><Relationship Id="rId670069d483bfbcdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670069d483bfbcdac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId163387314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671744020" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId337369f1b8ac2b075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId382569f1b8ac2b0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId182769f1b8ac2b831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId188869f1b8ac2e243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId517069f1b8ac2e314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId362369f1b8ac2e385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId619469f1b8ac2e3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId614069f1b8ac2e4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId434369f1b8ac2e52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId652269f1b8ac2e5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId602069f1b8ac2e617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId881869f1b8ac2e6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId213769f1b8ac2e722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId499569f1b8ac2e756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId971769f1b8ac2e7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId339769f1b8ac2e870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId126369f1b8ac2e979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId486269f1b8ac2ea09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId896469f1b8ac2ea8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId187369f1b8ac2eb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId307969f1b8ac2eba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId978669f1b8ac2ec2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId785869f1b8ac2ec9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId119369f1b8ac2ed1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId180669f1b8ac2edaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId802769f1b8ac2ee4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId424269f1b8ac2eebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId266569f1b8ac2ef4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId916669f1b8ac2efdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId424069f1b8ac2f06a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId341869f1b8ac2f1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId418069f1b8ac2f25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId627469f1b8ac2f2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId607069f1b8ac2f39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId664469f1b8ac2f410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId660369f1b8ac2f573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId485969f1b8ac2f61f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId773669f1b8ac2f6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId349769f1b8ac2f757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId145569f1b8ac2f7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId904369f1b8ac2f88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId908969f1b8ac2f8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId563769f1b8ac2f9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId759769f1b8ac2fa52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId712669f1b8ac2fac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId506969f1b8ac2fb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId930969f1b8ac2fbbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId692069f1b8ac2fc42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId629669f1b8ac2fcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId714969f1b8ac2b711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714969f1b8ac2b711.jpg"/><Relationship Id="rId312269f1b8ac2d1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312269f1b8ac2d1db.jpg"/><Relationship Id="rId979869f1b8ac3015e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId979869f1b8ac3015e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>