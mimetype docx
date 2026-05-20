--- v6 (2026-04-29)
+++ v7 (2026-05-20)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337369f1b8ac2b075" w:history="1">
+            <w:hyperlink r:id="rId58336a0d381407ab8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382569f1b8ac2b0b9" w:history="1">
+            <w:hyperlink r:id="rId24416a0d381407b04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31692184" name="name949469f1b8ac2b713" descr="864.jpg"/>
+                  <wp:docPr id="50135731" name="name47636a0d381407c61" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId714969f1b8ac2b711" cstate="print"/>
+                          <a:blip r:embed="rId97606a0d381407c5f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId182769f1b8ac2b831" w:history="1">
+            <w:hyperlink r:id="rId45266a0d381407db8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71381053" name="name882469f1b8ac2d1de" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="78266138" name="name29166a0d381409b46" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId312269f1b8ac2d1db" cstate="print"/>
+                    <a:blip r:embed="rId15756a0d381409b3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188869f1b8ac2e243" w:history="1">
+      <w:hyperlink r:id="rId65806a0d38140ad43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517069f1b8ac2e314" w:history="1">
+      <w:hyperlink r:id="rId45256a0d38140ae1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362369f1b8ac2e385" w:history="1">
+      <w:hyperlink r:id="rId91116a0d38140ae93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619469f1b8ac2e3f5" w:history="1">
+      <w:hyperlink r:id="rId13496a0d38140af04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614069f1b8ac2e4a2" w:history="1">
+      <w:hyperlink r:id="rId53586a0d38140afb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434369f1b8ac2e52f" w:history="1">
+      <w:hyperlink r:id="rId45076a0d38140b045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652269f1b8ac2e5be" w:history="1">
+      <w:hyperlink r:id="rId23206a0d38140b0d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602069f1b8ac2e617" w:history="1">
+      <w:hyperlink r:id="rId71716a0d38140b144" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881869f1b8ac2e6b4" w:history="1">
+      <w:hyperlink r:id="rId35936a0d38140b1f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213769f1b8ac2e722" w:history="1">
+      <w:hyperlink r:id="rId98256a0d38140b269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499569f1b8ac2e756" w:history="1">
+      <w:hyperlink r:id="rId33466a0d38140b2a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971769f1b8ac2e7df" w:history="1">
+      <w:hyperlink r:id="rId19476a0d38140b321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339769f1b8ac2e870" w:history="1">
+      <w:hyperlink r:id="rId24186a0d38140b3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126369f1b8ac2e979" w:history="1">
+      <w:hyperlink r:id="rId89036a0d38140b4c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486269f1b8ac2ea09" w:history="1">
+      <w:hyperlink r:id="rId33646a0d38140b55f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896469f1b8ac2ea8a" w:history="1">
+      <w:hyperlink r:id="rId23716a0d38140b5f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187369f1b8ac2eb15" w:history="1">
+      <w:hyperlink r:id="rId61726a0d38140b682" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307969f1b8ac2eba1" w:history="1">
+      <w:hyperlink r:id="rId40016a0d38140b713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978669f1b8ac2ec2d" w:history="1">
+      <w:hyperlink r:id="rId77936a0d38140b7a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785869f1b8ac2ec9c" w:history="1">
+      <w:hyperlink r:id="rId80806a0d38140b814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119369f1b8ac2ed1e" w:history="1">
+      <w:hyperlink r:id="rId16916a0d38140b899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180669f1b8ac2edaa" w:history="1">
+      <w:hyperlink r:id="rId95986a0d38140b960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802769f1b8ac2ee4c" w:history="1">
+      <w:hyperlink r:id="rId73846a0d38140b9f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424269f1b8ac2eebc" w:history="1">
+      <w:hyperlink r:id="rId29736a0d38140ba67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266569f1b8ac2ef4b" w:history="1">
+      <w:hyperlink r:id="rId40336a0d38140baf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916669f1b8ac2efdd" w:history="1">
+      <w:hyperlink r:id="rId27686a0d38140bba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424069f1b8ac2f06a" w:history="1">
+      <w:hyperlink r:id="rId35196a0d38140bc3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341869f1b8ac2f1cd" w:history="1">
+      <w:hyperlink r:id="rId86736a0d38140bdc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418069f1b8ac2f25b" w:history="1">
+      <w:hyperlink r:id="rId46726a0d38140be5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627469f1b8ac2f2e8" w:history="1">
+      <w:hyperlink r:id="rId76626a0d38140beec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607069f1b8ac2f39e" w:history="1">
+      <w:hyperlink r:id="rId12396a0d38140bf9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664469f1b8ac2f410" w:history="1">
+      <w:hyperlink r:id="rId30736a0d38140c00e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660369f1b8ac2f573" w:history="1">
+      <w:hyperlink r:id="rId32896a0d38140c17d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId485969f1b8ac2f61f" w:history="1">
+      <w:hyperlink r:id="rId86866a0d38140c22f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773669f1b8ac2f6ca" w:history="1">
+      <w:hyperlink r:id="rId72426a0d38140c2e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349769f1b8ac2f757" w:history="1">
+      <w:hyperlink r:id="rId98906a0d38140c374" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145569f1b8ac2f7c5" w:history="1">
+      <w:hyperlink r:id="rId46326a0d38140c3e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904369f1b8ac2f88d" w:history="1">
+      <w:hyperlink r:id="rId82146a0d38140c4bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908969f1b8ac2f8fb" w:history="1">
+      <w:hyperlink r:id="rId97086a0d38140c533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563769f1b8ac2f9c6" w:history="1">
+      <w:hyperlink r:id="rId29696a0d38140c606" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759769f1b8ac2fa52" w:history="1">
+      <w:hyperlink r:id="rId79416a0d38140c696" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712669f1b8ac2fac0" w:history="1">
+      <w:hyperlink r:id="rId30186a0d38140c709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506969f1b8ac2fb4c" w:history="1">
+      <w:hyperlink r:id="rId99876a0d38140c797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930969f1b8ac2fbbf" w:history="1">
+      <w:hyperlink r:id="rId15206a0d38140c82d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692069f1b8ac2fc42" w:history="1">
+      <w:hyperlink r:id="rId38696a0d38140c8d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629669f1b8ac2fcf6" w:history="1">
+      <w:hyperlink r:id="rId32696a0d38140c993" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8643595" name="name426269f1b8ac30160" descr="eu_funding_250.png"/>
+            <wp:docPr id="7041170" name="name11056a0d38140cb56" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId979869f1b8ac3015e" cstate="print"/>
+                    <a:blip r:embed="rId43086a0d38140cb54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25946240">
+  <w:abstractNum w:abstractNumId="72842562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77659693">
+    <w:lvl w:ilvl="0" w:tplc="28699131">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77659693" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28699131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25946239">
+  <w:abstractNum w:abstractNumId="72842561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44083416">
+    <w:lvl w:ilvl="0" w:tplc="47412562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25946239">
-    <w:abstractNumId w:val="25946239"/>
+  <w:num w:numId="72842561">
+    <w:abstractNumId w:val="72842561"/>
   </w:num>
-  <w:num w:numId="25946240">
-    <w:abstractNumId w:val="25946240"/>
+  <w:num w:numId="72842562">
+    <w:abstractNumId w:val="72842562"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId163387314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671744020" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId337369f1b8ac2b075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId382569f1b8ac2b0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId182769f1b8ac2b831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId188869f1b8ac2e243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId517069f1b8ac2e314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId362369f1b8ac2e385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId619469f1b8ac2e3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId614069f1b8ac2e4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId434369f1b8ac2e52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId652269f1b8ac2e5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId602069f1b8ac2e617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId881869f1b8ac2e6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId213769f1b8ac2e722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId499569f1b8ac2e756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId971769f1b8ac2e7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId339769f1b8ac2e870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId126369f1b8ac2e979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId486269f1b8ac2ea09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId896469f1b8ac2ea8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId187369f1b8ac2eb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId307969f1b8ac2eba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId978669f1b8ac2ec2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId785869f1b8ac2ec9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId119369f1b8ac2ed1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId180669f1b8ac2edaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId802769f1b8ac2ee4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId424269f1b8ac2eebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId266569f1b8ac2ef4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId916669f1b8ac2efdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId424069f1b8ac2f06a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId341869f1b8ac2f1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId418069f1b8ac2f25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId627469f1b8ac2f2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId607069f1b8ac2f39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId664469f1b8ac2f410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId660369f1b8ac2f573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId485969f1b8ac2f61f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId773669f1b8ac2f6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId349769f1b8ac2f757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId145569f1b8ac2f7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId904369f1b8ac2f88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId908969f1b8ac2f8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId563769f1b8ac2f9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId759769f1b8ac2fa52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId712669f1b8ac2fac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId506969f1b8ac2fb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId930969f1b8ac2fbbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId692069f1b8ac2fc42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId629669f1b8ac2fcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId714969f1b8ac2b711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId714969f1b8ac2b711.jpg"/><Relationship Id="rId312269f1b8ac2d1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312269f1b8ac2d1db.jpg"/><Relationship Id="rId979869f1b8ac3015e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId979869f1b8ac3015e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId398910850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId247297010" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58336a0d381407ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId24416a0d381407b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId45266a0d381407db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId65806a0d38140ad43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId45256a0d38140ae1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId91116a0d38140ae93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId13496a0d38140af04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId53586a0d38140afb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId45076a0d38140b045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId23206a0d38140b0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId71716a0d38140b144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId35936a0d38140b1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId98256a0d38140b269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId33466a0d38140b2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19476a0d38140b321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId24186a0d38140b3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId89036a0d38140b4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId33646a0d38140b55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId23716a0d38140b5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId61726a0d38140b682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId40016a0d38140b713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId77936a0d38140b7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId80806a0d38140b814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId16916a0d38140b899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId95986a0d38140b960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId73846a0d38140b9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId29736a0d38140ba67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId40336a0d38140baf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId27686a0d38140bba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId35196a0d38140bc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId86736a0d38140bdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId46726a0d38140be5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId76626a0d38140beec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId12396a0d38140bf9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId30736a0d38140c00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId32896a0d38140c17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId86866a0d38140c22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId72426a0d38140c2e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId98906a0d38140c374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId46326a0d38140c3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId82146a0d38140c4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId97086a0d38140c533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId29696a0d38140c606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId79416a0d38140c696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId30186a0d38140c709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId99876a0d38140c797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId15206a0d38140c82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId38696a0d38140c8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId32696a0d38140c993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97606a0d381407c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97606a0d381407c5f.jpg"/><Relationship Id="rId15756a0d381409b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15756a0d381409b3f.jpg"/><Relationship Id="rId43086a0d38140cb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43086a0d38140cb54.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>