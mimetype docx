--- v7 (2026-05-20)
+++ v8 (2026-06-15)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58336a0d381407ab8" w:history="1">
+            <w:hyperlink r:id="rId91046a2fbbc8e0d31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24416a0d381407b04" w:history="1">
+            <w:hyperlink r:id="rId46316a2fbbc8e0d78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50135731" name="name47636a0d381407c61" descr="864.jpg"/>
+                  <wp:docPr id="44931581" name="name39706a2fbbc8e1571" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97606a0d381407c5f" cstate="print"/>
+                          <a:blip r:embed="rId12106a2fbbc8e156f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45266a0d381407db8" w:history="1">
+            <w:hyperlink r:id="rId99716a2fbbc8e16e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78266138" name="name29166a0d381409b46" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="31110638" name="name65086a2fbbc8e30c1" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15756a0d381409b3f" cstate="print"/>
+                    <a:blip r:embed="rId12986a2fbbc8e30be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65806a0d38140ad43" w:history="1">
+      <w:hyperlink r:id="rId83486a2fbbc8e41c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45256a0d38140ae1d" w:history="1">
+      <w:hyperlink r:id="rId60716a2fbbc8e429c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91116a0d38140ae93" w:history="1">
+      <w:hyperlink r:id="rId25386a2fbbc8e4310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a0d38140af04" w:history="1">
+      <w:hyperlink r:id="rId78436a2fbbc8e4381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53586a0d38140afb6" w:history="1">
+      <w:hyperlink r:id="rId58956a2fbbc8e442f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45076a0d38140b045" w:history="1">
+      <w:hyperlink r:id="rId86936a2fbbc8e44bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23206a0d38140b0d8" w:history="1">
+      <w:hyperlink r:id="rId48836a2fbbc8e454e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71716a0d38140b144" w:history="1">
+      <w:hyperlink r:id="rId22986a2fbbc8e45a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35936a0d38140b1f6" w:history="1">
+      <w:hyperlink r:id="rId91666a2fbbc8e463e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98256a0d38140b269" w:history="1">
+      <w:hyperlink r:id="rId61436a2fbbc8e46ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33466a0d38140b2a1" w:history="1">
+      <w:hyperlink r:id="rId82106a2fbbc8e46e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19476a0d38140b321" w:history="1">
+      <w:hyperlink r:id="rId97826a2fbbc8e475e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24186a0d38140b3b5" w:history="1">
+      <w:hyperlink r:id="rId78906a2fbbc8e47f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89036a0d38140b4c5" w:history="1">
+      <w:hyperlink r:id="rId96526a2fbbc8e491f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33646a0d38140b55f" w:history="1">
+      <w:hyperlink r:id="rId62546a2fbbc8e49b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23716a0d38140b5f2" w:history="1">
+      <w:hyperlink r:id="rId59676a2fbbc8e4a37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61726a0d38140b682" w:history="1">
+      <w:hyperlink r:id="rId32946a2fbbc8e4ac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40016a0d38140b713" w:history="1">
+      <w:hyperlink r:id="rId22586a2fbbc8e4b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a0d38140b7a1" w:history="1">
+      <w:hyperlink r:id="rId97456a2fbbc8e4be7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a0d38140b814" w:history="1">
+      <w:hyperlink r:id="rId96286a2fbbc8e4c58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16916a0d38140b899" w:history="1">
+      <w:hyperlink r:id="rId65236a2fbbc8e4cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95986a0d38140b960" w:history="1">
+      <w:hyperlink r:id="rId69906a2fbbc8e4d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73846a0d38140b9f3" w:history="1">
+      <w:hyperlink r:id="rId61006a2fbbc8e4dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29736a0d38140ba67" w:history="1">
+      <w:hyperlink r:id="rId79706a2fbbc8e4e70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40336a0d38140baf8" w:history="1">
+      <w:hyperlink r:id="rId46146a2fbbc8e4eff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27686a0d38140bba8" w:history="1">
+      <w:hyperlink r:id="rId60846a2fbbc8e4f8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35196a0d38140bc3b" w:history="1">
+      <w:hyperlink r:id="rId87176a2fbbc8e502f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86736a0d38140bdc7" w:history="1">
+      <w:hyperlink r:id="rId11976a2fbbc8e5198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46726a0d38140be5a" w:history="1">
+      <w:hyperlink r:id="rId81776a2fbbc8e5228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76626a0d38140beec" w:history="1">
+      <w:hyperlink r:id="rId61126a2fbbc8e52b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12396a0d38140bf9d" w:history="1">
+      <w:hyperlink r:id="rId86596a2fbbc8e5396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30736a0d38140c00e" w:history="1">
+      <w:hyperlink r:id="rId34926a2fbbc8e540e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32896a0d38140c17d" w:history="1">
+      <w:hyperlink r:id="rId85976a2fbbc8e5598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86866a0d38140c22f" w:history="1">
+      <w:hyperlink r:id="rId70546a2fbbc8e565d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72426a0d38140c2e4" w:history="1">
+      <w:hyperlink r:id="rId53736a2fbbc8e570e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98906a0d38140c374" w:history="1">
+      <w:hyperlink r:id="rId41416a2fbbc8e579f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46326a0d38140c3e6" w:history="1">
+      <w:hyperlink r:id="rId69996a2fbbc8e582c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82146a0d38140c4bd" w:history="1">
+      <w:hyperlink r:id="rId46016a2fbbc8e58f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97086a0d38140c533" w:history="1">
+      <w:hyperlink r:id="rId71336a2fbbc8e5969" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a0d38140c606" w:history="1">
+      <w:hyperlink r:id="rId50236a2fbbc8e5a39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79416a0d38140c696" w:history="1">
+      <w:hyperlink r:id="rId53376a2fbbc8e5ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30186a0d38140c709" w:history="1">
+      <w:hyperlink r:id="rId95376a2fbbc8e5b38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99876a0d38140c797" w:history="1">
+      <w:hyperlink r:id="rId27396a2fbbc8e5bc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15206a0d38140c82d" w:history="1">
+      <w:hyperlink r:id="rId66336a2fbbc8e5d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38696a0d38140c8d4" w:history="1">
+      <w:hyperlink r:id="rId88736a2fbbc8e5e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a0d38140c993" w:history="1">
+      <w:hyperlink r:id="rId55576a2fbbc8e5ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7041170" name="name11056a0d38140cb56" descr="eu_funding_250.png"/>
+            <wp:docPr id="47702906" name="name20996a2fbbc8e6403" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43086a0d38140cb54" cstate="print"/>
+                    <a:blip r:embed="rId44886a2fbbc8e6401" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72842562">
+  <w:abstractNum w:abstractNumId="28080566">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28699131">
+    <w:lvl w:ilvl="0" w:tplc="21632822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28699131" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21632822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72842561">
+  <w:abstractNum w:abstractNumId="28080565">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47412562">
+    <w:lvl w:ilvl="0" w:tplc="50244393">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72842561">
-    <w:abstractNumId w:val="72842561"/>
+  <w:num w:numId="28080565">
+    <w:abstractNumId w:val="28080565"/>
   </w:num>
-  <w:num w:numId="72842562">
-    <w:abstractNumId w:val="72842562"/>
+  <w:num w:numId="28080566">
+    <w:abstractNumId w:val="28080566"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId398910850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId247297010" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58336a0d381407ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId24416a0d381407b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId45266a0d381407db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId65806a0d38140ad43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId45256a0d38140ae1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId91116a0d38140ae93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId13496a0d38140af04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId53586a0d38140afb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId45076a0d38140b045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId23206a0d38140b0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId71716a0d38140b144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId35936a0d38140b1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId98256a0d38140b269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId33466a0d38140b2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19476a0d38140b321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId24186a0d38140b3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId89036a0d38140b4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId33646a0d38140b55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId23716a0d38140b5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId61726a0d38140b682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId40016a0d38140b713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId77936a0d38140b7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId80806a0d38140b814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId16916a0d38140b899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId95986a0d38140b960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId73846a0d38140b9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId29736a0d38140ba67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId40336a0d38140baf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId27686a0d38140bba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId35196a0d38140bc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId86736a0d38140bdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId46726a0d38140be5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId76626a0d38140beec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId12396a0d38140bf9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId30736a0d38140c00e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId32896a0d38140c17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId86866a0d38140c22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId72426a0d38140c2e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId98906a0d38140c374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId46326a0d38140c3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId82146a0d38140c4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId97086a0d38140c533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId29696a0d38140c606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId79416a0d38140c696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId30186a0d38140c709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId99876a0d38140c797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId15206a0d38140c82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId38696a0d38140c8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId32696a0d38140c993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97606a0d381407c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97606a0d381407c5f.jpg"/><Relationship Id="rId15756a0d381409b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15756a0d381409b3f.jpg"/><Relationship Id="rId43086a0d38140cb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43086a0d38140cb54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480876503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678711289" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91046a2fbbc8e0d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId46316a2fbbc8e0d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId99716a2fbbc8e16e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId83486a2fbbc8e41c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId60716a2fbbc8e429c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId25386a2fbbc8e4310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId78436a2fbbc8e4381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId58956a2fbbc8e442f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId86936a2fbbc8e44bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId48836a2fbbc8e454e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId22986a2fbbc8e45a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId91666a2fbbc8e463e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId61436a2fbbc8e46ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId82106a2fbbc8e46e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId97826a2fbbc8e475e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId78906a2fbbc8e47f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId96526a2fbbc8e491f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId62546a2fbbc8e49b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId59676a2fbbc8e4a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId32946a2fbbc8e4ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId22586a2fbbc8e4b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId97456a2fbbc8e4be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId96286a2fbbc8e4c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId65236a2fbbc8e4cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId69906a2fbbc8e4d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId61006a2fbbc8e4dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId79706a2fbbc8e4e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId46146a2fbbc8e4eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId60846a2fbbc8e4f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId87176a2fbbc8e502f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId11976a2fbbc8e5198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId81776a2fbbc8e5228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId61126a2fbbc8e52b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId86596a2fbbc8e5396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId34926a2fbbc8e540e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId85976a2fbbc8e5598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId70546a2fbbc8e565d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId53736a2fbbc8e570e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId41416a2fbbc8e579f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId69996a2fbbc8e582c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId46016a2fbbc8e58f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId71336a2fbbc8e5969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId50236a2fbbc8e5a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId53376a2fbbc8e5ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId95376a2fbbc8e5b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId27396a2fbbc8e5bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId66336a2fbbc8e5d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId88736a2fbbc8e5e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId55576a2fbbc8e5ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12106a2fbbc8e156f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12106a2fbbc8e156f.jpg"/><Relationship Id="rId12986a2fbbc8e30be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12986a2fbbc8e30be.jpg"/><Relationship Id="rId44886a2fbbc8e6401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44886a2fbbc8e6401.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>