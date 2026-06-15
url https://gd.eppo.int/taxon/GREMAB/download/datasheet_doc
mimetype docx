--- v8 (2026-06-15)
+++ v9 (2026-06-15)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91046a2fbbc8e0d31" w:history="1">
+            <w:hyperlink r:id="rId13146a2fca558be68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46316a2fbbc8e0d78" w:history="1">
+            <w:hyperlink r:id="rId24496a2fca558bec5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44931581" name="name39706a2fbbc8e1571" descr="864.jpg"/>
+                  <wp:docPr id="48794466" name="name68786a2fca558c65a" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12106a2fbbc8e156f" cstate="print"/>
+                          <a:blip r:embed="rId72606a2fca558c658" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99716a2fbbc8e16e0" w:history="1">
+            <w:hyperlink r:id="rId58316a2fca558ca29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31110638" name="name65086a2fbbc8e30c1" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="61106865" name="name52046a2fca558e375" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12986a2fbbc8e30be" cstate="print"/>
+                    <a:blip r:embed="rId29516a2fca558e370" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486a2fbbc8e41c9" w:history="1">
+      <w:hyperlink r:id="rId59236a2fca558f88c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60716a2fbbc8e429c" w:history="1">
+      <w:hyperlink r:id="rId49436a2fca558f987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25386a2fbbc8e4310" w:history="1">
+      <w:hyperlink r:id="rId61886a2fca558f9fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78436a2fbbc8e4381" w:history="1">
+      <w:hyperlink r:id="rId73416a2fca558fa71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58956a2fbbc8e442f" w:history="1">
+      <w:hyperlink r:id="rId30986a2fca558fb23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86936a2fbbc8e44bd" w:history="1">
+      <w:hyperlink r:id="rId14466a2fca558fbb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48836a2fbbc8e454e" w:history="1">
+      <w:hyperlink r:id="rId24776a2fca558fc60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22986a2fbbc8e45a1" w:history="1">
+      <w:hyperlink r:id="rId10236a2fca558fcbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91666a2fbbc8e463e" w:history="1">
+      <w:hyperlink r:id="rId80816a2fca558fd5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a2fbbc8e46ac" w:history="1">
+      <w:hyperlink r:id="rId66986a2fca558fdc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82106a2fbbc8e46e1" w:history="1">
+      <w:hyperlink r:id="rId67136a2fca558fdff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97826a2fbbc8e475e" w:history="1">
+      <w:hyperlink r:id="rId33876a2fca558fe7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78906a2fbbc8e47f9" w:history="1">
+      <w:hyperlink r:id="rId21366a2fca558ff0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96526a2fbbc8e491f" w:history="1">
+      <w:hyperlink r:id="rId19096a2fca5590029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62546a2fbbc8e49b1" w:history="1">
+      <w:hyperlink r:id="rId82856a2fca55900c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59676a2fbbc8e4a37" w:history="1">
+      <w:hyperlink r:id="rId21646a2fca5590146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32946a2fbbc8e4ac6" w:history="1">
+      <w:hyperlink r:id="rId97766a2fca55901d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22586a2fbbc8e4b58" w:history="1">
+      <w:hyperlink r:id="rId38646a2fca5590264" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97456a2fbbc8e4be7" w:history="1">
+      <w:hyperlink r:id="rId31756a2fca55902f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96286a2fbbc8e4c58" w:history="1">
+      <w:hyperlink r:id="rId91716a2fca5590363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65236a2fbbc8e4cdf" w:history="1">
+      <w:hyperlink r:id="rId17126a2fca5590400" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69906a2fbbc8e4d6f" w:history="1">
+      <w:hyperlink r:id="rId35396a2fca55904c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61006a2fbbc8e4dff" w:history="1">
+      <w:hyperlink r:id="rId20816a2fca559055d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79706a2fbbc8e4e70" w:history="1">
+      <w:hyperlink r:id="rId99646a2fca55905d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146a2fbbc8e4eff" w:history="1">
+      <w:hyperlink r:id="rId65376a2fca5590662" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60846a2fbbc8e4f8d" w:history="1">
+      <w:hyperlink r:id="rId65736a2fca55906f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87176a2fbbc8e502f" w:history="1">
+      <w:hyperlink r:id="rId92796a2fca5590785" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11976a2fbbc8e5198" w:history="1">
+      <w:hyperlink r:id="rId31196a2fca5590924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81776a2fbbc8e5228" w:history="1">
+      <w:hyperlink r:id="rId58186a2fca55909dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61126a2fbbc8e52b7" w:history="1">
+      <w:hyperlink r:id="rId44556a2fca5590a6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86596a2fbbc8e5396" w:history="1">
+      <w:hyperlink r:id="rId27676a2fca5590b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34926a2fbbc8e540e" w:history="1">
+      <w:hyperlink r:id="rId61116a2fca5590b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85976a2fbbc8e5598" w:history="1">
+      <w:hyperlink r:id="rId91086a2fca5590d27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70546a2fbbc8e565d" w:history="1">
+      <w:hyperlink r:id="rId58136a2fca5590dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53736a2fbbc8e570e" w:history="1">
+      <w:hyperlink r:id="rId86416a2fca5590e86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41416a2fbbc8e579f" w:history="1">
+      <w:hyperlink r:id="rId24356a2fca5590f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69996a2fbbc8e582c" w:history="1">
+      <w:hyperlink r:id="rId58826a2fca5590f94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46016a2fbbc8e58f9" w:history="1">
+      <w:hyperlink r:id="rId85996a2fca5591082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336a2fbbc8e5969" w:history="1">
+      <w:hyperlink r:id="rId54146a2fca55910f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a2fbbc8e5a39" w:history="1">
+      <w:hyperlink r:id="rId63256a2fca55911cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53376a2fbbc8e5ac8" w:history="1">
+      <w:hyperlink r:id="rId29776a2fca559125e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95376a2fbbc8e5b38" w:history="1">
+      <w:hyperlink r:id="rId26046a2fca55912e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27396a2fbbc8e5bc7" w:history="1">
+      <w:hyperlink r:id="rId87106a2fca559137d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66336a2fbbc8e5d9e" w:history="1">
+      <w:hyperlink r:id="rId99786a2fca5591408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88736a2fbbc8e5e2a" w:history="1">
+      <w:hyperlink r:id="rId91756a2fca55914cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55576a2fbbc8e5ee8" w:history="1">
+      <w:hyperlink r:id="rId95796a2fca5591593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47702906" name="name20996a2fbbc8e6403" descr="eu_funding_250.png"/>
+            <wp:docPr id="15442725" name="name79946a2fca559174e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44886a2fbbc8e6401" cstate="print"/>
+                    <a:blip r:embed="rId45396a2fca559174d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28080566">
+  <w:abstractNum w:abstractNumId="16683039">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21632822">
+    <w:lvl w:ilvl="0" w:tplc="76582372">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21632822" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76582372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28080565">
+  <w:abstractNum w:abstractNumId="16683038">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50244393">
+    <w:lvl w:ilvl="0" w:tplc="98280822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28080565">
-    <w:abstractNumId w:val="28080565"/>
+  <w:num w:numId="16683038">
+    <w:abstractNumId w:val="16683038"/>
   </w:num>
-  <w:num w:numId="28080566">
-    <w:abstractNumId w:val="28080566"/>
+  <w:num w:numId="16683039">
+    <w:abstractNumId w:val="16683039"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480876503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678711289" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91046a2fbbc8e0d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId46316a2fbbc8e0d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId99716a2fbbc8e16e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId83486a2fbbc8e41c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId60716a2fbbc8e429c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId25386a2fbbc8e4310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId78436a2fbbc8e4381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId58956a2fbbc8e442f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId86936a2fbbc8e44bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId48836a2fbbc8e454e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId22986a2fbbc8e45a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId91666a2fbbc8e463e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId61436a2fbbc8e46ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId82106a2fbbc8e46e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId97826a2fbbc8e475e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId78906a2fbbc8e47f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId96526a2fbbc8e491f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId62546a2fbbc8e49b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId59676a2fbbc8e4a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId32946a2fbbc8e4ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId22586a2fbbc8e4b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId97456a2fbbc8e4be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId96286a2fbbc8e4c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId65236a2fbbc8e4cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId69906a2fbbc8e4d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId61006a2fbbc8e4dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId79706a2fbbc8e4e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId46146a2fbbc8e4eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId60846a2fbbc8e4f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId87176a2fbbc8e502f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId11976a2fbbc8e5198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId81776a2fbbc8e5228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId61126a2fbbc8e52b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId86596a2fbbc8e5396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId34926a2fbbc8e540e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId85976a2fbbc8e5598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId70546a2fbbc8e565d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId53736a2fbbc8e570e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId41416a2fbbc8e579f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId69996a2fbbc8e582c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId46016a2fbbc8e58f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId71336a2fbbc8e5969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId50236a2fbbc8e5a39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId53376a2fbbc8e5ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId95376a2fbbc8e5b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId27396a2fbbc8e5bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId66336a2fbbc8e5d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId88736a2fbbc8e5e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId55576a2fbbc8e5ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12106a2fbbc8e156f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12106a2fbbc8e156f.jpg"/><Relationship Id="rId12986a2fbbc8e30be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12986a2fbbc8e30be.jpg"/><Relationship Id="rId44886a2fbbc8e6401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44886a2fbbc8e6401.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381443516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584243472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13146a2fca558be68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId24496a2fca558bec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId58316a2fca558ca29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId59236a2fca558f88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId49436a2fca558f987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId61886a2fca558f9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId73416a2fca558fa71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId30986a2fca558fb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId14466a2fca558fbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId24776a2fca558fc60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId10236a2fca558fcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId80816a2fca558fd5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId66986a2fca558fdc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId67136a2fca558fdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33876a2fca558fe7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId21366a2fca558ff0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId19096a2fca5590029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId82856a2fca55900c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId21646a2fca5590146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId97766a2fca55901d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId38646a2fca5590264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId31756a2fca55902f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId91716a2fca5590363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId17126a2fca5590400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId35396a2fca55904c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId20816a2fca559055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId99646a2fca55905d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId65376a2fca5590662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId65736a2fca55906f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId92796a2fca5590785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId31196a2fca5590924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId58186a2fca55909dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId44556a2fca5590a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId27676a2fca5590b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId61116a2fca5590b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId91086a2fca5590d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId58136a2fca5590dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId86416a2fca5590e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId24356a2fca5590f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId58826a2fca5590f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId85996a2fca5591082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId54146a2fca55910f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId63256a2fca55911cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId29776a2fca559125e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId26046a2fca55912e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId87106a2fca559137d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId99786a2fca5591408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId91756a2fca55914cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId95796a2fca5591593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72606a2fca558c658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72606a2fca558c658.jpg"/><Relationship Id="rId29516a2fca558e370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29516a2fca558e370.jpg"/><Relationship Id="rId45396a2fca559174d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45396a2fca559174d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>