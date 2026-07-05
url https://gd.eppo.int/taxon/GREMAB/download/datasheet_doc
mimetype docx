--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13146a2fca558be68" w:history="1">
+            <w:hyperlink r:id="rId86876a4a9f6e2d1f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24496a2fca558bec5" w:history="1">
+            <w:hyperlink r:id="rId14236a4a9f6e2d23d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48794466" name="name68786a2fca558c65a" descr="864.jpg"/>
+                  <wp:docPr id="11080971" name="name81026a4a9f6e2d8ff" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72606a2fca558c658" cstate="print"/>
+                          <a:blip r:embed="rId35396a4a9f6e2d8fd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58316a2fca558ca29" w:history="1">
+            <w:hyperlink r:id="rId17246a4a9f6e2da5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61106865" name="name52046a2fca558e375" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="94054159" name="name89846a4a9f6e2f082" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29516a2fca558e370" cstate="print"/>
+                    <a:blip r:embed="rId56646a4a9f6e2f07e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59236a2fca558f88c" w:history="1">
+      <w:hyperlink r:id="rId63406a4a9f6e301e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49436a2fca558f987" w:history="1">
+      <w:hyperlink r:id="rId57446a4a9f6e302b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61886a2fca558f9fe" w:history="1">
+      <w:hyperlink r:id="rId81126a4a9f6e3032c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73416a2fca558fa71" w:history="1">
+      <w:hyperlink r:id="rId53196a4a9f6e3039b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30986a2fca558fb23" w:history="1">
+      <w:hyperlink r:id="rId29246a4a9f6e30463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14466a2fca558fbb3" w:history="1">
+      <w:hyperlink r:id="rId60596a4a9f6e30500" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24776a2fca558fc60" w:history="1">
+      <w:hyperlink r:id="rId30296a4a9f6e305ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10236a2fca558fcbd" w:history="1">
+      <w:hyperlink r:id="rId69216a4a9f6e30643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80816a2fca558fd5a" w:history="1">
+      <w:hyperlink r:id="rId60966a4a9f6e306ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66986a2fca558fdc9" w:history="1">
+      <w:hyperlink r:id="rId65516a4a9f6e3075f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67136a2fca558fdff" w:history="1">
+      <w:hyperlink r:id="rId22936a4a9f6e30794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33876a2fca558fe7e" w:history="1">
+      <w:hyperlink r:id="rId47986a4a9f6e30822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21366a2fca558ff0d" w:history="1">
+      <w:hyperlink r:id="rId22676a4a9f6e308c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19096a2fca5590029" w:history="1">
+      <w:hyperlink r:id="rId88776a4a9f6e309d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82856a2fca55900c2" w:history="1">
+      <w:hyperlink r:id="rId77256a4a9f6e30a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21646a2fca5590146" w:history="1">
+      <w:hyperlink r:id="rId74276a4a9f6e30ae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97766a2fca55901d4" w:history="1">
+      <w:hyperlink r:id="rId41836a4a9f6e30b71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38646a2fca5590264" w:history="1">
+      <w:hyperlink r:id="rId94676a4a9f6e30c10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31756a2fca55902f1" w:history="1">
+      <w:hyperlink r:id="rId65616a4a9f6e30ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91716a2fca5590363" w:history="1">
+      <w:hyperlink r:id="rId40356a4a9f6e30d27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17126a2fca5590400" w:history="1">
+      <w:hyperlink r:id="rId83546a4a9f6e30db0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35396a2fca55904c9" w:history="1">
+      <w:hyperlink r:id="rId97586a4a9f6e30e40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20816a2fca559055d" w:history="1">
+      <w:hyperlink r:id="rId25836a4a9f6e30ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99646a2fca55905d1" w:history="1">
+      <w:hyperlink r:id="rId24896a4a9f6e30f40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65376a2fca5590662" w:history="1">
+      <w:hyperlink r:id="rId64946a4a9f6e30fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65736a2fca55906f7" w:history="1">
+      <w:hyperlink r:id="rId68886a4a9f6e3107c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92796a2fca5590785" w:history="1">
+      <w:hyperlink r:id="rId54846a4a9f6e3110b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31196a2fca5590924" w:history="1">
+      <w:hyperlink r:id="rId11626a4a9f6e3127a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58186a2fca55909dc" w:history="1">
+      <w:hyperlink r:id="rId16356a4a9f6e3130b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44556a2fca5590a6f" w:history="1">
+      <w:hyperlink r:id="rId69886a4a9f6e31399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27676a2fca5590b1f" w:history="1">
+      <w:hyperlink r:id="rId10716a4a9f6e3145c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61116a2fca5590b90" w:history="1">
+      <w:hyperlink r:id="rId55806a4a9f6e314cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91086a2fca5590d27" w:history="1">
+      <w:hyperlink r:id="rId36646a4a9f6e31648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58136a2fca5590dd7" w:history="1">
+      <w:hyperlink r:id="rId67806a4a9f6e316f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86416a2fca5590e86" w:history="1">
+      <w:hyperlink r:id="rId70536a4a9f6e317ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24356a2fca5590f16" w:history="1">
+      <w:hyperlink r:id="rId97556a4a9f6e31854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58826a2fca5590f94" w:history="1">
+      <w:hyperlink r:id="rId34026a4a9f6e318c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85996a2fca5591082" w:history="1">
+      <w:hyperlink r:id="rId77966a4a9f6e31991" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54146a2fca55910f9" w:history="1">
+      <w:hyperlink r:id="rId15096a4a9f6e31a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63256a2fca55911cd" w:history="1">
+      <w:hyperlink r:id="rId27166a4a9f6e31ace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29776a2fca559125e" w:history="1">
+      <w:hyperlink r:id="rId97466a4a9f6e31b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26046a2fca55912e8" w:history="1">
+      <w:hyperlink r:id="rId46716a4a9f6e31be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87106a2fca559137d" w:history="1">
+      <w:hyperlink r:id="rId29246a4a9f6e31c73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99786a2fca5591408" w:history="1">
+      <w:hyperlink r:id="rId57846a4a9f6e31cfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91756a2fca55914cb" w:history="1">
+      <w:hyperlink r:id="rId46066a4a9f6e31d83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95796a2fca5591593" w:history="1">
+      <w:hyperlink r:id="rId54806a4a9f6e31e49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15442725" name="name79946a2fca559174e" descr="eu_funding_250.png"/>
+            <wp:docPr id="60514530" name="name95156a4a9f6e31fe1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45396a2fca559174d" cstate="print"/>
+                    <a:blip r:embed="rId34626a4a9f6e31fe0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16683039">
+  <w:abstractNum w:abstractNumId="31937610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76582372">
+    <w:lvl w:ilvl="0" w:tplc="46394705">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76582372" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46394705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16683038">
+  <w:abstractNum w:abstractNumId="31937609">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98280822">
+    <w:lvl w:ilvl="0" w:tplc="38062867">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16683038">
-    <w:abstractNumId w:val="16683038"/>
+  <w:num w:numId="31937609">
+    <w:abstractNumId w:val="31937609"/>
   </w:num>
-  <w:num w:numId="16683039">
-    <w:abstractNumId w:val="16683039"/>
+  <w:num w:numId="31937610">
+    <w:abstractNumId w:val="31937610"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381443516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584243472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13146a2fca558be68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId24496a2fca558bec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId58316a2fca558ca29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId59236a2fca558f88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId49436a2fca558f987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId61886a2fca558f9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId73416a2fca558fa71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId30986a2fca558fb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId14466a2fca558fbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId24776a2fca558fc60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId10236a2fca558fcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId80816a2fca558fd5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId66986a2fca558fdc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId67136a2fca558fdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33876a2fca558fe7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId21366a2fca558ff0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId19096a2fca5590029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId82856a2fca55900c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId21646a2fca5590146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId97766a2fca55901d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId38646a2fca5590264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId31756a2fca55902f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId91716a2fca5590363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId17126a2fca5590400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId35396a2fca55904c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId20816a2fca559055d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId99646a2fca55905d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId65376a2fca5590662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId65736a2fca55906f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId92796a2fca5590785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId31196a2fca5590924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId58186a2fca55909dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId44556a2fca5590a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId27676a2fca5590b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId61116a2fca5590b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId91086a2fca5590d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId58136a2fca5590dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId86416a2fca5590e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId24356a2fca5590f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId58826a2fca5590f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId85996a2fca5591082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId54146a2fca55910f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId63256a2fca55911cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId29776a2fca559125e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId26046a2fca55912e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId87106a2fca559137d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId99786a2fca5591408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId91756a2fca55914cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId95796a2fca5591593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72606a2fca558c658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72606a2fca558c658.jpg"/><Relationship Id="rId29516a2fca558e370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29516a2fca558e370.jpg"/><Relationship Id="rId45396a2fca559174d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45396a2fca559174d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311540377" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822707627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86876a4a9f6e2d1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId14236a4a9f6e2d23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId17246a4a9f6e2da5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId63406a4a9f6e301e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId57446a4a9f6e302b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId81126a4a9f6e3032c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId53196a4a9f6e3039b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId29246a4a9f6e30463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId60596a4a9f6e30500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId30296a4a9f6e305ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId69216a4a9f6e30643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId60966a4a9f6e306ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId65516a4a9f6e3075f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId22936a4a9f6e30794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId47986a4a9f6e30822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId22676a4a9f6e308c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId88776a4a9f6e309d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId77256a4a9f6e30a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId74276a4a9f6e30ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId41836a4a9f6e30b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId94676a4a9f6e30c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId65616a4a9f6e30ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId40356a4a9f6e30d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId83546a4a9f6e30db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId97586a4a9f6e30e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId25836a4a9f6e30ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId24896a4a9f6e30f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId64946a4a9f6e30fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId68886a4a9f6e3107c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId54846a4a9f6e3110b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId11626a4a9f6e3127a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId16356a4a9f6e3130b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId69886a4a9f6e31399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId10716a4a9f6e3145c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId55806a4a9f6e314cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId36646a4a9f6e31648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId67806a4a9f6e316f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId70536a4a9f6e317ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId97556a4a9f6e31854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId34026a4a9f6e318c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId77966a4a9f6e31991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId15096a4a9f6e31a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId27166a4a9f6e31ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId97466a4a9f6e31b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId46716a4a9f6e31be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId29246a4a9f6e31c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId57846a4a9f6e31cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId46066a4a9f6e31d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId54806a4a9f6e31e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35396a4a9f6e2d8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a4a9f6e2d8fd.jpg"/><Relationship Id="rId56646a4a9f6e2f07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56646a4a9f6e2f07e.jpg"/><Relationship Id="rId34626a4a9f6e31fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34626a4a9f6e31fe0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>