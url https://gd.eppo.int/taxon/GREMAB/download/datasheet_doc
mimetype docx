--- v10 (2026-07-05)
+++ v11 (2026-07-05)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86876a4a9f6e2d1f9" w:history="1">
+            <w:hyperlink r:id="rId83976a4aae771511c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14236a4a9f6e2d23d" w:history="1">
+            <w:hyperlink r:id="rId71916a4aae7715161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11080971" name="name81026a4a9f6e2d8ff" descr="864.jpg"/>
+                  <wp:docPr id="28917463" name="name73056a4aae7715950" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35396a4a9f6e2d8fd" cstate="print"/>
+                          <a:blip r:embed="rId76496a4aae771594d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17246a4a9f6e2da5f" w:history="1">
+            <w:hyperlink r:id="rId17096a4aae7715a79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94054159" name="name89846a4a9f6e2f082" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="56263188" name="name52006a4aae7716fdc" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56646a4a9f6e2f07e" cstate="print"/>
+                    <a:blip r:embed="rId15046a4aae7716fda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63406a4a9f6e301e7" w:history="1">
+      <w:hyperlink r:id="rId24126a4aae77180c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57446a4a9f6e302b9" w:history="1">
+      <w:hyperlink r:id="rId55116a4aae7718196" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81126a4a9f6e3032c" w:history="1">
+      <w:hyperlink r:id="rId39826a4aae771820a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53196a4a9f6e3039b" w:history="1">
+      <w:hyperlink r:id="rId50816a4aae771827c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29246a4a9f6e30463" w:history="1">
+      <w:hyperlink r:id="rId92866a4aae771833d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60596a4a9f6e30500" w:history="1">
+      <w:hyperlink r:id="rId13396a4aae77183d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30296a4a9f6e305ec" w:history="1">
+      <w:hyperlink r:id="rId39156a4aae771846b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a4a9f6e30643" w:history="1">
+      <w:hyperlink r:id="rId91456a4aae77184c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60966a4a9f6e306ed" w:history="1">
+      <w:hyperlink r:id="rId14156a4aae7718568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65516a4a9f6e3075f" w:history="1">
+      <w:hyperlink r:id="rId59606a4aae77185d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22936a4a9f6e30794" w:history="1">
+      <w:hyperlink r:id="rId69536a4aae771860f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47986a4a9f6e30822" w:history="1">
+      <w:hyperlink r:id="rId54346a4aae77186a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22676a4a9f6e308c4" w:history="1">
+      <w:hyperlink r:id="rId20226a4aae7718734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88776a4a9f6e309d0" w:history="1">
+      <w:hyperlink r:id="rId71556a4aae7718840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77256a4a9f6e30a5f" w:history="1">
+      <w:hyperlink r:id="rId16356a4aae77188cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a4a9f6e30ae3" w:history="1">
+      <w:hyperlink r:id="rId54696a4aae7718952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41836a4a9f6e30b71" w:history="1">
+      <w:hyperlink r:id="rId29066a4aae77189e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94676a4a9f6e30c10" w:history="1">
+      <w:hyperlink r:id="rId46906a4aae7718a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65616a4a9f6e30ca2" w:history="1">
+      <w:hyperlink r:id="rId66186a4aae7718b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40356a4a9f6e30d27" w:history="1">
+      <w:hyperlink r:id="rId81366a4aae7718b71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83546a4a9f6e30db0" w:history="1">
+      <w:hyperlink r:id="rId52076a4aae7718bf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97586a4a9f6e30e40" w:history="1">
+      <w:hyperlink r:id="rId74936a4aae7718c83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25836a4a9f6e30ecf" w:history="1">
+      <w:hyperlink r:id="rId11706a4aae7718d2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24896a4a9f6e30f40" w:history="1">
+      <w:hyperlink r:id="rId97366a4aae7718db3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64946a4a9f6e30fd8" w:history="1">
+      <w:hyperlink r:id="rId69526a4aae7718e51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68886a4a9f6e3107c" w:history="1">
+      <w:hyperlink r:id="rId78426a4aae7718ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54846a4a9f6e3110b" w:history="1">
+      <w:hyperlink r:id="rId71696a4aae7718f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11626a4a9f6e3127a" w:history="1">
+      <w:hyperlink r:id="rId25416a4aae77190f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16356a4a9f6e3130b" w:history="1">
+      <w:hyperlink r:id="rId76306a4aae7719189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69886a4a9f6e31399" w:history="1">
+      <w:hyperlink r:id="rId21596a4aae7719218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10716a4a9f6e3145c" w:history="1">
+      <w:hyperlink r:id="rId69136a4aae77192c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a4a9f6e314cb" w:history="1">
+      <w:hyperlink r:id="rId63356a4aae7719337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36646a4a9f6e31648" w:history="1">
+      <w:hyperlink r:id="rId98236a4aae771949d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67806a4a9f6e316f6" w:history="1">
+      <w:hyperlink r:id="rId21356a4aae771954c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70536a4a9f6e317ac" w:history="1">
+      <w:hyperlink r:id="rId10146a4aae77195fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97556a4a9f6e31854" w:history="1">
+      <w:hyperlink r:id="rId90646a4aae77196a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34026a4a9f6e318c6" w:history="1">
+      <w:hyperlink r:id="rId76986a4aae7719719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77966a4a9f6e31991" w:history="1">
+      <w:hyperlink r:id="rId24806a4aae77197e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15096a4a9f6e31a02" w:history="1">
+      <w:hyperlink r:id="rId58776a4aae7719858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27166a4a9f6e31ace" w:history="1">
+      <w:hyperlink r:id="rId37456a4aae7719928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97466a4a9f6e31b5b" w:history="1">
+      <w:hyperlink r:id="rId14656a4aae77199b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46716a4a9f6e31be2" w:history="1">
+      <w:hyperlink r:id="rId41336a4aae7719a2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29246a4a9f6e31c73" w:history="1">
+      <w:hyperlink r:id="rId26276a4aae7719aba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57846a4a9f6e31cfb" w:history="1">
+      <w:hyperlink r:id="rId95126a4aae7719b30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46066a4a9f6e31d83" w:history="1">
+      <w:hyperlink r:id="rId53136a4aae7719bb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54806a4a9f6e31e49" w:history="1">
+      <w:hyperlink r:id="rId43646a4aae7719c7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60514530" name="name95156a4a9f6e31fe1" descr="eu_funding_250.png"/>
+            <wp:docPr id="21800965" name="name34916a4aae7719e09" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34626a4a9f6e31fe0" cstate="print"/>
+                    <a:blip r:embed="rId15756a4aae7719e07" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31937610">
+  <w:abstractNum w:abstractNumId="42972612">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46394705">
+    <w:lvl w:ilvl="0" w:tplc="73408176">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46394705" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73408176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31937609">
+  <w:abstractNum w:abstractNumId="42972611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38062867">
+    <w:lvl w:ilvl="0" w:tplc="28911642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31937609">
-    <w:abstractNumId w:val="31937609"/>
+  <w:num w:numId="42972611">
+    <w:abstractNumId w:val="42972611"/>
   </w:num>
-  <w:num w:numId="31937610">
-    <w:abstractNumId w:val="31937610"/>
+  <w:num w:numId="42972612">
+    <w:abstractNumId w:val="42972612"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311540377" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822707627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86876a4a9f6e2d1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId14236a4a9f6e2d23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId17246a4a9f6e2da5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId63406a4a9f6e301e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId57446a4a9f6e302b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId81126a4a9f6e3032c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId53196a4a9f6e3039b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId29246a4a9f6e30463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId60596a4a9f6e30500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId30296a4a9f6e305ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId69216a4a9f6e30643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId60966a4a9f6e306ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId65516a4a9f6e3075f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId22936a4a9f6e30794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId47986a4a9f6e30822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId22676a4a9f6e308c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId88776a4a9f6e309d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId77256a4a9f6e30a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId74276a4a9f6e30ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId41836a4a9f6e30b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId94676a4a9f6e30c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId65616a4a9f6e30ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId40356a4a9f6e30d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId83546a4a9f6e30db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId97586a4a9f6e30e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId25836a4a9f6e30ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId24896a4a9f6e30f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId64946a4a9f6e30fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId68886a4a9f6e3107c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId54846a4a9f6e3110b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId11626a4a9f6e3127a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId16356a4a9f6e3130b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId69886a4a9f6e31399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId10716a4a9f6e3145c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId55806a4a9f6e314cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId36646a4a9f6e31648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId67806a4a9f6e316f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId70536a4a9f6e317ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId97556a4a9f6e31854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId34026a4a9f6e318c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId77966a4a9f6e31991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId15096a4a9f6e31a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId27166a4a9f6e31ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId97466a4a9f6e31b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId46716a4a9f6e31be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId29246a4a9f6e31c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId57846a4a9f6e31cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId46066a4a9f6e31d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId54806a4a9f6e31e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35396a4a9f6e2d8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35396a4a9f6e2d8fd.jpg"/><Relationship Id="rId56646a4a9f6e2f07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56646a4a9f6e2f07e.jpg"/><Relationship Id="rId34626a4a9f6e31fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34626a4a9f6e31fe0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId479152894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658623207" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83976a4aae771511c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId71916a4aae7715161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId17096a4aae7715a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId24126a4aae77180c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId55116a4aae7718196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId39826a4aae771820a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId50816a4aae771827c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId92866a4aae771833d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId13396a4aae77183d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId39156a4aae771846b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId91456a4aae77184c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId14156a4aae7718568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId59606a4aae77185d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId69536a4aae771860f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId54346a4aae77186a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId20226a4aae7718734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId71556a4aae7718840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId16356a4aae77188cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId54696a4aae7718952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId29066a4aae77189e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId46906a4aae7718a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId66186a4aae7718b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId81366a4aae7718b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId52076a4aae7718bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId74936a4aae7718c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId11706a4aae7718d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId97366a4aae7718db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId69526a4aae7718e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId78426a4aae7718ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId71696a4aae7718f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId25416a4aae77190f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId76306a4aae7719189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId21596a4aae7719218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId69136a4aae77192c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId63356a4aae7719337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId98236a4aae771949d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId21356a4aae771954c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId10146a4aae77195fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId90646a4aae77196a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId76986a4aae7719719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId24806a4aae77197e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId58776a4aae7719858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId37456a4aae7719928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId14656a4aae77199b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId41336a4aae7719a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId26276a4aae7719aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId95126a4aae7719b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId53136a4aae7719bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId43646a4aae7719c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76496a4aae771594d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76496a4aae771594d.jpg"/><Relationship Id="rId15046a4aae7716fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15046a4aae7716fda.jpg"/><Relationship Id="rId15756a4aae7719e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15756a4aae7719e07.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>