--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83976a4aae771511c" w:history="1">
+            <w:hyperlink r:id="rId12476a652ad47053f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71916a4aae7715161" w:history="1">
+            <w:hyperlink r:id="rId81646a652ad470587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28917463" name="name73056a4aae7715950" descr="864.jpg"/>
+                  <wp:docPr id="27830423" name="name82566a652ad470ac2" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76496a4aae771594d" cstate="print"/>
+                          <a:blip r:embed="rId36256a652ad470ac0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17096a4aae7715a79" w:history="1">
+            <w:hyperlink r:id="rId73426a652ad470c1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56263188" name="name52006a4aae7716fdc" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="79247091" name="name89036a652ad472554" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15046a4aae7716fda" cstate="print"/>
+                    <a:blip r:embed="rId21566a652ad472551" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24126a4aae77180c4" w:history="1">
+      <w:hyperlink r:id="rId14256a652ad474238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55116a4aae7718196" w:history="1">
+      <w:hyperlink r:id="rId98926a652ad47430d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39826a4aae771820a" w:history="1">
+      <w:hyperlink r:id="rId66486a652ad4743aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50816a4aae771827c" w:history="1">
+      <w:hyperlink r:id="rId28306a652ad47441f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92866a4aae771833d" w:history="1">
+      <w:hyperlink r:id="rId12816a652ad4744d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13396a4aae77183d9" w:history="1">
+      <w:hyperlink r:id="rId10396a652ad474560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39156a4aae771846b" w:history="1">
+      <w:hyperlink r:id="rId77226a652ad4746a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91456a4aae77184c9" w:history="1">
+      <w:hyperlink r:id="rId74346a652ad474700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a4aae7718568" w:history="1">
+      <w:hyperlink r:id="rId99126a652ad4747e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59606a4aae77185d9" w:history="1">
+      <w:hyperlink r:id="rId32766a652ad47485f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69536a4aae771860f" w:history="1">
+      <w:hyperlink r:id="rId80686a652ad474895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54346a4aae77186a1" w:history="1">
+      <w:hyperlink r:id="rId88126a652ad474915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20226a4aae7718734" w:history="1">
+      <w:hyperlink r:id="rId15926a652ad4749d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71556a4aae7718840" w:history="1">
+      <w:hyperlink r:id="rId18486a652ad474beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16356a4aae77188cf" w:history="1">
+      <w:hyperlink r:id="rId75146a652ad474c85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54696a4aae7718952" w:history="1">
+      <w:hyperlink r:id="rId82856a652ad475086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29066a4aae77189e1" w:history="1">
+      <w:hyperlink r:id="rId80756a652ad475125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46906a4aae7718a72" w:history="1">
+      <w:hyperlink r:id="rId94366a652ad475202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66186a4aae7718b01" w:history="1">
+      <w:hyperlink r:id="rId57806a652ad475299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81366a4aae7718b71" w:history="1">
+      <w:hyperlink r:id="rId81066a652ad475333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52076a4aae7718bf5" w:history="1">
+      <w:hyperlink r:id="rId69086a652ad4753bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74936a4aae7718c83" w:history="1">
+      <w:hyperlink r:id="rId69716a652ad47544f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11706a4aae7718d2a" w:history="1">
+      <w:hyperlink r:id="rId44026a652ad4754e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97366a4aae7718db3" w:history="1">
+      <w:hyperlink r:id="rId60256a652ad4755ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69526a4aae7718e51" w:history="1">
+      <w:hyperlink r:id="rId97676a652ad475656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78426a4aae7718ee7" w:history="1">
+      <w:hyperlink r:id="rId95286a652ad47572e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696a4aae7718f81" w:history="1">
+      <w:hyperlink r:id="rId37596a652ad4757c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25416a4aae77190f7" w:history="1">
+      <w:hyperlink r:id="rId57526a652ad475962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76306a4aae7719189" w:history="1">
+      <w:hyperlink r:id="rId21926a652ad4759f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21596a4aae7719218" w:history="1">
+      <w:hyperlink r:id="rId66376a652ad475a85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69136a4aae77192c7" w:history="1">
+      <w:hyperlink r:id="rId33756a652ad475b36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63356a4aae7719337" w:history="1">
+      <w:hyperlink r:id="rId86766a652ad475ba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98236a4aae771949d" w:history="1">
+      <w:hyperlink r:id="rId71616a652ad475d0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21356a4aae771954c" w:history="1">
+      <w:hyperlink r:id="rId71766a652ad475dbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10146a4aae77195fa" w:history="1">
+      <w:hyperlink r:id="rId77936a652ad475e6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90646a4aae77196a5" w:history="1">
+      <w:hyperlink r:id="rId69356a652ad475ef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76986a4aae7719719" w:history="1">
+      <w:hyperlink r:id="rId86726a652ad475f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24806a4aae77197e6" w:history="1">
+      <w:hyperlink r:id="rId64766a652ad476062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58776a4aae7719858" w:history="1">
+      <w:hyperlink r:id="rId35726a652ad4760ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a4aae7719928" w:history="1">
+      <w:hyperlink r:id="rId29276a652ad4761bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14656a4aae77199b9" w:history="1">
+      <w:hyperlink r:id="rId94266a652ad47624b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41336a4aae7719a2a" w:history="1">
+      <w:hyperlink r:id="rId24596a652ad4762d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26276a4aae7719aba" w:history="1">
+      <w:hyperlink r:id="rId70526a652ad476366" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95126a4aae7719b30" w:history="1">
+      <w:hyperlink r:id="rId37266a652ad4763db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53136a4aae7719bb7" w:history="1">
+      <w:hyperlink r:id="rId18246a652ad47649c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43646a4aae7719c7b" w:history="1">
+      <w:hyperlink r:id="rId33146a652ad4767d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21800965" name="name34916a4aae7719e09" descr="eu_funding_250.png"/>
+            <wp:docPr id="18223946" name="name30896a652ad4769e2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15756a4aae7719e07" cstate="print"/>
+                    <a:blip r:embed="rId29276a652ad4769e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42972612">
+  <w:abstractNum w:abstractNumId="70521559">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73408176">
+    <w:lvl w:ilvl="0" w:tplc="96446040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73408176" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96446040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42972611">
+  <w:abstractNum w:abstractNumId="70521558">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28911642">
+    <w:lvl w:ilvl="0" w:tplc="93736367">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42972611">
-    <w:abstractNumId w:val="42972611"/>
+  <w:num w:numId="70521558">
+    <w:abstractNumId w:val="70521558"/>
   </w:num>
-  <w:num w:numId="42972612">
-    <w:abstractNumId w:val="42972612"/>
+  <w:num w:numId="70521559">
+    <w:abstractNumId w:val="70521559"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId479152894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658623207" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83976a4aae771511c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId71916a4aae7715161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId17096a4aae7715a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId24126a4aae77180c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId55116a4aae7718196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId39826a4aae771820a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId50816a4aae771827c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId92866a4aae771833d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId13396a4aae77183d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId39156a4aae771846b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId91456a4aae77184c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId14156a4aae7718568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId59606a4aae77185d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId69536a4aae771860f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId54346a4aae77186a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId20226a4aae7718734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId71556a4aae7718840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId16356a4aae77188cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId54696a4aae7718952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId29066a4aae77189e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId46906a4aae7718a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId66186a4aae7718b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId81366a4aae7718b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId52076a4aae7718bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId74936a4aae7718c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId11706a4aae7718d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId97366a4aae7718db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId69526a4aae7718e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId78426a4aae7718ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId71696a4aae7718f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId25416a4aae77190f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId76306a4aae7719189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId21596a4aae7719218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId69136a4aae77192c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId63356a4aae7719337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId98236a4aae771949d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId21356a4aae771954c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId10146a4aae77195fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId90646a4aae77196a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId76986a4aae7719719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId24806a4aae77197e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId58776a4aae7719858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId37456a4aae7719928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId14656a4aae77199b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId41336a4aae7719a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId26276a4aae7719aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId95126a4aae7719b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId53136a4aae7719bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId43646a4aae7719c7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76496a4aae771594d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76496a4aae771594d.jpg"/><Relationship Id="rId15046a4aae7716fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15046a4aae7716fda.jpg"/><Relationship Id="rId15756a4aae7719e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15756a4aae7719e07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851830159" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804395457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12476a652ad47053f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId81646a652ad470587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId73426a652ad470c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId14256a652ad474238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId98926a652ad47430d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId66486a652ad4743aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId28306a652ad47441f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId12816a652ad4744d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId10396a652ad474560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId77226a652ad4746a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId74346a652ad474700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId99126a652ad4747e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId32766a652ad47485f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId80686a652ad474895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId88126a652ad474915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId15926a652ad4749d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId18486a652ad474beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId75146a652ad474c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId82856a652ad475086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId80756a652ad475125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId94366a652ad475202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId57806a652ad475299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId81066a652ad475333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId69086a652ad4753bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId69716a652ad47544f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId44026a652ad4754e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId60256a652ad4755ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId97676a652ad475656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId95286a652ad47572e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId37596a652ad4757c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId57526a652ad475962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId21926a652ad4759f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId66376a652ad475a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId33756a652ad475b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId86766a652ad475ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId71616a652ad475d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId71766a652ad475dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId77936a652ad475e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId69356a652ad475ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId86726a652ad475f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId64766a652ad476062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId35726a652ad4760ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId29276a652ad4761bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId94266a652ad47624b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId24596a652ad4762d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId70526a652ad476366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId37266a652ad4763db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId18246a652ad47649c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId33146a652ad4767d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36256a652ad470ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36256a652ad470ac0.jpg"/><Relationship Id="rId21566a652ad472551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21566a652ad472551.jpg"/><Relationship Id="rId29276a652ad4769e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29276a652ad4769e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>