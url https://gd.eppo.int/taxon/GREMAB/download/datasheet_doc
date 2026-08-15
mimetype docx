--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12476a652ad47053f" w:history="1">
+            <w:hyperlink r:id="rId64186a7fb87ee940f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81646a652ad470587" w:history="1">
+            <w:hyperlink r:id="rId19686a7fb87ee9454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27830423" name="name82566a652ad470ac2" descr="864.jpg"/>
+                  <wp:docPr id="31558556" name="name81086a7fb87ee9b85" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36256a652ad470ac0" cstate="print"/>
+                          <a:blip r:embed="rId74746a7fb87ee9b83" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73426a652ad470c1e" w:history="1">
+            <w:hyperlink r:id="rId47976a7fb87ee9c6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79247091" name="name89036a652ad472554" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="14385816" name="name71056a7fb87eeb3ee" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21566a652ad472551" cstate="print"/>
+                    <a:blip r:embed="rId70086a7fb87eeb3ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14256a652ad474238" w:history="1">
+      <w:hyperlink r:id="rId56486a7fb87eec454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98926a652ad47430d" w:history="1">
+      <w:hyperlink r:id="rId69166a7fb87eec539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66486a652ad4743aa" w:history="1">
+      <w:hyperlink r:id="rId70906a7fb87eec5af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28306a652ad47441f" w:history="1">
+      <w:hyperlink r:id="rId10396a7fb87eec623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12816a652ad4744d1" w:history="1">
+      <w:hyperlink r:id="rId18166a7fb87eec6d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10396a652ad474560" w:history="1">
+      <w:hyperlink r:id="rId20466a7fb87eec765" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77226a652ad4746a5" w:history="1">
+      <w:hyperlink r:id="rId32446a7fb87eec7f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74346a652ad474700" w:history="1">
+      <w:hyperlink r:id="rId44716a7fb87eec84a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99126a652ad4747e8" w:history="1">
+      <w:hyperlink r:id="rId20156a7fb87eec8f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a652ad47485f" w:history="1">
+      <w:hyperlink r:id="rId45556a7fb87eec964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80686a652ad474895" w:history="1">
+      <w:hyperlink r:id="rId12036a7fb87eec99b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126a652ad474915" w:history="1">
+      <w:hyperlink r:id="rId92386a7fb87eeca1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15926a652ad4749d1" w:history="1">
+      <w:hyperlink r:id="rId64706a7fb87eecaac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18486a652ad474beb" w:history="1">
+      <w:hyperlink r:id="rId72606a7fb87eecbbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75146a652ad474c85" w:history="1">
+      <w:hyperlink r:id="rId51786a7fb87eecc4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82856a652ad475086" w:history="1">
+      <w:hyperlink r:id="rId69316a7fb87eecccf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80756a652ad475125" w:history="1">
+      <w:hyperlink r:id="rId67526a7fb87eecd5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94366a652ad475202" w:history="1">
+      <w:hyperlink r:id="rId43976a7fb87eecded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57806a652ad475299" w:history="1">
+      <w:hyperlink r:id="rId23626a7fb87eece87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81066a652ad475333" w:history="1">
+      <w:hyperlink r:id="rId34176a7fb87eecef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69086a652ad4753bd" w:history="1">
+      <w:hyperlink r:id="rId23506a7fb87eecf7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69716a652ad47544f" w:history="1">
+      <w:hyperlink r:id="rId60816a7fb87eed00c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44026a652ad4754e0" w:history="1">
+      <w:hyperlink r:id="rId72256a7fb87eed09a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60256a652ad4755ba" w:history="1">
+      <w:hyperlink r:id="rId75316a7fb87eed10b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97676a652ad475656" w:history="1">
+      <w:hyperlink r:id="rId60686a7fb87eed19c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95286a652ad47572e" w:history="1">
+      <w:hyperlink r:id="rId84786a7fb87eed22c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37596a652ad4757c5" w:history="1">
+      <w:hyperlink r:id="rId19556a7fb87eed2ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57526a652ad475962" w:history="1">
+      <w:hyperlink r:id="rId35496a7fb87eed422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21926a652ad4759f5" w:history="1">
+      <w:hyperlink r:id="rId81116a7fb87eed4cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66376a652ad475a85" w:history="1">
+      <w:hyperlink r:id="rId54516a7fb87eed563" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33756a652ad475b36" w:history="1">
+      <w:hyperlink r:id="rId43936a7fb87eed613" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86766a652ad475ba7" w:history="1">
+      <w:hyperlink r:id="rId91756a7fb87eed683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71616a652ad475d0d" w:history="1">
+      <w:hyperlink r:id="rId70336a7fb87eed7ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71766a652ad475dbd" w:history="1">
+      <w:hyperlink r:id="rId95886a7fb87eed89e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a652ad475e6b" w:history="1">
+      <w:hyperlink r:id="rId43406a7fb87eed94c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69356a652ad475ef9" w:history="1">
+      <w:hyperlink r:id="rId28936a7fb87eed9dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86726a652ad475f6b" w:history="1">
+      <w:hyperlink r:id="rId25046a7fb87eeda4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64766a652ad476062" w:history="1">
+      <w:hyperlink r:id="rId64606a7fb87eedb1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35726a652ad4760ec" w:history="1">
+      <w:hyperlink r:id="rId69416a7fb87eedb8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29276a652ad4761bc" w:history="1">
+      <w:hyperlink r:id="rId63506a7fb87eedc59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94266a652ad47624b" w:history="1">
+      <w:hyperlink r:id="rId59706a7fb87eedce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24596a652ad4762d6" w:history="1">
+      <w:hyperlink r:id="rId19496a7fb87eedec1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70526a652ad476366" w:history="1">
+      <w:hyperlink r:id="rId49766a7fb87eedf56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37266a652ad4763db" w:history="1">
+      <w:hyperlink r:id="rId80176a7fb87eedfcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18246a652ad47649c" w:history="1">
+      <w:hyperlink r:id="rId19206a7fb87eee065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33146a652ad4767d4" w:history="1">
+      <w:hyperlink r:id="rId82636a7fb87eee122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18223946" name="name30896a652ad4769e2" descr="eu_funding_250.png"/>
+            <wp:docPr id="40451745" name="name86006a7fb87eee2b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29276a652ad4769e1" cstate="print"/>
+                    <a:blip r:embed="rId62306a7fb87eee2af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70521559">
+  <w:abstractNum w:abstractNumId="70512671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96446040">
+    <w:lvl w:ilvl="0" w:tplc="88191616">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96446040" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88191616" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70521558">
+  <w:abstractNum w:abstractNumId="70512670">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93736367">
+    <w:lvl w:ilvl="0" w:tplc="45543856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70521558">
-    <w:abstractNumId w:val="70521558"/>
+  <w:num w:numId="70512670">
+    <w:abstractNumId w:val="70512670"/>
   </w:num>
-  <w:num w:numId="70521559">
-    <w:abstractNumId w:val="70521559"/>
+  <w:num w:numId="70512671">
+    <w:abstractNumId w:val="70512671"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851830159" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804395457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12476a652ad47053f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId81646a652ad470587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId73426a652ad470c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId14256a652ad474238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId98926a652ad47430d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId66486a652ad4743aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId28306a652ad47441f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId12816a652ad4744d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId10396a652ad474560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId77226a652ad4746a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId74346a652ad474700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId99126a652ad4747e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId32766a652ad47485f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId80686a652ad474895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId88126a652ad474915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId15926a652ad4749d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId18486a652ad474beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId75146a652ad474c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId82856a652ad475086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId80756a652ad475125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId94366a652ad475202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId57806a652ad475299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId81066a652ad475333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId69086a652ad4753bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId69716a652ad47544f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId44026a652ad4754e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId60256a652ad4755ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId97676a652ad475656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId95286a652ad47572e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId37596a652ad4757c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId57526a652ad475962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId21926a652ad4759f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId66376a652ad475a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId33756a652ad475b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId86766a652ad475ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId71616a652ad475d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId71766a652ad475dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId77936a652ad475e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId69356a652ad475ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId86726a652ad475f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId64766a652ad476062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId35726a652ad4760ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId29276a652ad4761bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId94266a652ad47624b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId24596a652ad4762d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId70526a652ad476366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId37266a652ad4763db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId18246a652ad47649c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId33146a652ad4767d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36256a652ad470ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36256a652ad470ac0.jpg"/><Relationship Id="rId21566a652ad472551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21566a652ad472551.jpg"/><Relationship Id="rId29276a652ad4769e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29276a652ad4769e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId364801249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337429147" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64186a7fb87ee940f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId19686a7fb87ee9454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId47976a7fb87ee9c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId56486a7fb87eec454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId69166a7fb87eec539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId70906a7fb87eec5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId10396a7fb87eec623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId18166a7fb87eec6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId20466a7fb87eec765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId32446a7fb87eec7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId44716a7fb87eec84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId20156a7fb87eec8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId45556a7fb87eec964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId12036a7fb87eec99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92386a7fb87eeca1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId64706a7fb87eecaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId72606a7fb87eecbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId51786a7fb87eecc4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId69316a7fb87eecccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId67526a7fb87eecd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId43976a7fb87eecded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId23626a7fb87eece87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId34176a7fb87eecef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId23506a7fb87eecf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId60816a7fb87eed00c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId72256a7fb87eed09a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId75316a7fb87eed10b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId60686a7fb87eed19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId84786a7fb87eed22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId19556a7fb87eed2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId35496a7fb87eed422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId81116a7fb87eed4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId54516a7fb87eed563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId43936a7fb87eed613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId91756a7fb87eed683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId70336a7fb87eed7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId95886a7fb87eed89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId43406a7fb87eed94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId28936a7fb87eed9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId25046a7fb87eeda4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId64606a7fb87eedb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId69416a7fb87eedb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId63506a7fb87eedc59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId59706a7fb87eedce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId19496a7fb87eedec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId49766a7fb87eedf56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId80176a7fb87eedfcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId19206a7fb87eee065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId82636a7fb87eee122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74746a7fb87ee9b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74746a7fb87ee9b83.jpg"/><Relationship Id="rId70086a7fb87eeb3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70086a7fb87eeb3ec.jpg"/><Relationship Id="rId62306a7fb87eee2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a7fb87eee2af.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>