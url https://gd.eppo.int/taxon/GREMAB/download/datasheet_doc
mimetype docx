--- v13 (2026-08-15)
+++ v14 (2026-09-24)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64186a7fb87ee940f" w:history="1">
+            <w:hyperlink r:id="rId76916ab49808c6524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19686a7fb87ee9454" w:history="1">
+            <w:hyperlink r:id="rId64166ab49808c657a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31558556" name="name81086a7fb87ee9b85" descr="864.jpg"/>
+                  <wp:docPr id="97421099" name="name56876ab49808c6d44" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74746a7fb87ee9b83" cstate="print"/>
+                          <a:blip r:embed="rId41536ab49808c6d42" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47976a7fb87ee9c6a" w:history="1">
+            <w:hyperlink r:id="rId35546ab49808c6e7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2358,63 +2358,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14385816" name="name71056a7fb87eeb3ee" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="67716842" name="name24566ab49808c85e9" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70086a7fb87eeb3ec" cstate="print"/>
+                    <a:blip r:embed="rId84116ab49808c85e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56486a7fb87eec454" w:history="1">
+      <w:hyperlink r:id="rId26336ab49808c9703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69166a7fb87eec539" w:history="1">
+      <w:hyperlink r:id="rId40786ab49808c97dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70906a7fb87eec5af" w:history="1">
+      <w:hyperlink r:id="rId38506ab49808c9852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10396a7fb87eec623" w:history="1">
+      <w:hyperlink r:id="rId10156ab49808c98c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18166a7fb87eec6d4" w:history="1">
+      <w:hyperlink r:id="rId51276ab49808c9979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20466a7fb87eec765" w:history="1">
+      <w:hyperlink r:id="rId82956ab49808c9a0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32446a7fb87eec7f6" w:history="1">
+      <w:hyperlink r:id="rId76556ab49808c9aa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44716a7fb87eec84a" w:history="1">
+      <w:hyperlink r:id="rId55436ab49808c9af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20156a7fb87eec8f0" w:history="1">
+      <w:hyperlink r:id="rId61536ab49808c9b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45556a7fb87eec964" w:history="1">
+      <w:hyperlink r:id="rId39186ab49808c9c05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12036a7fb87eec99b" w:history="1">
+      <w:hyperlink r:id="rId87656ab49808c9c3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92386a7fb87eeca1b" w:history="1">
+      <w:hyperlink r:id="rId22356ab49808c9cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64706a7fb87eecaac" w:history="1">
+      <w:hyperlink r:id="rId84806ab49808c9d4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72606a7fb87eecbbc" w:history="1">
+      <w:hyperlink r:id="rId35986ab49808c9e68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51786a7fb87eecc4b" w:history="1">
+      <w:hyperlink r:id="rId52866ab49808c9efd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69316a7fb87eecccf" w:history="1">
+      <w:hyperlink r:id="rId33606ab49808c9f83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67526a7fb87eecd5e" w:history="1">
+      <w:hyperlink r:id="rId89186ab49808ca016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43976a7fb87eecded" w:history="1">
+      <w:hyperlink r:id="rId28676ab49808ca0a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23626a7fb87eece87" w:history="1">
+      <w:hyperlink r:id="rId46706ab49808ca137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34176a7fb87eecef9" w:history="1">
+      <w:hyperlink r:id="rId68166ab49808ca1a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a7fb87eecf7e" w:history="1">
+      <w:hyperlink r:id="rId78816ab49808ca245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60816a7fb87eed00c" w:history="1">
+      <w:hyperlink r:id="rId62806ab49808ca2d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72256a7fb87eed09a" w:history="1">
+      <w:hyperlink r:id="rId58476ab49808ca36a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75316a7fb87eed10b" w:history="1">
+      <w:hyperlink r:id="rId46426ab49808ca3dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60686a7fb87eed19c" w:history="1">
+      <w:hyperlink r:id="rId38136ab49808ca46d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84786a7fb87eed22c" w:history="1">
+      <w:hyperlink r:id="rId64946ab49808ca4ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19556a7fb87eed2ba" w:history="1">
+      <w:hyperlink r:id="rId35896ab49808ca590" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35496a7fb87eed422" w:history="1">
+      <w:hyperlink r:id="rId67716ab49808ca6ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81116a7fb87eed4cf" w:history="1">
+      <w:hyperlink r:id="rId20656ab49808ca792" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54516a7fb87eed563" w:history="1">
+      <w:hyperlink r:id="rId10716ab49808ca823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43936a7fb87eed613" w:history="1">
+      <w:hyperlink r:id="rId98016ab49808ca8d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91756a7fb87eed683" w:history="1">
+      <w:hyperlink r:id="rId98016ab49808ca946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70336a7fb87eed7ee" w:history="1">
+      <w:hyperlink r:id="rId45816ab49808caac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95886a7fb87eed89e" w:history="1">
+      <w:hyperlink r:id="rId55646ab49808cab7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43406a7fb87eed94c" w:history="1">
+      <w:hyperlink r:id="rId45786ab49808cac30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28936a7fb87eed9dd" w:history="1">
+      <w:hyperlink r:id="rId13486ab49808cacc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25046a7fb87eeda4e" w:history="1">
+      <w:hyperlink r:id="rId21216ab49808cad37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64606a7fb87eedb1a" w:history="1">
+      <w:hyperlink r:id="rId84246ab49808cae06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69416a7fb87eedb8a" w:history="1">
+      <w:hyperlink r:id="rId57286ab49808cae78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63506a7fb87eedc59" w:history="1">
+      <w:hyperlink r:id="rId44996ab49808caf49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59706a7fb87eedce8" w:history="1">
+      <w:hyperlink r:id="rId82536ab49808cafda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19496a7fb87eedec1" w:history="1">
+      <w:hyperlink r:id="rId24116ab49808cb04c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49766a7fb87eedf56" w:history="1">
+      <w:hyperlink r:id="rId66406ab49808cb0dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80176a7fb87eedfcf" w:history="1">
+      <w:hyperlink r:id="rId36186ab49808cb153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19206a7fb87eee065" w:history="1">
+      <w:hyperlink r:id="rId87546ab49808cb1f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82636a7fb87eee122" w:history="1">
+      <w:hyperlink r:id="rId93766ab49808cb2ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40451745" name="name86006a7fb87eee2b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="17487997" name="name45436ab49808cb43f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62306a7fb87eee2af" cstate="print"/>
+                    <a:blip r:embed="rId32626ab49808cb43d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70512671">
+  <w:abstractNum w:abstractNumId="25270328">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88191616">
+    <w:lvl w:ilvl="0" w:tplc="48466515">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88191616" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48466515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70512670">
+  <w:abstractNum w:abstractNumId="25270327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45543856">
+    <w:lvl w:ilvl="0" w:tplc="58629404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70512670">
-    <w:abstractNumId w:val="70512670"/>
+  <w:num w:numId="25270327">
+    <w:abstractNumId w:val="25270327"/>
   </w:num>
-  <w:num w:numId="70512671">
-    <w:abstractNumId w:val="70512671"/>
+  <w:num w:numId="25270328">
+    <w:abstractNumId w:val="25270328"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId364801249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337429147" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64186a7fb87ee940f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId19686a7fb87ee9454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId47976a7fb87ee9c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId56486a7fb87eec454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId69166a7fb87eec539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId70906a7fb87eec5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId10396a7fb87eec623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId18166a7fb87eec6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId20466a7fb87eec765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId32446a7fb87eec7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId44716a7fb87eec84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId20156a7fb87eec8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId45556a7fb87eec964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId12036a7fb87eec99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92386a7fb87eeca1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId64706a7fb87eecaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId72606a7fb87eecbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId51786a7fb87eecc4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId69316a7fb87eecccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId67526a7fb87eecd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId43976a7fb87eecded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId23626a7fb87eece87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId34176a7fb87eecef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId23506a7fb87eecf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId60816a7fb87eed00c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId72256a7fb87eed09a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId75316a7fb87eed10b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId60686a7fb87eed19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId84786a7fb87eed22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId19556a7fb87eed2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId35496a7fb87eed422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId81116a7fb87eed4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId54516a7fb87eed563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId43936a7fb87eed613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId91756a7fb87eed683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId70336a7fb87eed7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId95886a7fb87eed89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId43406a7fb87eed94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId28936a7fb87eed9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId25046a7fb87eeda4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId64606a7fb87eedb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId69416a7fb87eedb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId63506a7fb87eedc59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId59706a7fb87eedce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId19496a7fb87eedec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId49766a7fb87eedf56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId80176a7fb87eedfcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId19206a7fb87eee065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId82636a7fb87eee122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74746a7fb87ee9b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74746a7fb87ee9b83.jpg"/><Relationship Id="rId70086a7fb87eeb3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70086a7fb87eeb3ec.jpg"/><Relationship Id="rId62306a7fb87eee2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a7fb87eee2af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715125578" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882903582" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76916ab49808c6524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId64166ab49808c657a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId35546ab49808c6e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId26336ab49808c9703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId40786ab49808c97dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId38506ab49808c9852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId10156ab49808c98c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId51276ab49808c9979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId82956ab49808c9a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId76556ab49808c9aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId55436ab49808c9af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId61536ab49808c9b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId39186ab49808c9c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId87656ab49808c9c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId22356ab49808c9cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId84806ab49808c9d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId35986ab49808c9e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId52866ab49808c9efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId33606ab49808c9f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId89186ab49808ca016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId28676ab49808ca0a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId46706ab49808ca137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId68166ab49808ca1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId78816ab49808ca245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId62806ab49808ca2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId58476ab49808ca36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId46426ab49808ca3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId38136ab49808ca46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId64946ab49808ca4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId35896ab49808ca590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId67716ab49808ca6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId20656ab49808ca792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId10716ab49808ca823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId98016ab49808ca8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId98016ab49808ca946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId45816ab49808caac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId55646ab49808cab7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId45786ab49808cac30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId13486ab49808cacc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId21216ab49808cad37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId84246ab49808cae06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId57286ab49808cae78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId44996ab49808caf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId82536ab49808cafda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId24116ab49808cb04c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId66406ab49808cb0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId36186ab49808cb153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId87546ab49808cb1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId93766ab49808cb2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41536ab49808c6d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41536ab49808c6d42.jpg"/><Relationship Id="rId84116ab49808c85e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84116ab49808c85e6.jpg"/><Relationship Id="rId32626ab49808cb43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32626ab49808cb43d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>