--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -556,88 +556,88 @@
               <w:t xml:space="preserve"> Karsten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brunchorstia disease of pine, canker of conifers, dieback of pine, scleroderris canker of conifers (US), shoot blight of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76916ab49808c6524" w:history="1">
+            <w:hyperlink r:id="rId60176acf3878cba3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64166ab49808c657a" w:history="1">
+            <w:hyperlink r:id="rId99256acf3878cba85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -651,86 +651,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GREMAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97421099" name="name56876ab49808c6d44" descr="864.jpg"/>
+                  <wp:docPr id="85752514" name="name49876acf3878cbff7" descr="864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41536ab49808c6d42" cstate="print"/>
+                          <a:blip r:embed="rId76836acf3878cbff5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35546ab49808c6e7f" w:history="1">
+            <w:hyperlink r:id="rId46856acf3878cc10d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2350,71 +2350,71 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1984; Petrini </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thompsen, 2009; Botella &amp; Hantula, 2018).</w:t>
+        <w:t xml:space="preserve"> 1989; Hudler &amp; Neal, 1990; Sinclair &amp; Lyon, 2005, Thomsen, 2009; Botella &amp; Hantula, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67716842" name="name24566ab49808c85e9" descr="GREMAB_distribution_map.jpg"/>
+            <wp:docPr id="97206729" name="name77076acf3878cd8e8" descr="GREMAB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GREMAB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84116ab49808c85e6" cstate="print"/>
+                    <a:blip r:embed="rId11186acf3878cd8e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2534,51 +2534,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a pathogen which causes cankers on stems and trunks, dieback and death of the trees. The germinating conidia or ascospores enter the apical buds and developing shoots, especially during cool, wet springs (Venier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 1998; Witzell &amp; Karlman, 2000; Thompsen, 2009). The initial attack of </w:t>
+        <w:t xml:space="preserve">, 1998; Witzell &amp; Karlman, 2000; Thomsen, 2009). The initial attack of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> typically starts in the lower part of the crown and spreads to branches in the upper part of the crown, and then towards the stem, causing perennial cankers (Hellgren &amp; Barklund, 1992; Sinclair &amp; Lyon, 2005). Wounded needles, buds and shoots are particularly susceptible to infection. Conidia and ascospores are both infectious, however ascospores are relatively less important in disease spread (Sinclair &amp; Lyon, 2005). In Europe, conidia and ascospores are released during of periods of wet weather, conidia are dispersed mainly in water, ascospores in air. Pycnidia starts to release conidia in late spring, whereas apothecia begin to release ascospores in summer (Hellgren &amp; Barklund, 1992; Sinclair &amp; Lyon, 2005). Infection occurs primarily in spring and summer, but it may be as late as October (Sinclair &amp; Lyon, 2005). Needle bases turn orange to brown while the tip may be still green, and ultimately fall off (Hellgren &amp; Barklund, 1992; Sinclair &amp; Lyon, 2005). Colonization proceeds both inter- and intracellularly facilitated by hyphal secretion of different enzymes; shoots start dying, in the spring following infection, from the tips (Gremmen, 1972; Sinclair &amp; Lyon, 2005). Small, black pycnidia develop during the first and second years of symptomatic infection and appear at the base of dead needles or on dead shoot tips throughout the year; but more commonly in the spring and early autumn (Gremmen, 1972; Sinclair &amp; Lyon, 2005). Pycnidia release conidia, completing the disease cycle (Sinclair &amp; Lyon, 2005). The fungus overwinters as mycelium or as immature fruiting bodies in the conifer host. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -4668,51 +4668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26336ab49808c9703" w:history="1">
+      <w:hyperlink r:id="rId67516acf3878ceb20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://urn.fi/URN:ISBN:951-40-0685-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4798,51 +4798,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4–6), 140–152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40786ab49808c97dd" w:history="1">
+      <w:hyperlink r:id="rId45836acf3878cebf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.pmpp.2007.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4868,51 +4868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to weather. In: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scleroderris canker of conifers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(eds Manion PD). Forestry Sciences, vol. 13. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38506ab49808c9852" w:history="1">
+      <w:hyperlink r:id="rId62916acf3878cec6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-009-6107-4_16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4938,51 +4938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> stands infected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Doctoral thesis, Swedish University of Agricultural Sciences, Umeå, Sweden. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10156ab49808c98c6" w:history="1">
+      <w:hyperlink r:id="rId84886acf3878cecde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5048,51 +5048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 489–495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51276ab49808c9979" w:history="1">
+      <w:hyperlink r:id="rId47326acf3878ced8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/02827580601090176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5138,51 +5138,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 654. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82956ab49808c9a0b" w:history="1">
+      <w:hyperlink r:id="rId24016acf3878cee21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mdpi.com/1999-4915/10/11/654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5228,101 +5228,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2–3), 125–135. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76556ab49808c9aa0" w:history="1">
+      <w:hyperlink r:id="rId27976acf3878ceeb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2014.12.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Directive 2009/128/EC of the European Parliament and of the Council of 21 October 2009 establishing a framework for Community action to achieve the sustainable use of pesticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.09.2009, L 309/71–86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55436ab49808c9af5" w:history="1">
+      <w:hyperlink r:id="rId73166acf3878cef13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,51 +5377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 310–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61536ab49808c9b94" w:history="1">
+      <w:hyperlink r:id="rId95376acf3878cefbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02318.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5447,81 +5447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 167. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186ab49808c9c05" w:history="1">
+      <w:hyperlink r:id="rId91516acf3878cf045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87656ab49808c9c3a" w:history="1">
+      <w:hyperlink r:id="rId42756acf3878cf07e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5556,51 +5556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113–118. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22356ab49808c9cba" w:history="1">
+      <w:hyperlink r:id="rId79016acf3878cf101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-294X.1993.tb00005.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806ab49808c9d4d" w:history="1">
+      <w:hyperlink r:id="rId41386acf3878cf197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00335.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 527–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35986ab49808c9e68" w:history="1">
+      <w:hyperlink r:id="rId86816acf3878cf2ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756299002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5904,51 +5904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49–56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52866ab49808c9efd" w:history="1">
+      <w:hyperlink r:id="rId77646acf3878cf341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/S0953-7562(96)80099-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5985,51 +5985,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied Environmental Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1752–1755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33606ab49808c9f83" w:history="1">
+      <w:hyperlink r:id="rId71816acf3878cf3c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/aem.59.6.1752-1755.1993</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6075,51 +6075,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 169–175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186ab49808ca016" w:history="1">
+      <w:hyperlink r:id="rId50706acf3878cf45c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S0953756296002225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6165,51 +6165,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1531–1539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28676ab49808ca0a6" w:history="1">
+      <w:hyperlink r:id="rId52246acf3878cf4ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ttps://doi.org/10.1139/b95-166</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 300-311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46706ab49808ca137" w:history="1">
+      <w:hyperlink r:id="rId64566acf3878cf582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6325,51 +6325,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 106–112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68166ab49808ca1a9" w:history="1">
+      <w:hyperlink r:id="rId43016acf3878cf5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1990.tb01278.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11): 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78816ab49808ca245" w:history="1">
+      <w:hyperlink r:id="rId97676acf3878cf67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6496,51 +6496,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 55–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62806ab49808ca2d8" w:history="1">
+      <w:hyperlink r:id="rId89466acf3878cf711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7202/706180ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6586,51 +6586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4055–4058 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58476ab49808ca36a" w:history="1">
+      <w:hyperlink r:id="rId14736acf3878cf7a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f6114055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6656,51 +6656,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46426ab49808ca3dd" w:history="1">
+      <w:hyperlink r:id="rId9996acf3878cf818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6746,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4‐5), 193–202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38136ab49808ca46d" w:history="1">
+      <w:hyperlink r:id="rId37856acf3878cf8ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1984.tb00163.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6836,51 +6836,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2805–2814. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64946ab49808ca4ff" w:history="1">
+      <w:hyperlink r:id="rId85696acf3878cf93d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b89-360</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6926,51 +6926,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Sheet-369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35896ab49808ca590" w:history="1">
+      <w:hyperlink r:id="rId55416acf3878cf9d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/DFB/20056400369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7152,51 +7152,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 691–704. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67716ab49808ca6ff" w:history="1">
+      <w:hyperlink r:id="rId47756acf3878cfb51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-015-0719-3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7242,51 +7242,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 251–262. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20656ab49808ca792" w:history="1">
+      <w:hyperlink r:id="rId10746acf3878cfbe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2007.00498.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7332,51 +7332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 425. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10716ab49808ca823" w:history="1">
+      <w:hyperlink r:id="rId41526acf3878cfc79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3059.2003.00847.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7440,51 +7440,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 289–291. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98016ab49808ca8d4" w:history="1">
+      <w:hyperlink r:id="rId89906acf3878cfd2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19691102608</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98016ab49808ca946" w:history="1">
+      <w:hyperlink r:id="rId83926acf3878cfda1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1972.tb00338.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7736,51 +7736,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 937–938. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45816ab49808caac2" w:history="1">
+      <w:hyperlink r:id="rId33296acf3878cff14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7846,51 +7846,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55646ab49808cab7c" w:history="1">
+      <w:hyperlink r:id="rId80556acf3878cffdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19700604489</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7954,51 +7954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 56–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45786ab49808cac30" w:history="1">
+      <w:hyperlink r:id="rId82646acf3878d0093" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2008.00561.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8044,51 +8044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 211–219. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13486ab49808cacc3" w:history="1">
+      <w:hyperlink r:id="rId43426acf3878d0127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1439-0329.2000.00207.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8114,51 +8114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1398–1404. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21216ab49808cad37" w:history="1">
+      <w:hyperlink r:id="rId79816acf3878d019c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x98-12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84246ab49808cae06" w:history="1">
+      <w:hyperlink r:id="rId48586acf3878d026f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19890632477</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8314,51 +8314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> canker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Folia Forestalia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 721, 23 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57286ab49808cae78" w:history="1">
+      <w:hyperlink r:id="rId89996acf3878d02e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabdirect.org/cabdirect/abstract/19900643448</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8442,51 +8442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 202–209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44996ab49808caf49" w:history="1">
+      <w:hyperlink r:id="rId72706acf3878d03ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/028275800750015019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8532,51 +8532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2605–2613. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82536ab49808cafda" w:history="1">
+      <w:hyperlink r:id="rId44496acf3878d0455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x06-148</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8602,51 +8602,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 155–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24116ab49808cb04c" w:history="1">
+      <w:hyperlink r:id="rId52346acf3878d04cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.1974.tb00431.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8692,51 +8692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66406ab49808cb0dc" w:history="1">
+      <w:hyperlink r:id="rId37496acf3878d0560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1471-2180-5-65</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8762,51 +8762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36186ab49808cb153" w:history="1">
+      <w:hyperlink r:id="rId68926acf3878d05da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8843,51 +8843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5030, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87546ab49808cb1f0" w:history="1">
+      <w:hyperlink r:id="rId35096acf3878d0670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8953,51 +8953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gremmeniella abietina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93766ab49808cb2ab" w:history="1">
+      <w:hyperlink r:id="rId59146acf3878d0730" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9116,63 +9116,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17487997" name="name45436ab49808cb43f" descr="eu_funding_250.png"/>
+            <wp:docPr id="26207563" name="name33286acf3878d088d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32626ab49808cb43d" cstate="print"/>
+                    <a:blip r:embed="rId37656acf3878d088c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9270,137 +9270,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25270328">
+  <w:abstractNum w:abstractNumId="92092169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48466515">
+    <w:lvl w:ilvl="0" w:tplc="16907896">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48466515" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16907896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25270327">
+  <w:abstractNum w:abstractNumId="92092168">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58629404">
+    <w:lvl w:ilvl="0" w:tplc="65136271">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10152,55 +10152,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25270327">
-    <w:abstractNumId w:val="25270327"/>
+  <w:num w:numId="92092168">
+    <w:abstractNumId w:val="92092168"/>
   </w:num>
-  <w:num w:numId="25270328">
-    <w:abstractNumId w:val="25270328"/>
+  <w:num w:numId="92092169">
+    <w:abstractNumId w:val="92092169"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21750,51 +21750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId715125578" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882903582" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76916ab49808c6524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId64166ab49808c657a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId35546ab49808c6e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId26336ab49808c9703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId40786ab49808c97dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId38506ab49808c9852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId10156ab49808c98c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId51276ab49808c9979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId82956ab49808c9a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId76556ab49808c9aa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId55436ab49808c9af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId61536ab49808c9b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId39186ab49808c9c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId87656ab49808c9c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId22356ab49808c9cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId84806ab49808c9d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId35986ab49808c9e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId52866ab49808c9efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId33606ab49808c9f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId89186ab49808ca016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId28676ab49808ca0a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId46706ab49808ca137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId68166ab49808ca1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId78816ab49808ca245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId62806ab49808ca2d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId58476ab49808ca36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId46426ab49808ca3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId38136ab49808ca46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId64946ab49808ca4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId35896ab49808ca590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId67716ab49808ca6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId20656ab49808ca792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId10716ab49808ca823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId98016ab49808ca8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId98016ab49808ca946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId45816ab49808caac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId55646ab49808cab7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId45786ab49808cac30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId13486ab49808cacc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId21216ab49808cad37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId84246ab49808cae06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId57286ab49808cae78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId44996ab49808caf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId82536ab49808cafda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId24116ab49808cb04c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId66406ab49808cb0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId36186ab49808cb153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId87546ab49808cb1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId93766ab49808cb2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41536ab49808c6d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41536ab49808c6d42.jpg"/><Relationship Id="rId84116ab49808c85e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84116ab49808c85e6.jpg"/><Relationship Id="rId32626ab49808cb43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32626ab49808cb43d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371832327" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844350776" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60176acf3878cba3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/" TargetMode="External"/><Relationship Id="rId99256acf3878cba85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/categorization" TargetMode="External"/><Relationship Id="rId46856acf3878cc10d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GREMAB/photos" TargetMode="External"/><Relationship Id="rId67516acf3878ceb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urn.fi/URN:ISBN:951-40-0685-2" TargetMode="External"/><Relationship Id="rId45836acf3878cebf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.pmpp.2007.04.001" TargetMode="External"/><Relationship Id="rId62916acf3878cec6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-009-6107-4_16" TargetMode="External"/><Relationship Id="rId84886acf3878cecde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.epsilon.slu.se/1732/1/Doktorsavhandling_Bernhold_080328.pdf" TargetMode="External"/><Relationship Id="rId47326acf3878ced8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/02827580601090176" TargetMode="External"/><Relationship Id="rId24016acf3878cee21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/10/11/654" TargetMode="External"/><Relationship Id="rId27976acf3878ceeb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2014.12.001" TargetMode="External"/><Relationship Id="rId73166acf3878cef13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2009:309:0071:0086:en:PDF" TargetMode="External"/><Relationship Id="rId95376acf3878cefbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02318.x" TargetMode="External"/><Relationship Id="rId91516acf3878cf045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12571" TargetMode="External"/><Relationship Id="rId42756acf3878cf07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79016acf3878cf101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-294X.1993.tb00005.x" TargetMode="External"/><Relationship Id="rId41386acf3878cf197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00335.x" TargetMode="External"/><Relationship Id="rId86816acf3878cf2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756299002026" TargetMode="External"/><Relationship Id="rId77646acf3878cf341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0953-7562(96)80099-2" TargetMode="External"/><Relationship Id="rId71816acf3878cf3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aem.59.6.1752-1755.1993" TargetMode="External"/><Relationship Id="rId50706acf3878cf45c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S0953756296002225" TargetMode="External"/><Relationship Id="rId52246acf3878cf4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b95-166" TargetMode="External"/><Relationship Id="rId64566acf3878cf582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId43016acf3878cf5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1990.tb01278.x" TargetMode="External"/><Relationship Id="rId97676acf3878cf67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId89466acf3878cf711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7202/706180ar" TargetMode="External"/><Relationship Id="rId14736acf3878cf7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f6114055" TargetMode="External"/><Relationship Id="rId9996acf3878cf818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId37856acf3878cf8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1984.tb00163.x" TargetMode="External"/><Relationship Id="rId85696acf3878cf93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b89-360" TargetMode="External"/><Relationship Id="rId55416acf3878cf9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/DFB/20056400369" TargetMode="External"/><Relationship Id="rId47756acf3878cfb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-015-0719-3" TargetMode="External"/><Relationship Id="rId10746acf3878cfbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2007.00498.x" TargetMode="External"/><Relationship Id="rId41526acf3878cfc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3059.2003.00847.x" TargetMode="External"/><Relationship Id="rId89906acf3878cfd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19691102608" TargetMode="External"/><Relationship Id="rId83926acf3878cfda1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1972.tb00338.x" TargetMode="External"/><Relationship Id="rId33296acf3878cff14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1984Articles/PlantDisease68n11_937.pdf" TargetMode="External"/><Relationship Id="rId80556acf3878cffdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19700604489" TargetMode="External"/><Relationship Id="rId82646acf3878d0093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2008.00561.x" TargetMode="External"/><Relationship Id="rId43426acf3878d0127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1439-0329.2000.00207.x" TargetMode="External"/><Relationship Id="rId79816acf3878d019c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x98-12" TargetMode="External"/><Relationship Id="rId48586acf3878d026f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19890632477" TargetMode="External"/><Relationship Id="rId89996acf3878d02e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabdirect.org/cabdirect/abstract/19900643448" TargetMode="External"/><Relationship Id="rId72706acf3878d03ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/028275800750015019" TargetMode="External"/><Relationship Id="rId44496acf3878d0455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x06-148" TargetMode="External"/><Relationship Id="rId52346acf3878d04cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.1974.tb00431.x" TargetMode="External"/><Relationship Id="rId37496acf3878d0560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1471-2180-5-65" TargetMode="External"/><Relationship Id="rId68926acf3878d05da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.25892" TargetMode="External"/><Relationship Id="rId35096acf3878d0670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5030" TargetMode="External"/><Relationship Id="rId59146acf3878d0730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76836acf3878cbff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76836acf3878cbff5.jpg"/><Relationship Id="rId11186acf3878cd8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11186acf3878cd8e6.jpg"/><Relationship Id="rId37656acf3878d088c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37656acf3878d088c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>