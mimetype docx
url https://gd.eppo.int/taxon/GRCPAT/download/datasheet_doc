--- v5 (2026-03-13)
+++ v6 (2026-04-12)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Baker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506769b41dd054065" w:history="1">
+            <w:hyperlink r:id="rId602769dbea8ed09a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620569b41dd0540b5" w:history="1">
+            <w:hyperlink r:id="rId476869dbea8ed09e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRCPAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73383492" name="name900769b41dd0541b6" descr="863.jpg"/>
+                  <wp:docPr id="97559050" name="name323069dbea8ed0efb" descr="863.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="863.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId141069b41dd0541b4" cstate="print"/>
+                          <a:blip r:embed="rId999869dbea8ed0efa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId794269b41dd0542c2" w:history="1">
+            <w:hyperlink r:id="rId281569dbea8ed101d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2429,63 +2429,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefers heavily vegetated areas along streams, rivers, and canyons (Delong &amp; Severin, 1949). Although it requires damp conditions it does not thrive in overly wet or dark areas. This species can occur in very high densities within its preferred habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16429737" name="name839669b41dd0562d7" descr="GRCPAT_distribution_map.jpg"/>
+            <wp:docPr id="16414625" name="name123569dbea8ed271f" descr="GRCPAT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRCPAT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId760369b41dd0562d4" cstate="print"/>
+                    <a:blip r:embed="rId313869dbea8ed271d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279–287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604369b41dd057271" w:history="1">
+      <w:hyperlink r:id="rId835369dbea8ed33f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId834769b41dd05757c" w:history="1">
+      <w:hyperlink r:id="rId741469dbea8ed367c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n06p171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4650,51 +4650,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849369b41dd0575f2" w:history="1">
+      <w:hyperlink r:id="rId575169dbea8ed36ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [24 June 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4827,51 +4827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103169b41dd057710" w:history="1">
+      <w:hyperlink r:id="rId152469dbea8ed3806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">745-752. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654069b41dd057a5e" w:history="1">
+      <w:hyperlink r:id="rId207869dbea8ed3adc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/4.5.745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5885,51 +5885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphocephala atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503369b41dd057eed" w:history="1">
+      <w:hyperlink r:id="rId990669dbea8ed3eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5942,63 +5942,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84870206" name="name398969b41dd057fb9" descr="eu_funding_250.png"/>
+            <wp:docPr id="58748696" name="name877769dbea8ed3f82" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId576769b41dd057fb8" cstate="print"/>
+                    <a:blip r:embed="rId739169dbea8ed3f81" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6096,137 +6096,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93204613">
+  <w:abstractNum w:abstractNumId="49432035">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30790264">
+    <w:lvl w:ilvl="0" w:tplc="84953579">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30790264" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84953579" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93204612">
+  <w:abstractNum w:abstractNumId="49432034">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90149950">
+    <w:lvl w:ilvl="0" w:tplc="94900928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6978,55 +6978,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93204612">
-    <w:abstractNumId w:val="93204612"/>
+  <w:num w:numId="49432034">
+    <w:abstractNumId w:val="49432034"/>
   </w:num>
-  <w:num w:numId="93204613">
-    <w:abstractNumId w:val="93204613"/>
+  <w:num w:numId="49432035">
+    <w:abstractNumId w:val="49432035"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18576,51 +18576,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId268532437" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626513823" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId506769b41dd054065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId620569b41dd0540b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId794269b41dd0542c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId604369b41dd057271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId834769b41dd05757c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId849369b41dd0575f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId103169b41dd057710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId654069b41dd057a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId503369b41dd057eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId141069b41dd0541b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId141069b41dd0541b4.jpg"/><Relationship Id="rId760369b41dd0562d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId760369b41dd0562d4.jpg"/><Relationship Id="rId576769b41dd057fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId576769b41dd057fb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257555711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869414805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId602769dbea8ed09a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId476869dbea8ed09e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId281569dbea8ed101d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId835369dbea8ed33f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId741469dbea8ed367c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId575169dbea8ed36ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId152469dbea8ed3806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId207869dbea8ed3adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId990669dbea8ed3eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId999869dbea8ed0efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId999869dbea8ed0efa.jpg"/><Relationship Id="rId313869dbea8ed271d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313869dbea8ed271d.jpg"/><Relationship Id="rId739169dbea8ed3f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId739169dbea8ed3f81.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>