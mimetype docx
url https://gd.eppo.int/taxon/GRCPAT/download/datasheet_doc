--- v6 (2026-04-12)
+++ v7 (2026-05-03)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Baker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602769dbea8ed09a2" w:history="1">
+            <w:hyperlink r:id="rId830369f75248b175a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476869dbea8ed09e7" w:history="1">
+            <w:hyperlink r:id="rId512269f75248b17a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRCPAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97559050" name="name323069dbea8ed0efb" descr="863.jpg"/>
+                  <wp:docPr id="53516116" name="name218569f75248b1e87" descr="863.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="863.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId999869dbea8ed0efa" cstate="print"/>
+                          <a:blip r:embed="rId622269f75248b1e85" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId281569dbea8ed101d" w:history="1">
+            <w:hyperlink r:id="rId595569f75248b1fda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2429,63 +2429,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefers heavily vegetated areas along streams, rivers, and canyons (Delong &amp; Severin, 1949). Although it requires damp conditions it does not thrive in overly wet or dark areas. This species can occur in very high densities within its preferred habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16414625" name="name123569dbea8ed271f" descr="GRCPAT_distribution_map.jpg"/>
+            <wp:docPr id="82413954" name="name921269f75248b3a90" descr="GRCPAT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRCPAT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId313869dbea8ed271d" cstate="print"/>
+                    <a:blip r:embed="rId910469f75248b3a8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279–287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835369dbea8ed33f8" w:history="1">
+      <w:hyperlink r:id="rId471269f75248b4784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741469dbea8ed367c" w:history="1">
+      <w:hyperlink r:id="rId230469f75248b4a0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n06p171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4650,51 +4650,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575169dbea8ed36ec" w:history="1">
+      <w:hyperlink r:id="rId151269f75248b4a9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [24 June 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4827,51 +4827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152469dbea8ed3806" w:history="1">
+      <w:hyperlink r:id="rId664169f75248b4bbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">745-752. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207869dbea8ed3adc" w:history="1">
+      <w:hyperlink r:id="rId526969f75248b4eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/4.5.745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5885,51 +5885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphocephala atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990669dbea8ed3eab" w:history="1">
+      <w:hyperlink r:id="rId812669f75248b527d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5942,63 +5942,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58748696" name="name877769dbea8ed3f82" descr="eu_funding_250.png"/>
+            <wp:docPr id="23448524" name="name770469f75248b56ea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId739169dbea8ed3f81" cstate="print"/>
+                    <a:blip r:embed="rId632469f75248b56e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6096,137 +6096,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49432035">
+  <w:abstractNum w:abstractNumId="24992355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84953579">
+    <w:lvl w:ilvl="0" w:tplc="91806308">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84953579" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91806308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49432034">
+  <w:abstractNum w:abstractNumId="24992354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94900928">
+    <w:lvl w:ilvl="0" w:tplc="73809114">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6978,55 +6978,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49432034">
-    <w:abstractNumId w:val="49432034"/>
+  <w:num w:numId="24992354">
+    <w:abstractNumId w:val="24992354"/>
   </w:num>
-  <w:num w:numId="49432035">
-    <w:abstractNumId w:val="49432035"/>
+  <w:num w:numId="24992355">
+    <w:abstractNumId w:val="24992355"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18576,51 +18576,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId257555711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId869414805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId602769dbea8ed09a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId476869dbea8ed09e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId281569dbea8ed101d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId835369dbea8ed33f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId741469dbea8ed367c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId575169dbea8ed36ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId152469dbea8ed3806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId207869dbea8ed3adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId990669dbea8ed3eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId999869dbea8ed0efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId999869dbea8ed0efa.jpg"/><Relationship Id="rId313869dbea8ed271d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313869dbea8ed271d.jpg"/><Relationship Id="rId739169dbea8ed3f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId739169dbea8ed3f81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789274633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId576933764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId830369f75248b175a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId512269f75248b17a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId595569f75248b1fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId471269f75248b4784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId230469f75248b4a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId151269f75248b4a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId664169f75248b4bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId526969f75248b4eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId812669f75248b527d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId622269f75248b1e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622269f75248b1e85.jpg"/><Relationship Id="rId910469f75248b3a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId910469f75248b3a8e.jpg"/><Relationship Id="rId632469f75248b56e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId632469f75248b56e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>