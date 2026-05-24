--- v7 (2026-05-03)
+++ v8 (2026-05-24)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Baker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830369f75248b175a" w:history="1">
+            <w:hyperlink r:id="rId48756a131b82cd7e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512269f75248b17a0" w:history="1">
+            <w:hyperlink r:id="rId40566a131b82cd82c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRCPAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53516116" name="name218569f75248b1e87" descr="863.jpg"/>
+                  <wp:docPr id="56901670" name="name32936a131b82cdef5" descr="863.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="863.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId622269f75248b1e85" cstate="print"/>
+                          <a:blip r:embed="rId93806a131b82cdef3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId595569f75248b1fda" w:history="1">
+            <w:hyperlink r:id="rId32316a131b82ce039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2429,63 +2429,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefers heavily vegetated areas along streams, rivers, and canyons (Delong &amp; Severin, 1949). Although it requires damp conditions it does not thrive in overly wet or dark areas. This species can occur in very high densities within its preferred habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82413954" name="name921269f75248b3a90" descr="GRCPAT_distribution_map.jpg"/>
+            <wp:docPr id="35579276" name="name28526a131b82cf947" descr="GRCPAT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRCPAT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId910469f75248b3a8e" cstate="print"/>
+                    <a:blip r:embed="rId84176a131b82cf943" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279–287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471269f75248b4784" w:history="1">
+      <w:hyperlink r:id="rId53456a131b82d06ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230469f75248b4a0d" w:history="1">
+      <w:hyperlink r:id="rId88546a131b82d097b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n06p171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4650,51 +4650,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151269f75248b4a9b" w:history="1">
+      <w:hyperlink r:id="rId70676a131b82d09ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [24 June 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4827,51 +4827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664169f75248b4bbb" w:history="1">
+      <w:hyperlink r:id="rId95406a131b82d0b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">745-752. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526969f75248b4eaf" w:history="1">
+      <w:hyperlink r:id="rId53676a131b82d0ded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/4.5.745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5885,51 +5885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphocephala atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812669f75248b527d" w:history="1">
+      <w:hyperlink r:id="rId34486a131b82d11ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5942,63 +5942,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23448524" name="name770469f75248b56ea" descr="eu_funding_250.png"/>
+            <wp:docPr id="22622368" name="name31916a131b82d1272" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId632469f75248b56e8" cstate="print"/>
+                    <a:blip r:embed="rId98256a131b82d1271" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6096,137 +6096,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24992355">
+  <w:abstractNum w:abstractNumId="37449136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91806308">
+    <w:lvl w:ilvl="0" w:tplc="54668939">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91806308" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54668939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24992354">
+  <w:abstractNum w:abstractNumId="37449135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73809114">
+    <w:lvl w:ilvl="0" w:tplc="37065454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6978,55 +6978,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24992354">
-    <w:abstractNumId w:val="24992354"/>
+  <w:num w:numId="37449135">
+    <w:abstractNumId w:val="37449135"/>
   </w:num>
-  <w:num w:numId="24992355">
-    <w:abstractNumId w:val="24992355"/>
+  <w:num w:numId="37449136">
+    <w:abstractNumId w:val="37449136"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18576,51 +18576,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789274633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId576933764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId830369f75248b175a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId512269f75248b17a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId595569f75248b1fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId471269f75248b4784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId230469f75248b4a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId151269f75248b4a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId664169f75248b4bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId526969f75248b4eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId812669f75248b527d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId622269f75248b1e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622269f75248b1e85.jpg"/><Relationship Id="rId910469f75248b3a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId910469f75248b3a8e.jpg"/><Relationship Id="rId632469f75248b56e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId632469f75248b56e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417732658" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446000302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48756a131b82cd7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId40566a131b82cd82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId32316a131b82ce039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId53456a131b82d06ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId88546a131b82d097b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId70676a131b82d09ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95406a131b82d0b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId53676a131b82d0ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId34486a131b82d11ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93806a131b82cdef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93806a131b82cdef3.jpg"/><Relationship Id="rId84176a131b82cf943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84176a131b82cf943.jpg"/><Relationship Id="rId98256a131b82d1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98256a131b82d1271.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>