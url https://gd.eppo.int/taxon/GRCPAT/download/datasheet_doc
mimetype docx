--- v8 (2026-05-24)
+++ v9 (2026-06-15)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Baker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48756a131b82cd7e7" w:history="1">
+            <w:hyperlink r:id="rId27746a2fb53f281f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40566a131b82cd82c" w:history="1">
+            <w:hyperlink r:id="rId90386a2fb53f2824b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRCPAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56901670" name="name32936a131b82cdef5" descr="863.jpg"/>
+                  <wp:docPr id="15290820" name="name40266a2fb53f28a80" descr="863.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="863.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93806a131b82cdef3" cstate="print"/>
+                          <a:blip r:embed="rId10776a2fb53f28a7e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32316a131b82ce039" w:history="1">
+            <w:hyperlink r:id="rId74016a2fb53f28bb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2429,63 +2429,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefers heavily vegetated areas along streams, rivers, and canyons (Delong &amp; Severin, 1949). Although it requires damp conditions it does not thrive in overly wet or dark areas. This species can occur in very high densities within its preferred habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35579276" name="name28526a131b82cf947" descr="GRCPAT_distribution_map.jpg"/>
+            <wp:docPr id="2008676" name="name88106a2fb53f2a770" descr="GRCPAT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRCPAT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84176a131b82cf943" cstate="print"/>
+                    <a:blip r:embed="rId31506a2fb53f2a76c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279–287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53456a131b82d06ee" w:history="1">
+      <w:hyperlink r:id="rId20526a2fb53f2c0de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88546a131b82d097b" w:history="1">
+      <w:hyperlink r:id="rId94116a2fb53f2c368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n06p171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4650,51 +4650,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70676a131b82d09ed" w:history="1">
+      <w:hyperlink r:id="rId49146a2fb53f2c3d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [24 June 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4827,51 +4827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95406a131b82d0b09" w:history="1">
+      <w:hyperlink r:id="rId94536a2fb53f2c4f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">745-752. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53676a131b82d0ded" w:history="1">
+      <w:hyperlink r:id="rId58026a2fb53f2c917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/4.5.745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5885,51 +5885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphocephala atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34486a131b82d11ce" w:history="1">
+      <w:hyperlink r:id="rId55766a2fb53f2cd87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5942,63 +5942,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22622368" name="name31916a131b82d1272" descr="eu_funding_250.png"/>
+            <wp:docPr id="45155119" name="name57776a2fb53f2d0db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98256a131b82d1271" cstate="print"/>
+                    <a:blip r:embed="rId61366a2fb53f2d0d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6096,137 +6096,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37449136">
+  <w:abstractNum w:abstractNumId="79222680">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54668939">
+    <w:lvl w:ilvl="0" w:tplc="82567435">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54668939" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82567435" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37449135">
+  <w:abstractNum w:abstractNumId="79222679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37065454">
+    <w:lvl w:ilvl="0" w:tplc="99109678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6978,55 +6978,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37449135">
-    <w:abstractNumId w:val="37449135"/>
+  <w:num w:numId="79222679">
+    <w:abstractNumId w:val="79222679"/>
   </w:num>
-  <w:num w:numId="37449136">
-    <w:abstractNumId w:val="37449136"/>
+  <w:num w:numId="79222680">
+    <w:abstractNumId w:val="79222680"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18576,51 +18576,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417732658" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446000302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48756a131b82cd7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId40566a131b82cd82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId32316a131b82ce039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId53456a131b82d06ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId88546a131b82d097b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId70676a131b82d09ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95406a131b82d0b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId53676a131b82d0ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId34486a131b82d11ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93806a131b82cdef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93806a131b82cdef3.jpg"/><Relationship Id="rId84176a131b82cf943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84176a131b82cf943.jpg"/><Relationship Id="rId98256a131b82d1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98256a131b82d1271.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484090674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829754684" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27746a2fb53f281f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId90386a2fb53f2824b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId74016a2fb53f28bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId20526a2fb53f2c0de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId94116a2fb53f2c368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId49146a2fb53f2c3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94536a2fb53f2c4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId58026a2fb53f2c917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId55766a2fb53f2cd87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10776a2fb53f28a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10776a2fb53f28a7e.jpg"/><Relationship Id="rId31506a2fb53f2a76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31506a2fb53f2a76c.jpg"/><Relationship Id="rId61366a2fb53f2d0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61366a2fb53f2d0d9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>