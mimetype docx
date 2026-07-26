--- v9 (2026-06-15)
+++ v10 (2026-07-26)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Baker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27746a2fb53f281f9" w:history="1">
+            <w:hyperlink r:id="rId49906a6567f47ae71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90386a2fb53f2824b" w:history="1">
+            <w:hyperlink r:id="rId91066a6567f47aeb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRCPAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15290820" name="name40266a2fb53f28a80" descr="863.jpg"/>
+                  <wp:docPr id="35011035" name="name20326a6567f47afcc" descr="863.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="863.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10776a2fb53f28a7e" cstate="print"/>
+                          <a:blip r:embed="rId66876a6567f47afca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74016a2fb53f28bb8" w:history="1">
+            <w:hyperlink r:id="rId20086a6567f47b119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2429,63 +2429,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefers heavily vegetated areas along streams, rivers, and canyons (Delong &amp; Severin, 1949). Although it requires damp conditions it does not thrive in overly wet or dark areas. This species can occur in very high densities within its preferred habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2008676" name="name88106a2fb53f2a770" descr="GRCPAT_distribution_map.jpg"/>
+            <wp:docPr id="62847534" name="name37836a6567f47ce11" descr="GRCPAT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRCPAT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31506a2fb53f2a76c" cstate="print"/>
+                    <a:blip r:embed="rId17256a6567f47ce0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279–287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20526a2fb53f2c0de" w:history="1">
+      <w:hyperlink r:id="rId70016a6567f47e544" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94116a2fb53f2c368" w:history="1">
+      <w:hyperlink r:id="rId31276a6567f47e7ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n06p171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4650,51 +4650,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49146a2fb53f2c3d9" w:history="1">
+      <w:hyperlink r:id="rId27486a6567f47e840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [24 June 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4827,51 +4827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94536a2fb53f2c4f2" w:history="1">
+      <w:hyperlink r:id="rId43796a6567f47e959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">745-752. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58026a2fb53f2c917" w:history="1">
+      <w:hyperlink r:id="rId13076a6567f47ec31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/4.5.745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5885,51 +5885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphocephala atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55766a2fb53f2cd87" w:history="1">
+      <w:hyperlink r:id="rId30246a6567f47f03d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5942,63 +5942,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45155119" name="name57776a2fb53f2d0db" descr="eu_funding_250.png"/>
+            <wp:docPr id="3162625" name="name10266a6567f47f113" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61366a2fb53f2d0d9" cstate="print"/>
+                    <a:blip r:embed="rId13066a6567f47f112" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6096,137 +6096,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79222680">
+  <w:abstractNum w:abstractNumId="95145045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82567435">
+    <w:lvl w:ilvl="0" w:tplc="41497425">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82567435" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41497425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79222679">
+  <w:abstractNum w:abstractNumId="95145044">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99109678">
+    <w:lvl w:ilvl="0" w:tplc="70783568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6978,55 +6978,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79222679">
-    <w:abstractNumId w:val="79222679"/>
+  <w:num w:numId="95145044">
+    <w:abstractNumId w:val="95145044"/>
   </w:num>
-  <w:num w:numId="79222680">
-    <w:abstractNumId w:val="79222680"/>
+  <w:num w:numId="95145045">
+    <w:abstractNumId w:val="95145045"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18576,51 +18576,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484090674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829754684" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27746a2fb53f281f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId90386a2fb53f2824b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId74016a2fb53f28bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId20526a2fb53f2c0de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId94116a2fb53f2c368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId49146a2fb53f2c3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94536a2fb53f2c4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId58026a2fb53f2c917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId55766a2fb53f2cd87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10776a2fb53f28a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10776a2fb53f28a7e.jpg"/><Relationship Id="rId31506a2fb53f2a76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31506a2fb53f2a76c.jpg"/><Relationship Id="rId61366a2fb53f2d0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61366a2fb53f2d0d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707384330" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId532949625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49906a6567f47ae71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId91066a6567f47aeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId20086a6567f47b119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId70016a6567f47e544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId31276a6567f47e7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId27486a6567f47e840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43796a6567f47e959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId13076a6567f47ec31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId30246a6567f47f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66876a6567f47afca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66876a6567f47afca.jpg"/><Relationship Id="rId17256a6567f47ce0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17256a6567f47ce0d.jpg"/><Relationship Id="rId13066a6567f47f112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13066a6567f47f112.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>