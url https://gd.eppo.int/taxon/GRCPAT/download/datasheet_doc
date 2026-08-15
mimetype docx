--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Baker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49906a6567f47ae71" w:history="1">
+            <w:hyperlink r:id="rId53136a7feccce4eff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91066a6567f47aeb6" w:history="1">
+            <w:hyperlink r:id="rId82526a7feccce4f48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRCPAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35011035" name="name20326a6567f47afcc" descr="863.jpg"/>
+                  <wp:docPr id="18224108" name="name50336a7feccce58be" descr="863.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="863.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66876a6567f47afca" cstate="print"/>
+                          <a:blip r:embed="rId92946a7feccce58bc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20086a6567f47b119" w:history="1">
+            <w:hyperlink r:id="rId46036a7feccce5a35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2429,63 +2429,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefers heavily vegetated areas along streams, rivers, and canyons (Delong &amp; Severin, 1949). Although it requires damp conditions it does not thrive in overly wet or dark areas. This species can occur in very high densities within its preferred habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62847534" name="name37836a6567f47ce11" descr="GRCPAT_distribution_map.jpg"/>
+            <wp:docPr id="34747063" name="name34766a7feccce72e0" descr="GRCPAT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRCPAT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17256a6567f47ce0d" cstate="print"/>
+                    <a:blip r:embed="rId14946a7feccce72de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279–287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70016a6567f47e544" w:history="1">
+      <w:hyperlink r:id="rId20046a7feccce8027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31276a6567f47e7ce" w:history="1">
+      <w:hyperlink r:id="rId96856a7feccce82bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n06p171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4650,51 +4650,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27486a6567f47e840" w:history="1">
+      <w:hyperlink r:id="rId34596a7feccce8330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [24 June 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4827,51 +4827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43796a6567f47e959" w:history="1">
+      <w:hyperlink r:id="rId51646a7feccce8450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">745-752. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13076a6567f47ec31" w:history="1">
+      <w:hyperlink r:id="rId47316a7feccce8758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/4.5.745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5885,51 +5885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphocephala atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30246a6567f47f03d" w:history="1">
+      <w:hyperlink r:id="rId94596a7feccce8b36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5942,63 +5942,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3162625" name="name10266a6567f47f113" descr="eu_funding_250.png"/>
+            <wp:docPr id="15883379" name="name99736a7feccce8c1d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13066a6567f47f112" cstate="print"/>
+                    <a:blip r:embed="rId68026a7feccce8c1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6096,137 +6096,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95145045">
+  <w:abstractNum w:abstractNumId="95301943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41497425">
+    <w:lvl w:ilvl="0" w:tplc="92584007">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41497425" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92584007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95145044">
+  <w:abstractNum w:abstractNumId="95301942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70783568">
+    <w:lvl w:ilvl="0" w:tplc="46224583">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6978,55 +6978,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95145044">
-    <w:abstractNumId w:val="95145044"/>
+  <w:num w:numId="95301942">
+    <w:abstractNumId w:val="95301942"/>
   </w:num>
-  <w:num w:numId="95145045">
-    <w:abstractNumId w:val="95145045"/>
+  <w:num w:numId="95301943">
+    <w:abstractNumId w:val="95301943"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18576,51 +18576,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707384330" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId532949625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49906a6567f47ae71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId91066a6567f47aeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId20086a6567f47b119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId70016a6567f47e544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId31276a6567f47e7ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId27486a6567f47e840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43796a6567f47e959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId13076a6567f47ec31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId30246a6567f47f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66876a6567f47afca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66876a6567f47afca.jpg"/><Relationship Id="rId17256a6567f47ce0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17256a6567f47ce0d.jpg"/><Relationship Id="rId13066a6567f47f112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13066a6567f47f112.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448932736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948839461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53136a7feccce4eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId82526a7feccce4f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId46036a7feccce5a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId20046a7feccce8027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId96856a7feccce82bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId34596a7feccce8330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51646a7feccce8450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId47316a7feccce8758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId94596a7feccce8b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92946a7feccce58bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92946a7feccce58bc.jpg"/><Relationship Id="rId14946a7feccce72de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14946a7feccce72de.jpg"/><Relationship Id="rId68026a7feccce8c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68026a7feccce8c1c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>