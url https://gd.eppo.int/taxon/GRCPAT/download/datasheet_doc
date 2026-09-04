--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Baker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53136a7feccce4eff" w:history="1">
+            <w:hyperlink r:id="rId96716a9a7c8f8583d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82526a7feccce4f48" w:history="1">
+            <w:hyperlink r:id="rId28356a9a7c8f85882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRCPAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18224108" name="name50336a7feccce58be" descr="863.jpg"/>
+                  <wp:docPr id="54073467" name="name86676a9a7c8f86573" descr="863.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="863.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92946a7feccce58bc" cstate="print"/>
+                          <a:blip r:embed="rId95146a9a7c8f8656b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46036a7feccce5a35" w:history="1">
+            <w:hyperlink r:id="rId90366a9a7c8f86784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2429,63 +2429,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefers heavily vegetated areas along streams, rivers, and canyons (Delong &amp; Severin, 1949). Although it requires damp conditions it does not thrive in overly wet or dark areas. This species can occur in very high densities within its preferred habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34747063" name="name34766a7feccce72e0" descr="GRCPAT_distribution_map.jpg"/>
+            <wp:docPr id="60341764" name="name39506a9a7c8f88ba0" descr="GRCPAT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRCPAT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14946a7feccce72de" cstate="print"/>
+                    <a:blip r:embed="rId55936a9a7c8f88b9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 279–287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20046a7feccce8027" w:history="1">
+      <w:hyperlink r:id="rId14276a9a7c8f898b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">171-186. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96856a7feccce82bd" w:history="1">
+      <w:hyperlink r:id="rId37636a9a7c8f89b5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n06p171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4650,51 +4650,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34596a7feccce8330" w:history="1">
+      <w:hyperlink r:id="rId31676a9a7c8f89bcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [24 June 2024]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4827,51 +4827,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5736. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51646a7feccce8450" w:history="1">
+      <w:hyperlink r:id="rId82886a9a7c8f89ce8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5289,51 +5289,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">745-752. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47316a7feccce8758" w:history="1">
+      <w:hyperlink r:id="rId46716a9a7c8f89fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/4.5.745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5885,51 +5885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graphocephala atropunctata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a7feccce8b36" w:history="1">
+      <w:hyperlink r:id="rId63546a9a7c8f8a393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5942,63 +5942,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15883379" name="name99736a7feccce8c1d" descr="eu_funding_250.png"/>
+            <wp:docPr id="98839554" name="name16216a9a7c8f8a461" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68026a7feccce8c1c" cstate="print"/>
+                    <a:blip r:embed="rId63376a9a7c8f8a460" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6096,137 +6096,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95301943">
+  <w:abstractNum w:abstractNumId="28106145">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92584007">
+    <w:lvl w:ilvl="0" w:tplc="93883273">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92584007" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93883273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95301942">
+  <w:abstractNum w:abstractNumId="28106144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46224583">
+    <w:lvl w:ilvl="0" w:tplc="22065638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6978,55 +6978,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95301942">
-    <w:abstractNumId w:val="95301942"/>
+  <w:num w:numId="28106144">
+    <w:abstractNumId w:val="28106144"/>
   </w:num>
-  <w:num w:numId="95301943">
-    <w:abstractNumId w:val="95301943"/>
+  <w:num w:numId="28106145">
+    <w:abstractNumId w:val="28106145"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18576,51 +18576,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448932736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948839461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53136a7feccce4eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId82526a7feccce4f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId46036a7feccce5a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId20046a7feccce8027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId96856a7feccce82bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId34596a7feccce8330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51646a7feccce8450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId47316a7feccce8758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId94596a7feccce8b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92946a7feccce58bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92946a7feccce58bc.jpg"/><Relationship Id="rId14946a7feccce72de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14946a7feccce72de.jpg"/><Relationship Id="rId68026a7feccce8c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68026a7feccce8c1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId342372273" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886397665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96716a9a7c8f8583d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/" TargetMode="External"/><Relationship Id="rId28356a9a7c8f85882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/categorization" TargetMode="External"/><Relationship Id="rId90366a9a7c8f86784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRCPAT/photos" TargetMode="External"/><Relationship Id="rId14276a9a7c8f898b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10112" TargetMode="External"/><Relationship Id="rId37636a9a7c8f89b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n06p171" TargetMode="External"/><Relationship Id="rId31676a9a7c8f89bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82886a9a7c8f89ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId46716a9a7c8f89fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/4.5.745" TargetMode="External"/><Relationship Id="rId63546a9a7c8f8a393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95146a9a7c8f8656b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95146a9a7c8f8656b.jpg"/><Relationship Id="rId55936a9a7c8f88b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55936a9a7c8f88b9d.jpg"/><Relationship Id="rId63376a9a7c8f8a460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63376a9a7c8f8a460.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>