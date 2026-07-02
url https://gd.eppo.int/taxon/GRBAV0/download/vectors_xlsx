--- v0 (2025-10-04)
+++ v1 (2026-07-02)
@@ -12,113 +12,141 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GRBAV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>ACTLTA</t>
   </si>
   <si>
     <t>Acutalis tartarea</t>
   </si>
   <si>
     <t>* LaFond HF, Volenberg DS, Schoelz JE, Finke DL (2022) Identification of potential grapevine red blotch virus vector in Missouri vineyards. American Journal of Enology and Viticulture 73(4), 247-255.</t>
   </si>
   <si>
     <t>CLDUCO</t>
   </si>
   <si>
     <t>Caladonus coquilletti</t>
   </si>
   <si>
     <t>* Wilson H, Hogg BN, Blaisdell GK, Andersen JC, Yazdani AS, Billings AC, Ooi KL, Soltani N, Almeida RP, Cooper ML, Al Rwahnih M (2022) Survey of vineyard insects and plants to identify potential insect vectors and noncrop reservoirs of grapevine red blotch virus. PhytoFrontiers 2(1), 66-73.</t>
   </si>
   <si>
     <t>CAMCLA</t>
   </si>
   <si>
     <t>Campylenchia latipes</t>
   </si>
   <si>
     <t>ENCHBI</t>
   </si>
   <si>
     <t>Enchenopa binotata</t>
   </si>
   <si>
-    <t xml:space="preserve">* Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf </t>
+    <t xml:space="preserve">* LaFond HF, Volenberg DS, Schoelz JE, Finke DL (2022) Identification of potential grapevine red blotch virus vector in Missouri vineyards. American Journal of Enology and Viticulture 73(4), 247-255.
+* Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf </t>
   </si>
   <si>
     <t>ENTICA</t>
   </si>
   <si>
     <t>Entylia carinata</t>
   </si>
   <si>
+    <t>EUSDVA</t>
+  </si>
+  <si>
+    <t>Euscelidius variegatus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Lee JC, Keller K, Lake AJ, Soule ML, Martin RR (2026) Surveying for potential grapevine red blotch virus vectors in an Oregon vineyard. Journal of Economic Entomology 119(3), 1639-1645. </t>
+  </si>
+  <si>
     <t>PUBLRE</t>
   </si>
   <si>
     <t>Publilia reticulata</t>
   </si>
   <si>
+    <t>TORZWI</t>
+  </si>
+  <si>
+    <t>Tortistilus wickhami</t>
+  </si>
+  <si>
+    <t>* Ford-Villalón C, Schneider D, Montesinos-Solano I, Carrillo-Tripp J (2026) Potential transmission of grapevine red blotch virus (Grablovirus vitis, Geminiviridae) by Nearctic treehopper (Tortistilus wickhami) in Baja California, Mexico. Revista mexicana de fitopatología 44(2). https://doi.org/10.18781/r.mex.fit.2512-4</t>
+  </si>
+  <si>
     <t>Known vector</t>
+  </si>
+  <si>
+    <t>DIKRAS</t>
+  </si>
+  <si>
+    <t>Dikraneura absenta</t>
+  </si>
+  <si>
+    <t>* Lee JC, Keller K, Lake AJ, Soule ML, Martin RR (2026) Surveying for potential grapevine red blotch virus vectors in an Oregon vineyard. Journal of Economic Entomology 119(3), 1639-1645.  https://doi.org/10.1093/jee/toag129</t>
   </si>
   <si>
     <t>STICFE</t>
   </si>
   <si>
     <t>Spissistilus festinus</t>
   </si>
   <si>
     <t>* Bahder BW, Zalom FG, Jayanth M, Sudarshana MR (2016) Phylogeny of Geminivirus coat protein sequences and digital PCR aid in identifying Spissistilus festinus as a vector of Grapevine red blotch-associated virus. Phytopathology 106, 1223-1230.
 * Flasco MT, Fuchs MF (2023) Two distinct genotypes of Spissistilus festinus (Say, 1830) reproduce and differentially transmit grapevine red blotch virus. Insects 14(10), 831. https://doi.org/10.3390/insects14100831
 * Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. Phytopathology 111(10), 1851-1861. https://doi.org/10.1094/PHYTO-02-21-0061-R
 * Flasco MT, Hoyle V, Cieniewicz EJ, Loeb G, McLane H, Perry K, Fuchs MF (2023) The three-cornered alfalfa hopper, Spissistilus festinus, Is a vector of grapevine red blotch virus in vineyards. Viruses 15(4), 927.  https://doi.org/10.3390/v15040927</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -434,61 +462,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -543,65 +571,107 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
         <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">