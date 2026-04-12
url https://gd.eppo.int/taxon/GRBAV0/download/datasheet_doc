--- v6 (2026-03-19)
+++ v7 (2026-04-12)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308569bb54cd3a46b" w:history="1">
+            <w:hyperlink r:id="rId428169dbfea1daf46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366369bb54cd3a4d5" w:history="1">
+            <w:hyperlink r:id="rId647969dbfea1dafc3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17373452" name="name864069bb54cd3a611" descr="12700.jpg"/>
+                  <wp:docPr id="99238387" name="name981369dbfea1db706" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId641869bb54cd3a610" cstate="print"/>
+                          <a:blip r:embed="rId699269dbfea1db704" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId988869bb54cd3a753" w:history="1">
+            <w:hyperlink r:id="rId133269dbfea1db86e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39225184" name="name605969bb54cd3be98" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="26833160" name="name797969dbfea1dd704" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId725469bb54cd3be94" cstate="print"/>
+                    <a:blip r:embed="rId571169dbfea1dd700" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785469bb54cd3d4a2" w:history="1">
+      <w:hyperlink r:id="rId353469dbfea1ded1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689369bb54cd3d51a" w:history="1">
+      <w:hyperlink r:id="rId510569dbfea1ded99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512369bb54cd3d55b" w:history="1">
+      <w:hyperlink r:id="rId527469dbfea1dedda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258869bb54cd3d610" w:history="1">
+      <w:hyperlink r:id="rId508469dbfea1deeac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974769bb54cd3d644" w:history="1">
+      <w:hyperlink r:id="rId715469dbfea1deee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595269bb54cd3dcf8" w:history="1">
+      <w:hyperlink r:id="rId434669dbfea1df58f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843469bb54cd3de46" w:history="1">
+      <w:hyperlink r:id="rId574569dbfea1df6e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606069bb54cd3e1d0" w:history="1">
+      <w:hyperlink r:id="rId689869dbfea1dfaf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78885987" name="name865369bb54cd3e2ec" descr="eu_funding_250.png"/>
+            <wp:docPr id="79596470" name="name273669dbfea1dff8e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId985869bb54cd3e2eb" cstate="print"/>
+                    <a:blip r:embed="rId797969dbfea1dff8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67827915">
+  <w:abstractNum w:abstractNumId="33649882">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63780775">
+    <w:lvl w:ilvl="0" w:tplc="68500323">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63780775" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68500323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67827914">
+  <w:abstractNum w:abstractNumId="33649881">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20393452">
+    <w:lvl w:ilvl="0" w:tplc="58807752">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67827914">
-    <w:abstractNumId w:val="67827914"/>
+  <w:num w:numId="33649881">
+    <w:abstractNumId w:val="33649881"/>
   </w:num>
-  <w:num w:numId="67827915">
-    <w:abstractNumId w:val="67827915"/>
+  <w:num w:numId="33649882">
+    <w:abstractNumId w:val="33649882"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId496746914" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667117024" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId308569bb54cd3a46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId366369bb54cd3a4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId988869bb54cd3a753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId785469bb54cd3d4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId689369bb54cd3d51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId512369bb54cd3d55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId258869bb54cd3d610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId974769bb54cd3d644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId595269bb54cd3dcf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId843469bb54cd3de46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId606069bb54cd3e1d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId641869bb54cd3a610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId641869bb54cd3a610.jpg"/><Relationship Id="rId725469bb54cd3be94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId725469bb54cd3be94.jpg"/><Relationship Id="rId985869bb54cd3e2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId985869bb54cd3e2eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId562560370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284055645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId428169dbfea1daf46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId647969dbfea1dafc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId133269dbfea1db86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId353469dbfea1ded1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId510569dbfea1ded99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId527469dbfea1dedda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId508469dbfea1deeac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId715469dbfea1deee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId434669dbfea1df58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId574569dbfea1df6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId689869dbfea1dfaf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId699269dbfea1db704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId699269dbfea1db704.jpg"/><Relationship Id="rId571169dbfea1dd700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571169dbfea1dd700.jpg"/><Relationship Id="rId797969dbfea1dff8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId797969dbfea1dff8c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>