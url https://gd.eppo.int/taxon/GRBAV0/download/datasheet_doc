--- v7 (2026-04-12)
+++ v8 (2026-04-12)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428169dbfea1daf46" w:history="1">
+            <w:hyperlink r:id="rId478969dc1e394e7f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647969dbfea1dafc3" w:history="1">
+            <w:hyperlink r:id="rId239869dc1e394e860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99238387" name="name981369dbfea1db706" descr="12700.jpg"/>
+                  <wp:docPr id="92101061" name="name695469dc1e394f054" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId699269dbfea1db704" cstate="print"/>
+                          <a:blip r:embed="rId781669dc1e394f053" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId133269dbfea1db86e" w:history="1">
+            <w:hyperlink r:id="rId595169dc1e394f1a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26833160" name="name797969dbfea1dd704" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="46376032" name="name413769dc1e3950a03" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId571169dbfea1dd700" cstate="print"/>
+                    <a:blip r:embed="rId352069dc1e3950a00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353469dbfea1ded1e" w:history="1">
+      <w:hyperlink r:id="rId496169dc1e3951ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510569dbfea1ded99" w:history="1">
+      <w:hyperlink r:id="rId926969dc1e3951f68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527469dbfea1dedda" w:history="1">
+      <w:hyperlink r:id="rId645869dc1e3951fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508469dbfea1deeac" w:history="1">
+      <w:hyperlink r:id="rId971769dc1e395206f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715469dbfea1deee4" w:history="1">
+      <w:hyperlink r:id="rId389369dc1e39520a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434669dbfea1df58f" w:history="1">
+      <w:hyperlink r:id="rId348369dc1e3952865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574569dbfea1df6e9" w:history="1">
+      <w:hyperlink r:id="rId942969dc1e39529af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689869dbfea1dfaf4" w:history="1">
+      <w:hyperlink r:id="rId817769dc1e3952d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79596470" name="name273669dbfea1dff8e" descr="eu_funding_250.png"/>
+            <wp:docPr id="10576386" name="name213869dc1e3952dd9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId797969dbfea1dff8c" cstate="print"/>
+                    <a:blip r:embed="rId892669dc1e3952dd8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33649882">
+  <w:abstractNum w:abstractNumId="86872992">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68500323">
+    <w:lvl w:ilvl="0" w:tplc="77896517">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68500323" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77896517" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33649881">
+  <w:abstractNum w:abstractNumId="86872991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58807752">
+    <w:lvl w:ilvl="0" w:tplc="25357848">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33649881">
-    <w:abstractNumId w:val="33649881"/>
+  <w:num w:numId="86872991">
+    <w:abstractNumId w:val="86872991"/>
   </w:num>
-  <w:num w:numId="33649882">
-    <w:abstractNumId w:val="33649882"/>
+  <w:num w:numId="86872992">
+    <w:abstractNumId w:val="86872992"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId562560370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284055645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId428169dbfea1daf46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId647969dbfea1dafc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId133269dbfea1db86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId353469dbfea1ded1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId510569dbfea1ded99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId527469dbfea1dedda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId508469dbfea1deeac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId715469dbfea1deee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId434669dbfea1df58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId574569dbfea1df6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId689869dbfea1dfaf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId699269dbfea1db704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId699269dbfea1db704.jpg"/><Relationship Id="rId571169dbfea1dd700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571169dbfea1dd700.jpg"/><Relationship Id="rId797969dbfea1dff8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId797969dbfea1dff8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId126034792" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609556390" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId478969dc1e394e7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId239869dc1e394e860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId595169dc1e394f1a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId496169dc1e3951ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId926969dc1e3951f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId645869dc1e3951fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId971769dc1e395206f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId389369dc1e39520a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId348369dc1e3952865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId942969dc1e39529af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId817769dc1e3952d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId781669dc1e394f053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781669dc1e394f053.jpg"/><Relationship Id="rId352069dc1e3950a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId352069dc1e3950a00.jpg"/><Relationship Id="rId892669dc1e3952dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId892669dc1e3952dd8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>