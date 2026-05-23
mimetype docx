--- v8 (2026-04-12)
+++ v9 (2026-05-23)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478969dc1e394e7f7" w:history="1">
+            <w:hyperlink r:id="rId96246a112212a5e5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239869dc1e394e860" w:history="1">
+            <w:hyperlink r:id="rId60356a112212a5ec9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92101061" name="name695469dc1e394f054" descr="12700.jpg"/>
+                  <wp:docPr id="11019705" name="name64586a112212a67d3" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId781669dc1e394f053" cstate="print"/>
+                          <a:blip r:embed="rId23026a112212a67d1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId595169dc1e394f1a3" w:history="1">
+            <w:hyperlink r:id="rId79906a112212a6934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46376032" name="name413769dc1e3950a03" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="98678480" name="name59496a112212a8178" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId352069dc1e3950a00" cstate="print"/>
+                    <a:blip r:embed="rId81836a112212a8174" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1869,51 +1869,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> India (Punjab), Korea, Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (British Columbia, Nova Scotia, Ontario), Mexico, United States of America (Arizona, Arkansas, California, Georgia, Idaho, Maryland, Missouri, New Jersey, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, Tennessee, Texas, Virginia, Washington)</w:t>
+        <w:t xml:space="preserve"> Canada (British Columbia, Nova Scotia, Ontario), Mexico, United States of America (Arizona, Arkansas, California, Connecticut, Georgia, Idaho, Maryland, Massachusetts, Michigan, Missouri, New Jersey, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, Rhode Island, Tennessee, Texas, Virginia, Washington)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Argentina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496169dc1e3951ef3" w:history="1">
+      <w:hyperlink r:id="rId99896a112212a9677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926969dc1e3951f68" w:history="1">
+      <w:hyperlink r:id="rId93496a112212a96f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645869dc1e3951fa8" w:history="1">
+      <w:hyperlink r:id="rId25406a112212a9736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971769dc1e395206f" w:history="1">
+      <w:hyperlink r:id="rId91826a112212a97e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389369dc1e39520a5" w:history="1">
+      <w:hyperlink r:id="rId61756a112212a9825" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348369dc1e3952865" w:history="1">
+      <w:hyperlink r:id="rId98966a112212a9fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942969dc1e39529af" w:history="1">
+      <w:hyperlink r:id="rId82866a112212aa101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817769dc1e3952d31" w:history="1">
+      <w:hyperlink r:id="rId83876a112212aa499" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10576386" name="name213869dc1e3952dd9" descr="eu_funding_250.png"/>
+            <wp:docPr id="85910791" name="name58526a112212aa545" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId892669dc1e3952dd8" cstate="print"/>
+                    <a:blip r:embed="rId79876a112212aa544" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86872992">
+  <w:abstractNum w:abstractNumId="75100653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77896517">
+    <w:lvl w:ilvl="0" w:tplc="15172822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77896517" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15172822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86872991">
+  <w:abstractNum w:abstractNumId="75100652">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25357848">
+    <w:lvl w:ilvl="0" w:tplc="85934284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86872991">
-    <w:abstractNumId w:val="86872991"/>
+  <w:num w:numId="75100652">
+    <w:abstractNumId w:val="75100652"/>
   </w:num>
-  <w:num w:numId="86872992">
-    <w:abstractNumId w:val="86872992"/>
+  <w:num w:numId="75100653">
+    <w:abstractNumId w:val="75100653"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId126034792" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609556390" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId478969dc1e394e7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId239869dc1e394e860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId595169dc1e394f1a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId496169dc1e3951ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId926969dc1e3951f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId645869dc1e3951fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId971769dc1e395206f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId389369dc1e39520a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId348369dc1e3952865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId942969dc1e39529af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId817769dc1e3952d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId781669dc1e394f053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781669dc1e394f053.jpg"/><Relationship Id="rId352069dc1e3950a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId352069dc1e3950a00.jpg"/><Relationship Id="rId892669dc1e3952dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId892669dc1e3952dd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518220645" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481943872" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96246a112212a5e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId60356a112212a5ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId79906a112212a6934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId99896a112212a9677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId93496a112212a96f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId25406a112212a9736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId91826a112212a97e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId61756a112212a9825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId98966a112212a9fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId82866a112212aa101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId83876a112212aa499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23026a112212a67d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23026a112212a67d1.jpg"/><Relationship Id="rId81836a112212a8174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81836a112212a8174.jpg"/><Relationship Id="rId79876a112212aa544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79876a112212aa544.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>