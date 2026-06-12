--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96246a112212a5e5b" w:history="1">
+            <w:hyperlink r:id="rId18586a2bdbaee0ce9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60356a112212a5ec9" w:history="1">
+            <w:hyperlink r:id="rId53426a2bdbaee0d62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11019705" name="name64586a112212a67d3" descr="12700.jpg"/>
+                  <wp:docPr id="35481131" name="name70106a2bdbaee1368" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23026a112212a67d1" cstate="print"/>
+                          <a:blip r:embed="rId44456a2bdbaee1366" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79906a112212a6934" w:history="1">
+            <w:hyperlink r:id="rId53466a2bdbaee14b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98678480" name="name59496a112212a8178" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="3794188" name="name87216a2bdbaee3383" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81836a112212a8174" cstate="print"/>
+                    <a:blip r:embed="rId27096a2bdbaee337e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99896a112212a9677" w:history="1">
+      <w:hyperlink r:id="rId98596a2bdbaee4979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93496a112212a96f4" w:history="1">
+      <w:hyperlink r:id="rId28496a2bdbaee49f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25406a112212a9736" w:history="1">
+      <w:hyperlink r:id="rId18446a2bdbaee4a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91826a112212a97e9" w:history="1">
+      <w:hyperlink r:id="rId16356a2bdbaee4ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61756a112212a9825" w:history="1">
+      <w:hyperlink r:id="rId60746a2bdbaee4b1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98966a112212a9fb0" w:history="1">
+      <w:hyperlink r:id="rId11156a2bdbaee51a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82866a112212aa101" w:history="1">
+      <w:hyperlink r:id="rId99076a2bdbaee52eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83876a112212aa499" w:history="1">
+      <w:hyperlink r:id="rId89616a2bdbaee567b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85910791" name="name58526a112212aa545" descr="eu_funding_250.png"/>
+            <wp:docPr id="61663650" name="name84576a2bdbaee5721" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79876a112212aa544" cstate="print"/>
+                    <a:blip r:embed="rId41106a2bdbaee5720" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75100653">
+  <w:abstractNum w:abstractNumId="14132244">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15172822">
+    <w:lvl w:ilvl="0" w:tplc="72480377">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15172822" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72480377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75100652">
+  <w:abstractNum w:abstractNumId="14132243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85934284">
+    <w:lvl w:ilvl="0" w:tplc="67419869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75100652">
-    <w:abstractNumId w:val="75100652"/>
+  <w:num w:numId="14132243">
+    <w:abstractNumId w:val="14132243"/>
   </w:num>
-  <w:num w:numId="75100653">
-    <w:abstractNumId w:val="75100653"/>
+  <w:num w:numId="14132244">
+    <w:abstractNumId w:val="14132244"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518220645" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481943872" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96246a112212a5e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId60356a112212a5ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId79906a112212a6934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId99896a112212a9677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId93496a112212a96f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId25406a112212a9736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId91826a112212a97e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId61756a112212a9825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId98966a112212a9fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId82866a112212aa101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId83876a112212aa499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23026a112212a67d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23026a112212a67d1.jpg"/><Relationship Id="rId81836a112212a8174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81836a112212a8174.jpg"/><Relationship Id="rId79876a112212aa544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79876a112212aa544.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442839920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783005650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18586a2bdbaee0ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId53426a2bdbaee0d62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId53466a2bdbaee14b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId98596a2bdbaee4979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId28496a2bdbaee49f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId18446a2bdbaee4a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId16356a2bdbaee4ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId60746a2bdbaee4b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId11156a2bdbaee51a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId99076a2bdbaee52eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId89616a2bdbaee567b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44456a2bdbaee1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44456a2bdbaee1366.jpg"/><Relationship Id="rId27096a2bdbaee337e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27096a2bdbaee337e.jpg"/><Relationship Id="rId41106a2bdbaee5720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41106a2bdbaee5720.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>