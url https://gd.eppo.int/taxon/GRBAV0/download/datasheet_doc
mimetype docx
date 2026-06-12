--- v10 (2026-06-12)
+++ v11 (2026-06-12)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18586a2bdbaee0ce9" w:history="1">
+            <w:hyperlink r:id="rId54296a2bee2c0d38f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53426a2bdbaee0d62" w:history="1">
+            <w:hyperlink r:id="rId25826a2bee2c0d3fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35481131" name="name70106a2bdbaee1368" descr="12700.jpg"/>
+                  <wp:docPr id="85222131" name="name17446a2bee2c0dbb8" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44456a2bdbaee1366" cstate="print"/>
+                          <a:blip r:embed="rId75376a2bee2c0dbb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53466a2bdbaee14b1" w:history="1">
+            <w:hyperlink r:id="rId31946a2bee2c0dd1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3794188" name="name87216a2bdbaee3383" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="56523097" name="name61656a2bee2c0f970" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27096a2bdbaee337e" cstate="print"/>
+                    <a:blip r:embed="rId40066a2bee2c0f96d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98596a2bdbaee4979" w:history="1">
+      <w:hyperlink r:id="rId95616a2bee2c12e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496a2bdbaee49f2" w:history="1">
+      <w:hyperlink r:id="rId16516a2bee2c12ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18446a2bdbaee4a33" w:history="1">
+      <w:hyperlink r:id="rId95066a2bee2c12f48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16356a2bdbaee4ae7" w:history="1">
+      <w:hyperlink r:id="rId13856a2bee2c13064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60746a2bdbaee4b1b" w:history="1">
+      <w:hyperlink r:id="rId48266a2bee2c13098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11156a2bdbaee51a0" w:history="1">
+      <w:hyperlink r:id="rId38436a2bee2c1373d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99076a2bdbaee52eb" w:history="1">
+      <w:hyperlink r:id="rId38016a2bee2c138ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89616a2bdbaee567b" w:history="1">
+      <w:hyperlink r:id="rId10386a2bee2c13c63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61663650" name="name84576a2bdbaee5721" descr="eu_funding_250.png"/>
+            <wp:docPr id="73720732" name="name66206a2bee2c14024" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41106a2bdbaee5720" cstate="print"/>
+                    <a:blip r:embed="rId69896a2bee2c14022" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14132244">
+  <w:abstractNum w:abstractNumId="25329382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72480377">
+    <w:lvl w:ilvl="0" w:tplc="20600202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72480377" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20600202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14132243">
+  <w:abstractNum w:abstractNumId="25329381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67419869">
+    <w:lvl w:ilvl="0" w:tplc="78573098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14132243">
-    <w:abstractNumId w:val="14132243"/>
+  <w:num w:numId="25329381">
+    <w:abstractNumId w:val="25329381"/>
   </w:num>
-  <w:num w:numId="14132244">
-    <w:abstractNumId w:val="14132244"/>
+  <w:num w:numId="25329382">
+    <w:abstractNumId w:val="25329382"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442839920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783005650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18586a2bdbaee0ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId53426a2bdbaee0d62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId53466a2bdbaee14b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId98596a2bdbaee4979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId28496a2bdbaee49f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId18446a2bdbaee4a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId16356a2bdbaee4ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId60746a2bdbaee4b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId11156a2bdbaee51a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId99076a2bdbaee52eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId89616a2bdbaee567b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44456a2bdbaee1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44456a2bdbaee1366.jpg"/><Relationship Id="rId27096a2bdbaee337e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27096a2bdbaee337e.jpg"/><Relationship Id="rId41106a2bdbaee5720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41106a2bdbaee5720.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811117181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330458598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54296a2bee2c0d38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId25826a2bee2c0d3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId31946a2bee2c0dd1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId95616a2bee2c12e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId16516a2bee2c12ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId95066a2bee2c12f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId13856a2bee2c13064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId48266a2bee2c13098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId38436a2bee2c1373d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId38016a2bee2c138ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId10386a2bee2c13c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75376a2bee2c0dbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75376a2bee2c0dbb6.jpg"/><Relationship Id="rId40066a2bee2c0f96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40066a2bee2c0f96d.jpg"/><Relationship Id="rId69896a2bee2c14022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69896a2bee2c14022.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>