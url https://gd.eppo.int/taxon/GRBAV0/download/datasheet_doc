--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54296a2bee2c0d38f" w:history="1">
+            <w:hyperlink r:id="rId93646a467020ddfc2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25826a2bee2c0d3fb" w:history="1">
+            <w:hyperlink r:id="rId19626a467020de02b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85222131" name="name17446a2bee2c0dbb8" descr="12700.jpg"/>
+                  <wp:docPr id="24280507" name="name76916a467020de7c4" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75376a2bee2c0dbb6" cstate="print"/>
+                          <a:blip r:embed="rId76476a467020de7c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31946a2bee2c0dd1f" w:history="1">
+            <w:hyperlink r:id="rId31706a467020de8e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56523097" name="name61656a2bee2c0f970" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="52385431" name="name77126a467020e0078" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40066a2bee2c0f96d" cstate="print"/>
+                    <a:blip r:embed="rId52336a467020e0075" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95616a2bee2c12e2a" w:history="1">
+      <w:hyperlink r:id="rId56096a467020e15b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16516a2bee2c12ee5" w:history="1">
+      <w:hyperlink r:id="rId49906a467020e1640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95066a2bee2c12f48" w:history="1">
+      <w:hyperlink r:id="rId52776a467020e1680" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13856a2bee2c13064" w:history="1">
+      <w:hyperlink r:id="rId40716a467020e1737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48266a2bee2c13098" w:history="1">
+      <w:hyperlink r:id="rId98426a467020e176b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38436a2bee2c1373d" w:history="1">
+      <w:hyperlink r:id="rId94656a467020e1e25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38016a2bee2c138ad" w:history="1">
+      <w:hyperlink r:id="rId91646a467020e1f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10386a2bee2c13c63" w:history="1">
+      <w:hyperlink r:id="rId41246a467020e2307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73720732" name="name66206a2bee2c14024" descr="eu_funding_250.png"/>
+            <wp:docPr id="40531354" name="name94046a467020e23cf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69896a2bee2c14022" cstate="print"/>
+                    <a:blip r:embed="rId78026a467020e23cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25329382">
+  <w:abstractNum w:abstractNumId="96703456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20600202">
+    <w:lvl w:ilvl="0" w:tplc="56118147">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20600202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56118147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25329381">
+  <w:abstractNum w:abstractNumId="96703455">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78573098">
+    <w:lvl w:ilvl="0" w:tplc="53696082">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25329381">
-    <w:abstractNumId w:val="25329381"/>
+  <w:num w:numId="96703455">
+    <w:abstractNumId w:val="96703455"/>
   </w:num>
-  <w:num w:numId="25329382">
-    <w:abstractNumId w:val="25329382"/>
+  <w:num w:numId="96703456">
+    <w:abstractNumId w:val="96703456"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId811117181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330458598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54296a2bee2c0d38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId25826a2bee2c0d3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId31946a2bee2c0dd1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId95616a2bee2c12e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId16516a2bee2c12ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId95066a2bee2c12f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId13856a2bee2c13064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId48266a2bee2c13098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId38436a2bee2c1373d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId38016a2bee2c138ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId10386a2bee2c13c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75376a2bee2c0dbb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75376a2bee2c0dbb6.jpg"/><Relationship Id="rId40066a2bee2c0f96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40066a2bee2c0f96d.jpg"/><Relationship Id="rId69896a2bee2c14022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69896a2bee2c14022.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744828483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192940191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93646a467020ddfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId19626a467020de02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId31706a467020de8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId56096a467020e15b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId49906a467020e1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId52776a467020e1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId40716a467020e1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId98426a467020e176b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId94656a467020e1e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId91646a467020e1f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId41246a467020e2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76476a467020de7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76476a467020de7c2.jpg"/><Relationship Id="rId52336a467020e0075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52336a467020e0075.jpg"/><Relationship Id="rId78026a467020e23cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78026a467020e23cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>