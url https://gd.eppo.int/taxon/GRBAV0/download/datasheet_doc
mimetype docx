--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93646a467020ddfc2" w:history="1">
+            <w:hyperlink r:id="rId61206a60ef240b79a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19626a467020de02b" w:history="1">
+            <w:hyperlink r:id="rId45286a60ef240b805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24280507" name="name76916a467020de7c4" descr="12700.jpg"/>
+                  <wp:docPr id="67716200" name="name76286a60ef240be3d" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76476a467020de7c2" cstate="print"/>
+                          <a:blip r:embed="rId19856a60ef240be3b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31706a467020de8e8" w:history="1">
+            <w:hyperlink r:id="rId57666a60ef240bf3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52385431" name="name77126a467020e0078" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="48144997" name="name51716a60ef240d678" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52336a467020e0075" cstate="print"/>
+                    <a:blip r:embed="rId69366a60ef240d673" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56096a467020e15b7" w:history="1">
+      <w:hyperlink r:id="rId93826a60ef240ec01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49906a467020e1640" w:history="1">
+      <w:hyperlink r:id="rId76336a60ef240ec7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52776a467020e1680" w:history="1">
+      <w:hyperlink r:id="rId77646a60ef240ecbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40716a467020e1737" w:history="1">
+      <w:hyperlink r:id="rId78536a60ef240ed70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98426a467020e176b" w:history="1">
+      <w:hyperlink r:id="rId65136a60ef240eda3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94656a467020e1e25" w:history="1">
+      <w:hyperlink r:id="rId37686a60ef240f446" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91646a467020e1f7b" w:history="1">
+      <w:hyperlink r:id="rId10356a60ef240f590" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41246a467020e2307" w:history="1">
+      <w:hyperlink r:id="rId47846a60ef240f905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40531354" name="name94046a467020e23cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="35957579" name="name58236a60ef240fa00" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78026a467020e23cd" cstate="print"/>
+                    <a:blip r:embed="rId23576a60ef240f9ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96703456">
+  <w:abstractNum w:abstractNumId="72993685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56118147">
+    <w:lvl w:ilvl="0" w:tplc="68062194">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56118147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68062194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96703455">
+  <w:abstractNum w:abstractNumId="72993684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53696082">
+    <w:lvl w:ilvl="0" w:tplc="92034488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96703455">
-    <w:abstractNumId w:val="96703455"/>
+  <w:num w:numId="72993684">
+    <w:abstractNumId w:val="72993684"/>
   </w:num>
-  <w:num w:numId="96703456">
-    <w:abstractNumId w:val="96703456"/>
+  <w:num w:numId="72993685">
+    <w:abstractNumId w:val="72993685"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744828483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192940191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93646a467020ddfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId19626a467020de02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId31706a467020de8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId56096a467020e15b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId49906a467020e1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId52776a467020e1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId40716a467020e1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId98426a467020e176b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId94656a467020e1e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId91646a467020e1f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId41246a467020e2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76476a467020de7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76476a467020de7c2.jpg"/><Relationship Id="rId52336a467020e0075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52336a467020e0075.jpg"/><Relationship Id="rId78026a467020e23cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78026a467020e23cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803880649" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId372725525" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61206a60ef240b79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId45286a60ef240b805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId57666a60ef240bf3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId93826a60ef240ec01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76336a60ef240ec7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId77646a60ef240ecbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId78536a60ef240ed70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId65136a60ef240eda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId37686a60ef240f446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId10356a60ef240f590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId47846a60ef240f905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19856a60ef240be3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19856a60ef240be3b.jpg"/><Relationship Id="rId69366a60ef240d673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69366a60ef240d673.jpg"/><Relationship Id="rId23576a60ef240f9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23576a60ef240f9ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>