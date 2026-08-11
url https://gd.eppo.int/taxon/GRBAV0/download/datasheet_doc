--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61206a60ef240b79a" w:history="1">
+            <w:hyperlink r:id="rId31846a7b7bbcefa1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45286a60ef240b805" w:history="1">
+            <w:hyperlink r:id="rId70826a7b7bbcefa88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67716200" name="name76286a60ef240be3d" descr="12700.jpg"/>
+                  <wp:docPr id="24866571" name="name40466a7b7bbcf02d9" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19856a60ef240be3b" cstate="print"/>
+                          <a:blip r:embed="rId77606a7b7bbcf02d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57666a60ef240bf3f" w:history="1">
+            <w:hyperlink r:id="rId21516a7b7bbcf0427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48144997" name="name51716a60ef240d678" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="99210609" name="name59106a7b7bbcf1a68" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69366a60ef240d673" cstate="print"/>
+                    <a:blip r:embed="rId59386a7b7bbcf1a64" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93826a60ef240ec01" w:history="1">
+      <w:hyperlink r:id="rId81366a7b7bbcf3095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76336a60ef240ec7a" w:history="1">
+      <w:hyperlink r:id="rId81996a7b7bbcf310e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77646a60ef240ecbb" w:history="1">
+      <w:hyperlink r:id="rId21906a7b7bbcf314e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78536a60ef240ed70" w:history="1">
+      <w:hyperlink r:id="rId48786a7b7bbcf3216" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65136a60ef240eda3" w:history="1">
+      <w:hyperlink r:id="rId49256a7b7bbcf324e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37686a60ef240f446" w:history="1">
+      <w:hyperlink r:id="rId80246a7b7bbcf391c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10356a60ef240f590" w:history="1">
+      <w:hyperlink r:id="rId54896a7b7bbcf3a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47846a60ef240f905" w:history="1">
+      <w:hyperlink r:id="rId80776a7b7bbcf3e40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35957579" name="name58236a60ef240fa00" descr="eu_funding_250.png"/>
+            <wp:docPr id="15226926" name="name32526a7b7bbcf420d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23576a60ef240f9ff" cstate="print"/>
+                    <a:blip r:embed="rId75606a7b7bbcf420c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72993685">
+  <w:abstractNum w:abstractNumId="57220502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68062194">
+    <w:lvl w:ilvl="0" w:tplc="16554801">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68062194" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16554801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72993684">
+  <w:abstractNum w:abstractNumId="57220501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92034488">
+    <w:lvl w:ilvl="0" w:tplc="49240354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72993684">
-    <w:abstractNumId w:val="72993684"/>
+  <w:num w:numId="57220501">
+    <w:abstractNumId w:val="57220501"/>
   </w:num>
-  <w:num w:numId="72993685">
-    <w:abstractNumId w:val="72993685"/>
+  <w:num w:numId="57220502">
+    <w:abstractNumId w:val="57220502"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803880649" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId372725525" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61206a60ef240b79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId45286a60ef240b805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId57666a60ef240bf3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId93826a60ef240ec01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76336a60ef240ec7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId77646a60ef240ecbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId78536a60ef240ed70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId65136a60ef240eda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId37686a60ef240f446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId10356a60ef240f590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId47846a60ef240f905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19856a60ef240be3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19856a60ef240be3b.jpg"/><Relationship Id="rId69366a60ef240d673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69366a60ef240d673.jpg"/><Relationship Id="rId23576a60ef240f9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23576a60ef240f9ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765802800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699951016" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31846a7b7bbcefa1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId70826a7b7bbcefa88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId21516a7b7bbcf0427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId81366a7b7bbcf3095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId81996a7b7bbcf310e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId21906a7b7bbcf314e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId48786a7b7bbcf3216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId49256a7b7bbcf324e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId80246a7b7bbcf391c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId54896a7b7bbcf3a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId80776a7b7bbcf3e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77606a7b7bbcf02d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77606a7b7bbcf02d6.jpg"/><Relationship Id="rId59386a7b7bbcf1a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59386a7b7bbcf1a64.jpg"/><Relationship Id="rId75606a7b7bbcf420c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75606a7b7bbcf420c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>