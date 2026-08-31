--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Grapevine red blotch-associated virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine redleaf- associated virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31846a7b7bbcefa1d" w:history="1">
+            <w:hyperlink r:id="rId67706a9613e9a94f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70826a7b7bbcefa88" w:history="1">
+            <w:hyperlink r:id="rId11256a9613e9a9544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRBAV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24866571" name="name40466a7b7bbcf02d9" descr="12700.jpg"/>
+                  <wp:docPr id="41714688" name="name39396a9613e9a9e47" descr="12700.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12700.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77606a7b7bbcf02d6" cstate="print"/>
+                          <a:blip r:embed="rId41156a9613e9a9e46" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21516a7b7bbcf0427" w:history="1">
+            <w:hyperlink r:id="rId66396a9613e9a9f13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1794,63 +1794,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the absence of surveys, GRBV might be present at low frequency in other regions of the world as its symptoms can easily be confused with those of grapevine leafroll disease, of phytoplasma infections or with symptomatology due to abiotic stress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99210609" name="name59106a7b7bbcf1a68" descr="GRBAV0_distribution_map.jpg"/>
+            <wp:docPr id="71762195" name="name42906a9613e9ab594" descr="GRBAV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRBAV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59386a7b7bbcf1a64" cstate="print"/>
+                    <a:blip r:embed="rId15956a9613e9ab592" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4842,51 +4842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81366a7b7bbcf3095" w:history="1">
+      <w:hyperlink r:id="rId26466a9613e9ac4df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4912,90 +4912,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 421-423. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81996a7b7bbcf310e" w:history="1">
+      <w:hyperlink r:id="rId23146a9613e9ac533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (in preparation) Report of a pest risk analysis for grapevine red blotch virus. EPPO, Paris. Available soon at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21906a7b7bbcf314e" w:history="1">
+      <w:hyperlink r:id="rId79376a9613e9ac560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GRBAV0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5059,81 +5059,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flasco M, Hoyle V, Cieniewicz EJ, Roy B, McLane H, Perry KL, Loeb GM, Nault B, Cilia M &amp; Fuchs M (2021) Grapevine red blotch virus is transmitted by the three-cornered alfalfa hopper in a circulative, nonpropagative mode with unique attributes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, online first, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48786a7b7bbcf3216" w:history="1">
+      <w:hyperlink r:id="rId20796a9613e9ac5ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-21-0061-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuchs M (2020) CABI Datasheet. Grapevine red blotch virus (grapevine red blotch virus). Invasive Species Compendium. Wallingford, UK: CABI. Last modified 02 February 2021. DOI:10.1079/ISC.120024.20210200728. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49256a7b7bbcf324e" w:history="1">
+      <w:hyperlink r:id="rId39796a9613e9ac60f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/120024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6144,51 +6144,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80246a7b7bbcf391c" w:history="1">
+      <w:hyperlink r:id="rId37026a9613e9acae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iey129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6348,51 +6348,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2187-2193.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54896a7b7bbcf3a72" w:history="1">
+      <w:hyperlink r:id="rId91316a9613e9acbdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6906,51 +6906,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grablovirus vitis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80776a7b7bbcf3e40" w:history="1">
+      <w:hyperlink r:id="rId50216a9613e9ace92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6963,63 +6963,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15226926" name="name32526a7b7bbcf420d" descr="eu_funding_250.png"/>
+            <wp:docPr id="71059269" name="name50786a9613e9acf23" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75606a7b7bbcf420c" cstate="print"/>
+                    <a:blip r:embed="rId22836a9613e9acf22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7117,137 +7117,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57220502">
+  <w:abstractNum w:abstractNumId="67044133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16554801">
+    <w:lvl w:ilvl="0" w:tplc="65795831">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16554801" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65795831" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57220501">
+  <w:abstractNum w:abstractNumId="67044132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49240354">
+    <w:lvl w:ilvl="0" w:tplc="88999577">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7999,55 +7999,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57220501">
-    <w:abstractNumId w:val="57220501"/>
+  <w:num w:numId="67044132">
+    <w:abstractNumId w:val="67044132"/>
   </w:num>
-  <w:num w:numId="57220502">
-    <w:abstractNumId w:val="57220502"/>
+  <w:num w:numId="67044133">
+    <w:abstractNumId w:val="67044133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19597,51 +19597,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765802800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId699951016" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31846a7b7bbcefa1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId70826a7b7bbcefa88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId21516a7b7bbcf0427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId81366a7b7bbcf3095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId81996a7b7bbcf310e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId21906a7b7bbcf314e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId48786a7b7bbcf3216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId49256a7b7bbcf324e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId80246a7b7bbcf391c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId54896a7b7bbcf3a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId80776a7b7bbcf3e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77606a7b7bbcf02d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77606a7b7bbcf02d6.jpg"/><Relationship Id="rId59386a7b7bbcf1a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59386a7b7bbcf1a64.jpg"/><Relationship Id="rId75606a7b7bbcf420c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75606a7b7bbcf420c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468002910" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId701572539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67706a9613e9a94f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/" TargetMode="External"/><Relationship Id="rId11256a9613e9a9544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/categorization" TargetMode="External"/><Relationship Id="rId66396a9613e9a9f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/photos" TargetMode="External"/><Relationship Id="rId26466a9613e9ac4df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId23146a9613e9ac533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId79376a9613e9ac560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRBAV0/documents" TargetMode="External"/><Relationship Id="rId20796a9613e9ac5ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-21-0061-R" TargetMode="External"/><Relationship Id="rId39796a9613e9ac60f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/120024" TargetMode="External"/><Relationship Id="rId37026a9613e9acae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iey129" TargetMode="External"/><Relationship Id="rId91316a9613e9acbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf" TargetMode="External"/><Relationship Id="rId50216a9613e9ace92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41156a9613e9a9e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41156a9613e9a9e46.jpg"/><Relationship Id="rId15956a9613e9ab592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15956a9613e9ab592.jpg"/><Relationship Id="rId22836a9613e9acf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22836a9613e9acf22.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>