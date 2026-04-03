--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Boheman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-fringed beetle, white-fringed weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961969b509622f313" w:history="1">
+            <w:hyperlink r:id="rId768669cfbc3a5d3bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637069b509622f37c" w:history="1">
+            <w:hyperlink r:id="rId354569cfbc3a5d425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRAGLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54098908" name="name511869b509622fa67" descr="12264.jpg"/>
+                  <wp:docPr id="56319791" name="name530069cfbc3a5d8fa" descr="12264.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12264.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId289469b509622fa65" cstate="print"/>
+                          <a:blip r:embed="rId823769cfbc3a5d8f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId913269b509622fbc3" w:history="1">
+            <w:hyperlink r:id="rId974969cfbc3a5da1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced in Florida and became widespread from Florida to New Mexico and from Virginia to Missouri (Voss &amp; Poly, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10128091" name="name425569b5096231546" descr="GRAGLE_distribution_map.jpg"/>
+            <wp:docPr id="63296424" name="name546169cfbc3a5f0bb" descr="GRAGLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRAGLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId599469b5096231542" cstate="print"/>
+                    <a:blip r:embed="rId824969cfbc3a5f0b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4245,51 +4245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(49-52), 797-800.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borges PAV, Costa A, Cunha R, Gabriel R, Goncalves V, Frias Martins A, Melo I, Parente M, Raposeiro P, Rodrigues P, Serrao Santos R, Silva L, Vieira P and Vieira V (2010) Listagem dos organismos terrestres e marinhos dos Acores (A list of the terrestrial and marine biota from the Azores). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177869b5096232452" w:history="1">
+      <w:hyperlink r:id="rId217169cfbc3a601a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4623,51 +4623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, WN (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. Featured Creatures. UF/IFAS. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710469b50962326ed" w:history="1">
+      <w:hyperlink r:id="rId188069cfbc3a60429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4695,51 +4695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6104, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687969b5096232766" w:history="1">
+      <w:hyperlink r:id="rId935969cfbc3a604b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5277,51 +5277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardwick S, Amstrong FK, Wratten SD &amp; Prestidge RA (1997) Genetic comparison of whitefringed weevil species and populations by RAPD-PCR.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 50th N.Z. Plant Protection Conf. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 327-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368969b5096232b2e" w:history="1">
+      <w:hyperlink r:id="rId272269cfbc3a608b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hortnet.co.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 607–612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556169b5096232f6e" w:history="1">
+      <w:hyperlink r:id="rId376469cfbc3a60d28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/s0007485300040037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7060,51 +7060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344369b50962336c1" w:history="1">
+      <w:hyperlink r:id="rId118769cfbc3a61474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7191,90 +7191,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 483-487.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758169b509623379d" w:history="1">
+      <w:hyperlink r:id="rId819469cfbc3a6154c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01423.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23122570" name="name135169b5096233814" descr="eu_funding_250.png"/>
+            <wp:docPr id="17554830" name="name752969cfbc3a615b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId240169b5096233813" cstate="print"/>
+                    <a:blip r:embed="rId212269cfbc3a615b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7372,137 +7372,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13271302">
+  <w:abstractNum w:abstractNumId="44460139">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18638442">
+    <w:lvl w:ilvl="0" w:tplc="93370688">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18638442" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93370688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13271301">
+  <w:abstractNum w:abstractNumId="44460138">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44047090">
+    <w:lvl w:ilvl="0" w:tplc="73121674">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8254,55 +8254,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13271301">
-    <w:abstractNumId w:val="13271301"/>
+  <w:num w:numId="44460138">
+    <w:abstractNumId w:val="44460138"/>
   </w:num>
-  <w:num w:numId="13271302">
-    <w:abstractNumId w:val="13271302"/>
+  <w:num w:numId="44460139">
+    <w:abstractNumId w:val="44460139"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19852,51 +19852,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId195563196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539779227" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId961969b509622f313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId637069b509622f37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId913269b509622fbc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId177869b5096232452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId710469b50962326ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId687969b5096232766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId368969b5096232b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId556169b5096232f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId344369b50962336c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId758169b509623379d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId289469b509622fa65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId289469b509622fa65.jpg"/><Relationship Id="rId599469b5096231542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId599469b5096231542.jpg"/><Relationship Id="rId240169b5096233813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId240169b5096233813.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844134624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724535523" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId768669cfbc3a5d3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId354569cfbc3a5d425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId974969cfbc3a5da1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId217169cfbc3a601a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId188069cfbc3a60429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId935969cfbc3a604b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId272269cfbc3a608b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId376469cfbc3a60d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId118769cfbc3a61474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId819469cfbc3a6154c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId823769cfbc3a5d8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId823769cfbc3a5d8f9.jpg"/><Relationship Id="rId824969cfbc3a5f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824969cfbc3a5f0b9.jpg"/><Relationship Id="rId212269cfbc3a615b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212269cfbc3a615b1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>