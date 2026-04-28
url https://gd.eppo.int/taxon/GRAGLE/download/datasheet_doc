--- v7 (2026-04-03)
+++ v8 (2026-04-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Boheman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-fringed beetle, white-fringed weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768669cfbc3a5d3bf" w:history="1">
+            <w:hyperlink r:id="rId905069f0cd523c045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354569cfbc3a5d425" w:history="1">
+            <w:hyperlink r:id="rId788569f0cd523c0b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRAGLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56319791" name="name530069cfbc3a5d8fa" descr="12264.jpg"/>
+                  <wp:docPr id="98023503" name="name252069f0cd523ca14" descr="12264.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12264.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId823769cfbc3a5d8f9" cstate="print"/>
+                          <a:blip r:embed="rId342069f0cd523ca12" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId974969cfbc3a5da1e" w:history="1">
+            <w:hyperlink r:id="rId233269f0cd523cb20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced in Florida and became widespread from Florida to New Mexico and from Virginia to Missouri (Voss &amp; Poly, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63296424" name="name546169cfbc3a5f0bb" descr="GRAGLE_distribution_map.jpg"/>
+            <wp:docPr id="41004089" name="name698769f0cd523e36c" descr="GRAGLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRAGLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId824969cfbc3a5f0b9" cstate="print"/>
+                    <a:blip r:embed="rId812269f0cd523e369" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4245,51 +4245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(49-52), 797-800.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borges PAV, Costa A, Cunha R, Gabriel R, Goncalves V, Frias Martins A, Melo I, Parente M, Raposeiro P, Rodrigues P, Serrao Santos R, Silva L, Vieira P and Vieira V (2010) Listagem dos organismos terrestres e marinhos dos Acores (A list of the terrestrial and marine biota from the Azores). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217169cfbc3a601a6" w:history="1">
+      <w:hyperlink r:id="rId250669f0cd523f192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4623,51 +4623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, WN (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. Featured Creatures. UF/IFAS. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188069cfbc3a60429" w:history="1">
+      <w:hyperlink r:id="rId592469f0cd523f3ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4695,51 +4695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6104, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935969cfbc3a604b0" w:history="1">
+      <w:hyperlink r:id="rId678669f0cd523f478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5277,51 +5277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardwick S, Amstrong FK, Wratten SD &amp; Prestidge RA (1997) Genetic comparison of whitefringed weevil species and populations by RAPD-PCR.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 50th N.Z. Plant Protection Conf. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 327-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272269cfbc3a608b1" w:history="1">
+      <w:hyperlink r:id="rId523569f0cd523f842" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hortnet.co.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 607–612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376469cfbc3a60d28" w:history="1">
+      <w:hyperlink r:id="rId277969f0cd523fc54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/s0007485300040037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7060,51 +7060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118769cfbc3a61474" w:history="1">
+      <w:hyperlink r:id="rId130469f0cd524038f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7191,90 +7191,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 483-487.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId819469cfbc3a6154c" w:history="1">
+      <w:hyperlink r:id="rId928569f0cd5240474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01423.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17554830" name="name752969cfbc3a615b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="63166437" name="name245369f0cd52404e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId212269cfbc3a615b1" cstate="print"/>
+                    <a:blip r:embed="rId538869f0cd52404df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7372,137 +7372,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44460139">
+  <w:abstractNum w:abstractNumId="24154450">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93370688">
+    <w:lvl w:ilvl="0" w:tplc="50561789">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93370688" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50561789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44460138">
+  <w:abstractNum w:abstractNumId="24154449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73121674">
+    <w:lvl w:ilvl="0" w:tplc="83886433">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8254,55 +8254,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44460138">
-    <w:abstractNumId w:val="44460138"/>
+  <w:num w:numId="24154449">
+    <w:abstractNumId w:val="24154449"/>
   </w:num>
-  <w:num w:numId="44460139">
-    <w:abstractNumId w:val="44460139"/>
+  <w:num w:numId="24154450">
+    <w:abstractNumId w:val="24154450"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19852,51 +19852,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844134624" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724535523" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId768669cfbc3a5d3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId354569cfbc3a5d425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId974969cfbc3a5da1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId217169cfbc3a601a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId188069cfbc3a60429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId935969cfbc3a604b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId272269cfbc3a608b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId376469cfbc3a60d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId118769cfbc3a61474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId819469cfbc3a6154c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId823769cfbc3a5d8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId823769cfbc3a5d8f9.jpg"/><Relationship Id="rId824969cfbc3a5f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824969cfbc3a5f0b9.jpg"/><Relationship Id="rId212269cfbc3a615b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212269cfbc3a615b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId539872759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808531055" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId905069f0cd523c045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId788569f0cd523c0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId233269f0cd523cb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId250669f0cd523f192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId592469f0cd523f3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId678669f0cd523f478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId523569f0cd523f842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId277969f0cd523fc54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId130469f0cd524038f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId928569f0cd5240474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId342069f0cd523ca12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342069f0cd523ca12.jpg"/><Relationship Id="rId812269f0cd523e369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId812269f0cd523e369.jpg"/><Relationship Id="rId538869f0cd52404df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId538869f0cd52404df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>