--- v8 (2026-04-28)
+++ v9 (2026-05-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Boheman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-fringed beetle, white-fringed weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905069f0cd523c045" w:history="1">
+            <w:hyperlink r:id="rId19846a110aa2f0989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788569f0cd523c0b0" w:history="1">
+            <w:hyperlink r:id="rId80146a110aa2f09f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRAGLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98023503" name="name252069f0cd523ca14" descr="12264.jpg"/>
+                  <wp:docPr id="89182767" name="name89166a110aa2f129f" descr="12264.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12264.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId342069f0cd523ca12" cstate="print"/>
+                          <a:blip r:embed="rId48776a110aa2f129d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId233269f0cd523cb20" w:history="1">
+            <w:hyperlink r:id="rId77086a110aa2f1423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced in Florida and became widespread from Florida to New Mexico and from Virginia to Missouri (Voss &amp; Poly, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41004089" name="name698769f0cd523e36c" descr="GRAGLE_distribution_map.jpg"/>
+            <wp:docPr id="713761" name="name76566a110aa2f2d71" descr="GRAGLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRAGLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId812269f0cd523e369" cstate="print"/>
+                    <a:blip r:embed="rId63796a110aa2f2d6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4245,51 +4245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(49-52), 797-800.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borges PAV, Costa A, Cunha R, Gabriel R, Goncalves V, Frias Martins A, Melo I, Parente M, Raposeiro P, Rodrigues P, Serrao Santos R, Silva L, Vieira P and Vieira V (2010) Listagem dos organismos terrestres e marinhos dos Acores (A list of the terrestrial and marine biota from the Azores). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250669f0cd523f192" w:history="1">
+      <w:hyperlink r:id="rId81756a110aa2f3bbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4623,51 +4623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, WN (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. Featured Creatures. UF/IFAS. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592469f0cd523f3ff" w:history="1">
+      <w:hyperlink r:id="rId94146a110aa2f3e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4695,51 +4695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6104, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678669f0cd523f478" w:history="1">
+      <w:hyperlink r:id="rId80586a110aa2f3ea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5277,51 +5277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardwick S, Amstrong FK, Wratten SD &amp; Prestidge RA (1997) Genetic comparison of whitefringed weevil species and populations by RAPD-PCR.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 50th N.Z. Plant Protection Conf. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 327-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId523569f0cd523f842" w:history="1">
+      <w:hyperlink r:id="rId85846a110aa300115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hortnet.co.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 607–612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277969f0cd523fc54" w:history="1">
+      <w:hyperlink r:id="rId96946a110aa300520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/s0007485300040037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7060,51 +7060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130469f0cd524038f" w:history="1">
+      <w:hyperlink r:id="rId60506a110aa300ce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7191,90 +7191,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 483-487.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928569f0cd5240474" w:history="1">
+      <w:hyperlink r:id="rId53666a110aa300dc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01423.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63166437" name="name245369f0cd52404e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="606260" name="name33826a110aa300e76" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId538869f0cd52404df" cstate="print"/>
+                    <a:blip r:embed="rId85556a110aa300e74" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7372,137 +7372,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24154450">
+  <w:abstractNum w:abstractNumId="49825886">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50561789">
+    <w:lvl w:ilvl="0" w:tplc="71586695">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50561789" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71586695" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24154449">
+  <w:abstractNum w:abstractNumId="49825885">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83886433">
+    <w:lvl w:ilvl="0" w:tplc="25297807">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8254,55 +8254,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24154449">
-    <w:abstractNumId w:val="24154449"/>
+  <w:num w:numId="49825885">
+    <w:abstractNumId w:val="49825885"/>
   </w:num>
-  <w:num w:numId="24154450">
-    <w:abstractNumId w:val="24154450"/>
+  <w:num w:numId="49825886">
+    <w:abstractNumId w:val="49825886"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19852,51 +19852,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId539872759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808531055" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId905069f0cd523c045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId788569f0cd523c0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId233269f0cd523cb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId250669f0cd523f192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId592469f0cd523f3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId678669f0cd523f478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId523569f0cd523f842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId277969f0cd523fc54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId130469f0cd524038f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId928569f0cd5240474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId342069f0cd523ca12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342069f0cd523ca12.jpg"/><Relationship Id="rId812269f0cd523e369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId812269f0cd523e369.jpg"/><Relationship Id="rId538869f0cd52404df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId538869f0cd52404df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491879426" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId441041532" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19846a110aa2f0989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId80146a110aa2f09f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId77086a110aa2f1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId81756a110aa2f3bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId94146a110aa2f3e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId80586a110aa2f3ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId85846a110aa300115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId96946a110aa300520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId60506a110aa300ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53666a110aa300dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId48776a110aa2f129d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48776a110aa2f129d.jpg"/><Relationship Id="rId63796a110aa2f2d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63796a110aa2f2d6e.jpg"/><Relationship Id="rId85556a110aa300e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a110aa300e74.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>