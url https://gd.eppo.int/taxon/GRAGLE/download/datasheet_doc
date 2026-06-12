--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Boheman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-fringed beetle, white-fringed weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19846a110aa2f0989" w:history="1">
+            <w:hyperlink r:id="rId55906a2bbfc5a1765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80146a110aa2f09f6" w:history="1">
+            <w:hyperlink r:id="rId16906a2bbfc5a17d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRAGLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89182767" name="name89166a110aa2f129f" descr="12264.jpg"/>
+                  <wp:docPr id="42835537" name="name59756a2bbfc5a2145" descr="12264.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12264.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48776a110aa2f129d" cstate="print"/>
+                          <a:blip r:embed="rId66436a2bbfc5a2142" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77086a110aa2f1423" w:history="1">
+            <w:hyperlink r:id="rId12296a2bbfc5a22b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced in Florida and became widespread from Florida to New Mexico and from Virginia to Missouri (Voss &amp; Poly, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="713761" name="name76566a110aa2f2d71" descr="GRAGLE_distribution_map.jpg"/>
+            <wp:docPr id="78449253" name="name71196a2bbfc5a3dfc" descr="GRAGLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRAGLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63796a110aa2f2d6e" cstate="print"/>
+                    <a:blip r:embed="rId48446a2bbfc5a3df3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4245,51 +4245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(49-52), 797-800.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borges PAV, Costa A, Cunha R, Gabriel R, Goncalves V, Frias Martins A, Melo I, Parente M, Raposeiro P, Rodrigues P, Serrao Santos R, Silva L, Vieira P and Vieira V (2010) Listagem dos organismos terrestres e marinhos dos Acores (A list of the terrestrial and marine biota from the Azores). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81756a110aa2f3bbb" w:history="1">
+      <w:hyperlink r:id="rId60326a2bbfc5a522c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4623,51 +4623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, WN (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. Featured Creatures. UF/IFAS. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94146a110aa2f3e2c" w:history="1">
+      <w:hyperlink r:id="rId84206a2bbfc5a54b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4695,51 +4695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6104, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80586a110aa2f3ea5" w:history="1">
+      <w:hyperlink r:id="rId80576a2bbfc5a552f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5277,51 +5277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardwick S, Amstrong FK, Wratten SD &amp; Prestidge RA (1997) Genetic comparison of whitefringed weevil species and populations by RAPD-PCR.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 50th N.Z. Plant Protection Conf. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 327-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85846a110aa300115" w:history="1">
+      <w:hyperlink r:id="rId26416a2bbfc5a5978" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hortnet.co.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 607–612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96946a110aa300520" w:history="1">
+      <w:hyperlink r:id="rId92906a2bbfc5a5dc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/s0007485300040037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7060,51 +7060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60506a110aa300ce6" w:history="1">
+      <w:hyperlink r:id="rId96146a2bbfc5a6590" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7191,90 +7191,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 483-487.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a110aa300dc2" w:history="1">
+      <w:hyperlink r:id="rId95406a2bbfc5a6673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01423.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="606260" name="name33826a110aa300e76" descr="eu_funding_250.png"/>
+            <wp:docPr id="32465068" name="name77706a2bbfc5a6702" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85556a110aa300e74" cstate="print"/>
+                    <a:blip r:embed="rId62686a2bbfc5a6701" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7372,137 +7372,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49825886">
+  <w:abstractNum w:abstractNumId="77061958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71586695">
+    <w:lvl w:ilvl="0" w:tplc="84914129">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71586695" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84914129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49825885">
+  <w:abstractNum w:abstractNumId="77061957">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25297807">
+    <w:lvl w:ilvl="0" w:tplc="31017049">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8254,55 +8254,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49825885">
-    <w:abstractNumId w:val="49825885"/>
+  <w:num w:numId="77061957">
+    <w:abstractNumId w:val="77061957"/>
   </w:num>
-  <w:num w:numId="49825886">
-    <w:abstractNumId w:val="49825886"/>
+  <w:num w:numId="77061958">
+    <w:abstractNumId w:val="77061958"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19852,51 +19852,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491879426" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId441041532" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19846a110aa2f0989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId80146a110aa2f09f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId77086a110aa2f1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId81756a110aa2f3bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId94146a110aa2f3e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId80586a110aa2f3ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId85846a110aa300115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId96946a110aa300520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId60506a110aa300ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53666a110aa300dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId48776a110aa2f129d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48776a110aa2f129d.jpg"/><Relationship Id="rId63796a110aa2f2d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63796a110aa2f2d6e.jpg"/><Relationship Id="rId85556a110aa300e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85556a110aa300e74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149071683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId229234398" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55906a2bbfc5a1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId16906a2bbfc5a17d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId12296a2bbfc5a22b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId60326a2bbfc5a522c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId84206a2bbfc5a54b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId80576a2bbfc5a552f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId26416a2bbfc5a5978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId92906a2bbfc5a5dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId96146a2bbfc5a6590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95406a2bbfc5a6673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId66436a2bbfc5a2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66436a2bbfc5a2142.jpg"/><Relationship Id="rId48446a2bbfc5a3df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48446a2bbfc5a3df3.jpg"/><Relationship Id="rId62686a2bbfc5a6701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62686a2bbfc5a6701.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>