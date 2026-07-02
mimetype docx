--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Boheman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-fringed beetle, white-fringed weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55906a2bbfc5a1765" w:history="1">
+            <w:hyperlink r:id="rId89146a463cfb727be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16906a2bbfc5a17d1" w:history="1">
+            <w:hyperlink r:id="rId96976a463cfb72828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRAGLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42835537" name="name59756a2bbfc5a2145" descr="12264.jpg"/>
+                  <wp:docPr id="94398885" name="name90686a463cfb72f66" descr="12264.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12264.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66436a2bbfc5a2142" cstate="print"/>
+                          <a:blip r:embed="rId41556a463cfb72f64" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12296a2bbfc5a22b0" w:history="1">
+            <w:hyperlink r:id="rId38566a463cfb7308d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced in Florida and became widespread from Florida to New Mexico and from Virginia to Missouri (Voss &amp; Poly, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78449253" name="name71196a2bbfc5a3dfc" descr="GRAGLE_distribution_map.jpg"/>
+            <wp:docPr id="72129184" name="name48786a463cfb74553" descr="GRAGLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRAGLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48446a2bbfc5a3df3" cstate="print"/>
+                    <a:blip r:embed="rId55656a463cfb74551" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4245,51 +4245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(49-52), 797-800.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borges PAV, Costa A, Cunha R, Gabriel R, Goncalves V, Frias Martins A, Melo I, Parente M, Raposeiro P, Rodrigues P, Serrao Santos R, Silva L, Vieira P and Vieira V (2010) Listagem dos organismos terrestres e marinhos dos Acores (A list of the terrestrial and marine biota from the Azores). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60326a2bbfc5a522c" w:history="1">
+      <w:hyperlink r:id="rId81976a463cfb754f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4623,51 +4623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, WN (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. Featured Creatures. UF/IFAS. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84206a2bbfc5a54b4" w:history="1">
+      <w:hyperlink r:id="rId31976a463cfb757c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4695,51 +4695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6104, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80576a2bbfc5a552f" w:history="1">
+      <w:hyperlink r:id="rId47586a463cfb75844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5277,51 +5277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardwick S, Amstrong FK, Wratten SD &amp; Prestidge RA (1997) Genetic comparison of whitefringed weevil species and populations by RAPD-PCR.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 50th N.Z. Plant Protection Conf. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 327-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26416a2bbfc5a5978" w:history="1">
+      <w:hyperlink r:id="rId84716a463cfb75ca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hortnet.co.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 607–612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92906a2bbfc5a5dc7" w:history="1">
+      <w:hyperlink r:id="rId69696a463cfb7611e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/s0007485300040037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7060,51 +7060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96146a2bbfc5a6590" w:history="1">
+      <w:hyperlink r:id="rId19766a463cfb76920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7191,90 +7191,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 483-487.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95406a2bbfc5a6673" w:history="1">
+      <w:hyperlink r:id="rId10746a463cfb76a21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01423.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32465068" name="name77706a2bbfc5a6702" descr="eu_funding_250.png"/>
+            <wp:docPr id="80336212" name="name74956a463cfb76a90" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62686a2bbfc5a6701" cstate="print"/>
+                    <a:blip r:embed="rId25736a463cfb76a8f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7372,137 +7372,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77061958">
+  <w:abstractNum w:abstractNumId="86644844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84914129">
+    <w:lvl w:ilvl="0" w:tplc="22804109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84914129" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22804109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77061957">
+  <w:abstractNum w:abstractNumId="86644843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31017049">
+    <w:lvl w:ilvl="0" w:tplc="18950277">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8254,55 +8254,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77061957">
-    <w:abstractNumId w:val="77061957"/>
+  <w:num w:numId="86644843">
+    <w:abstractNumId w:val="86644843"/>
   </w:num>
-  <w:num w:numId="77061958">
-    <w:abstractNumId w:val="77061958"/>
+  <w:num w:numId="86644844">
+    <w:abstractNumId w:val="86644844"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19852,51 +19852,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149071683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId229234398" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55906a2bbfc5a1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId16906a2bbfc5a17d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId12296a2bbfc5a22b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId60326a2bbfc5a522c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId84206a2bbfc5a54b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId80576a2bbfc5a552f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId26416a2bbfc5a5978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId92906a2bbfc5a5dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId96146a2bbfc5a6590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95406a2bbfc5a6673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId66436a2bbfc5a2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66436a2bbfc5a2142.jpg"/><Relationship Id="rId48446a2bbfc5a3df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48446a2bbfc5a3df3.jpg"/><Relationship Id="rId62686a2bbfc5a6701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62686a2bbfc5a6701.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413461035" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId591327501" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89146a463cfb727be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId96976a463cfb72828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId38566a463cfb7308d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId81976a463cfb754f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId31976a463cfb757c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId47586a463cfb75844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId84716a463cfb75ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId69696a463cfb7611e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId19766a463cfb76920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10746a463cfb76a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId41556a463cfb72f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41556a463cfb72f64.jpg"/><Relationship Id="rId55656a463cfb74551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55656a463cfb74551.jpg"/><Relationship Id="rId25736a463cfb76a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25736a463cfb76a8f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>