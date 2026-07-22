--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Boheman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-fringed beetle, white-fringed weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89146a463cfb727be" w:history="1">
+            <w:hyperlink r:id="rId22726a6100bc19185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96976a463cfb72828" w:history="1">
+            <w:hyperlink r:id="rId48736a6100bc191ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRAGLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94398885" name="name90686a463cfb72f66" descr="12264.jpg"/>
+                  <wp:docPr id="51310817" name="name41386a6100bc19859" descr="12264.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12264.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41556a463cfb72f64" cstate="print"/>
+                          <a:blip r:embed="rId42796a6100bc19857" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38566a463cfb7308d" w:history="1">
+            <w:hyperlink r:id="rId95386a6100bc19985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced in Florida and became widespread from Florida to New Mexico and from Virginia to Missouri (Voss &amp; Poly, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72129184" name="name48786a463cfb74553" descr="GRAGLE_distribution_map.jpg"/>
+            <wp:docPr id="5323752" name="name63406a6100bc1afa4" descr="GRAGLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRAGLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55656a463cfb74551" cstate="print"/>
+                    <a:blip r:embed="rId64996a6100bc1afa1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4245,51 +4245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(49-52), 797-800.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borges PAV, Costa A, Cunha R, Gabriel R, Goncalves V, Frias Martins A, Melo I, Parente M, Raposeiro P, Rodrigues P, Serrao Santos R, Silva L, Vieira P and Vieira V (2010) Listagem dos organismos terrestres e marinhos dos Acores (A list of the terrestrial and marine biota from the Azores). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81976a463cfb754f8" w:history="1">
+      <w:hyperlink r:id="rId36016a6100bc1bd9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4623,51 +4623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, WN (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. Featured Creatures. UF/IFAS. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31976a463cfb757c6" w:history="1">
+      <w:hyperlink r:id="rId36536a6100bc1bfff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4695,51 +4695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6104, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47586a463cfb75844" w:history="1">
+      <w:hyperlink r:id="rId46726a6100bc1c076" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5277,51 +5277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardwick S, Amstrong FK, Wratten SD &amp; Prestidge RA (1997) Genetic comparison of whitefringed weevil species and populations by RAPD-PCR.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 50th N.Z. Plant Protection Conf. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 327-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84716a463cfb75ca9" w:history="1">
+      <w:hyperlink r:id="rId40496a6100bc1c410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hortnet.co.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 607–612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69696a463cfb7611e" w:history="1">
+      <w:hyperlink r:id="rId14126a6100bc1c836" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/s0007485300040037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7060,51 +7060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19766a463cfb76920" w:history="1">
+      <w:hyperlink r:id="rId62486a6100bc1cf6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7191,90 +7191,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 483-487.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10746a463cfb76a21" w:history="1">
+      <w:hyperlink r:id="rId69696a6100bc1d042" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01423.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80336212" name="name74956a463cfb76a90" descr="eu_funding_250.png"/>
+            <wp:docPr id="20211702" name="name83156a6100bc1d0eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25736a463cfb76a8f" cstate="print"/>
+                    <a:blip r:embed="rId87866a6100bc1d0ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7372,137 +7372,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86644844">
+  <w:abstractNum w:abstractNumId="68031071">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22804109">
+    <w:lvl w:ilvl="0" w:tplc="50570813">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22804109" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50570813" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86644843">
+  <w:abstractNum w:abstractNumId="68031070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18950277">
+    <w:lvl w:ilvl="0" w:tplc="78365267">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8254,55 +8254,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86644843">
-    <w:abstractNumId w:val="86644843"/>
+  <w:num w:numId="68031070">
+    <w:abstractNumId w:val="68031070"/>
   </w:num>
-  <w:num w:numId="86644844">
-    <w:abstractNumId w:val="86644844"/>
+  <w:num w:numId="68031071">
+    <w:abstractNumId w:val="68031071"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19852,51 +19852,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId413461035" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId591327501" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89146a463cfb727be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId96976a463cfb72828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId38566a463cfb7308d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId81976a463cfb754f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId31976a463cfb757c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId47586a463cfb75844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId84716a463cfb75ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId69696a463cfb7611e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId19766a463cfb76920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10746a463cfb76a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId41556a463cfb72f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41556a463cfb72f64.jpg"/><Relationship Id="rId55656a463cfb74551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55656a463cfb74551.jpg"/><Relationship Id="rId25736a463cfb76a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25736a463cfb76a8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752966071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572077630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22726a6100bc19185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId48736a6100bc191ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId95386a6100bc19985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId36016a6100bc1bd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId36536a6100bc1bfff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId46726a6100bc1c076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId40496a6100bc1c410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId14126a6100bc1c836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId62486a6100bc1cf6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69696a6100bc1d042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId42796a6100bc19857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42796a6100bc19857.jpg"/><Relationship Id="rId64996a6100bc1afa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64996a6100bc1afa1.jpg"/><Relationship Id="rId87866a6100bc1d0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87866a6100bc1d0ea.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>