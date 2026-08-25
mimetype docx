--- v12 (2026-07-22)
+++ v13 (2026-08-25)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Boheman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white-fringed beetle, white-fringed weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22726a6100bc19185" w:history="1">
+            <w:hyperlink r:id="rId93326a8d162537076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48736a6100bc191ee" w:history="1">
+            <w:hyperlink r:id="rId45236a8d1625370ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRAGLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51310817" name="name41386a6100bc19859" descr="12264.jpg"/>
+                  <wp:docPr id="22168501" name="name72046a8d16253780f" descr="12264.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12264.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42796a6100bc19857" cstate="print"/>
+                          <a:blip r:embed="rId47156a8d16253780e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95386a6100bc19985" w:history="1">
+            <w:hyperlink r:id="rId82966a8d162537919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2395,63 +2395,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced in Florida and became widespread from Florida to New Mexico and from Virginia to Missouri (Voss &amp; Poly, 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5323752" name="name63406a6100bc1afa4" descr="GRAGLE_distribution_map.jpg"/>
+            <wp:docPr id="89397577" name="name41466a8d162538f3a" descr="GRAGLE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GRAGLE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64996a6100bc1afa1" cstate="print"/>
+                    <a:blip r:embed="rId31436a8d162538f37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4245,51 +4245,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(49-52), 797-800.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borges PAV, Costa A, Cunha R, Gabriel R, Goncalves V, Frias Martins A, Melo I, Parente M, Raposeiro P, Rodrigues P, Serrao Santos R, Silva L, Vieira P and Vieira V (2010) Listagem dos organismos terrestres e marinhos dos Acores (A list of the terrestrial and marine biota from the Azores). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36016a6100bc1bd9f" w:history="1">
+      <w:hyperlink r:id="rId98516a8d162539e3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4623,51 +4623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dixon, WN (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. Featured Creatures. UF/IFAS. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36536a6100bc1bfff" w:history="1">
+      <w:hyperlink r:id="rId95286a8d16253a0cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4695,51 +4695,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 6104, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46726a6100bc1c076" w:history="1">
+      <w:hyperlink r:id="rId84986a8d16253a145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5277,51 +5277,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hardwick S, Amstrong FK, Wratten SD &amp; Prestidge RA (1997) Genetic comparison of whitefringed weevil species and populations by RAPD-PCR.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proc. 50th N.Z. Plant Protection Conf. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1997, 327-332. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40496a6100bc1c410" w:history="1">
+      <w:hyperlink r:id="rId56586a8d16253a505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hortnet.co.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 607–612. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14126a6100bc1c836" w:history="1">
+      <w:hyperlink r:id="rId38526a8d16253a94a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/s0007485300040037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7060,51 +7060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus leucoloma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62486a6100bc1cf6b" w:history="1">
+      <w:hyperlink r:id="rId44336a8d16253b102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7191,90 +7191,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 483-487.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69696a6100bc1d042" w:history="1">
+      <w:hyperlink r:id="rId52756a8d16253b1ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01423.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20211702" name="name83156a6100bc1d0eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="62707298" name="name63496a8d16253b27a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87866a6100bc1d0ea" cstate="print"/>
+                    <a:blip r:embed="rId33936a8d16253b279" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7372,137 +7372,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68031071">
+  <w:abstractNum w:abstractNumId="42666902">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50570813">
+    <w:lvl w:ilvl="0" w:tplc="78936385">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50570813" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78936385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68031070">
+  <w:abstractNum w:abstractNumId="42666901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78365267">
+    <w:lvl w:ilvl="0" w:tplc="83026523">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8254,55 +8254,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68031070">
-    <w:abstractNumId w:val="68031070"/>
+  <w:num w:numId="42666901">
+    <w:abstractNumId w:val="42666901"/>
   </w:num>
-  <w:num w:numId="68031071">
-    <w:abstractNumId w:val="68031071"/>
+  <w:num w:numId="42666902">
+    <w:abstractNumId w:val="42666902"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19852,51 +19852,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752966071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572077630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22726a6100bc19185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId48736a6100bc191ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId95386a6100bc19985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId36016a6100bc1bd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId36536a6100bc1bfff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId46726a6100bc1c076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId40496a6100bc1c410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId14126a6100bc1c836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId62486a6100bc1cf6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69696a6100bc1d042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId42796a6100bc19857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42796a6100bc19857.jpg"/><Relationship Id="rId64996a6100bc1afa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64996a6100bc1afa1.jpg"/><Relationship Id="rId87866a6100bc1d0ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87866a6100bc1d0ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId834103664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId790341590" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93326a8d162537076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/" TargetMode="External"/><Relationship Id="rId45236a8d1625370ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/categorization" TargetMode="External"/><Relationship Id="rId82966a8d162537919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GRAGLE/photos" TargetMode="External"/><Relationship Id="rId98516a8d162539e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.azoresbioportal.angra.uac.pt/files/publicacoes_Listagem_ml.pdf" TargetMode="External"/><Relationship Id="rId95286a8d16253a0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://entnemdept.ufl.edu/creatures/field/beetles/whitefringed_beetles.htm" TargetMode="External"/><Relationship Id="rId84986a8d16253a145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6104" TargetMode="External"/><Relationship Id="rId56586a8d16253a505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hortnet.co.nz" TargetMode="External"/><Relationship Id="rId38526a8d16253a94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/s0007485300040037" TargetMode="External"/><Relationship Id="rId44336a8d16253b102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52756a8d16253b1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01423.x" TargetMode="External"/><Relationship Id="rId47156a8d16253780e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47156a8d16253780e.jpg"/><Relationship Id="rId31436a8d162538f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31436a8d162538f37.jpg"/><Relationship Id="rId33936a8d16253b279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33936a8d16253b279.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>