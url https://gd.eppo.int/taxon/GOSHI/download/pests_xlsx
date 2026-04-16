--- v3 (2026-03-07)
+++ v4 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GOSHI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>HIRSOR</t>
   </si>
   <si>
     <t>Hirschmanniella oryzae</t>
   </si>
   <si>
     <t>* Babatola JO (1979) Varietal reaction of rice and other food crops to the rice-root nematodes, Hirschmanniella oryzae, H. imamuri and H. spinicaudata. Nematropica 9, 123-128.
 ------- Experiments.
 * Sharma SB (2001) Plant parasitic nematodes in rice-wheat based cropping systems in South Asia. Journal of Crop Production 4, 227-247. 
@@ -469,50 +469,53 @@
     <t>OXYAHY</t>
   </si>
   <si>
     <t>Oxycarenus hyalinipennis (as Gossypium)</t>
   </si>
   <si>
     <t>PARYMI</t>
   </si>
   <si>
     <t>Paraleyrodes minei</t>
   </si>
   <si>
     <t>* Sundararaj R, Krishnan S, Sumalatha BV (2021) Invasion and expansion of exotic whiteflies (Hemiptera: Aleyrodidae) in India and their economic importance. Phytoparasitica 49(5), 851-863.</t>
   </si>
   <si>
     <t>SAISNI</t>
   </si>
   <si>
     <t>Parasaissetia nigra</t>
   </si>
   <si>
     <t>PECTGO</t>
   </si>
   <si>
     <t>Pectinophora gossypiella (as Gossypium)</t>
+  </si>
+  <si>
+    <t>* Madhu TN, Muralimohan K, Naik VC, Yadav DK (2025) Widespread distribution and infestation of pink bollworm, Pectinophora gossypiella (Saunders)(Lepidoptera: Gelechiidae), in Bt cotton growing regions of India. Crop Protection 195, 107257.</t>
   </si>
   <si>
     <t>PLAYSC</t>
   </si>
   <si>
     <t>Pectinophora scutigera (as Gossypium)</t>
   </si>
   <si>
     <t>PLAYSU</t>
   </si>
   <si>
     <t>Platyedra subcinerea (as Gossypium)</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Dhileepan K, Neser S, Rumiz D, Raman A, Sharma A (2017) Host associations of gall-inducing Prodiplosis longifila (Diptera: Cecidomyiidae) from Bolivia: Implications for its use as a biological control agent for Jatropha gossypiifolia (Euphorbiaceae). Florida Entomologist, 100(4), 777-786.
 * Valarezo O, Cañarte E, Navarrete B, Arias M (2003) [Prodiplosis longifila (Diptera: Cecidomyiidae) main tomato pest in Ecuador.] Manual 51, INIAP, Ecuador. (in Spanish)</t>
   </si>
   <si>
     <t>PSEAPE</t>
@@ -2117,1001 +2120,1005 @@
         <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>144</v>
       </c>
       <c r="C56" t="s">
         <v>145</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>146</v>
       </c>
       <c r="C57" t="s">
         <v>147</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C59" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>8</v>
       </c>
       <c r="B62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C63" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C64" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>8</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C65" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C66" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C67" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>8</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C68" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D68" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>8</v>
       </c>
       <c r="B69" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C69" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D69" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C70" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C71" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D71" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>8</v>
       </c>
       <c r="B72" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C72" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>8</v>
       </c>
       <c r="B74" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C74" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>8</v>
       </c>
       <c r="B75" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C75" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D75" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>8</v>
       </c>
       <c r="B76" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C76" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C77" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>8</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C78" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D78"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>8</v>
       </c>
       <c r="B79" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C79" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D79" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>8</v>
       </c>
       <c r="B80" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C81" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C82" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D82" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C83" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C84" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C85" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B86" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C86" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D86"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B87" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C87" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B88" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C88" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D88" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C89" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D89" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B90" t="s">
         <v>14</v>
       </c>
       <c r="C90" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B91" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C91" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D91" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B92" t="s">
         <v>16</v>
       </c>
       <c r="C92" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C93" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D93" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B94" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C94" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B95" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C95" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C96" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D96" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C97" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B98" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C98" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D98" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C99" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D99" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B100" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C100" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D100" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B101" t="s">
         <v>36</v>
       </c>
       <c r="C101" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D101" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B102" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C102" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B103" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C103" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B104" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C104" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B105" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C105" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B106" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C106" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B107" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C107" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B108" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C108" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B109" t="s">
         <v>65</v>
       </c>
       <c r="C109" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D109" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B110" t="s">
         <v>67</v>
       </c>
       <c r="C110" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B111" t="s">
         <v>69</v>
       </c>
       <c r="C111" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B112" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C112" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B113" t="s">
         <v>71</v>
       </c>
       <c r="C113" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D113"/>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B114" t="s">
         <v>73</v>
       </c>
       <c r="C114" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B115" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C115" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D115" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B116" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C116" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B117" t="s">
         <v>110</v>
       </c>
       <c r="C117" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D117" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B118" t="s">
         <v>139</v>
       </c>
       <c r="C118" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D118" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B119" t="s">
         <v>146</v>
       </c>
       <c r="C119" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="D119"/>
+        <v>290</v>
+      </c>
+      <c r="D119" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B120" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C120" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D120"/>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B121" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C121" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D121" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B122" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C122" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D122" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B123" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C123" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D123"/>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B124" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C124" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D124" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B125" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C125" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D125" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B126" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C126" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D126" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B127" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C127" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D127" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B128" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C128" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D128"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B129" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C129" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D129" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B130" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C130" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D130"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>