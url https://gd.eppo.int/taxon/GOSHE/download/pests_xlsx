--- v2 (2026-03-08)
+++ v3 (2026-04-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GOSHE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>COSPFL</t>
   </si>
   <si>
     <t>Anomis flava (as Gossypium)</t>
   </si>
   <si>
     <t>ANTHGR</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
   <si>
     <t>* Turner WF (1959) Life histories and behavior of five insect vectors of phony peach disease. Technical Bulletin no. 1188. US Department of Agriculture. 28 pp.
 ------- as food plant of Oncometopia undata.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>OXYAHY</t>
   </si>
   <si>
     <t>Oxycarenus hyalinipennis (as Gossypium)</t>
   </si>
   <si>
     <t>PECTGO</t>
   </si>
   <si>
     <t>Pectinophora gossypiella (as Gossypium)</t>
+  </si>
+  <si>
+    <t>* Madhu TN, Muralimohan K, Naik VC, Yadav DK (2025) Widespread distribution and infestation of pink bollworm, Pectinophora gossypiella (Saunders)(Lepidoptera: Gelechiidae), in Bt cotton growing regions of India. Crop Protection 195, 107257.</t>
   </si>
   <si>
     <t>PLAYSC</t>
   </si>
   <si>
     <t>Pectinophora scutigera (as Gossypium)</t>
   </si>
   <si>
     <t>PLAYSU</t>
   </si>
   <si>
     <t>Platyedra subcinerea (as Gossypium)</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Gossypium)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>RICASC</t>
@@ -1225,327 +1228,329 @@
         <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>77</v>
       </c>
       <c r="C32" t="s">
         <v>78</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>79</v>
       </c>
       <c r="C33" t="s">
         <v>80</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C43" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C49" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B50" t="s">
         <v>77</v>
       </c>
       <c r="C50" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B51" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B53" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D54"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>