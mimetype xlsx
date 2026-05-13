--- v3 (2026-04-19)
+++ v4 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GOSHE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>COSPFL</t>
   </si>
   <si>
     <t>Anomis flava (as Gossypium)</t>
   </si>
   <si>
     <t>ANTHGR</t>
   </si>
   <si>
@@ -350,50 +350,56 @@
     <t>SPODLI</t>
   </si>
   <si>
     <t>Spodoptera littoralis (as Gossypium)</t>
   </si>
   <si>
     <t>* Abdel-Salam FA, Elbadry EA, Abo Elghar MR, Hassan SM, Asal MA (1971) The effect of four host plants on the pupal development and adult fecundity of the cotton leafworm Spodoptera littoralis (Boisd.). Zeitschrift fur Angewandte Entomologie 68(3), 326-330.</t>
   </si>
   <si>
     <t>SPODMA</t>
   </si>
   <si>
     <t>Spodoptera mauritia (as Gossypium)</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica</t>
   </si>
   <si>
     <t>* Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOSTS - A database of the World's lepidopteran hostplants. Natural History Museum, London. http://www.nhm.ac.uk/hosts</t>
   </si>
   <si>
     <t>TETRME</t>
+  </si>
+  <si>
+    <t>Tetranychus mexicanus</t>
+  </si>
+  <si>
+    <t>* Moraes GJ, Flechtmann CHW (2008) Manual de acarologia. Ribeirão Preto, Holos, 288 pp.</t>
   </si>
   <si>
     <t>Tetranychus mexicanus (as Gossypium)</t>
   </si>
   <si>
     <t>* Ochoa R, Aguilar H &amp; Vargas C (1994) Phytophagous mites of America Central: an illustrated guide. CATIE.
 * Aranda B &amp; Flechtman C (1971) A report on the Tetranychidae of Paraguay. Proceedings of the Entomological Society of Washington, 73, 29–33.</t>
   </si>
   <si>
     <t>TETRPA</t>
   </si>
   <si>
     <t>Tetranychus pacificus (as Gossypium)</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta (as Gossypium)</t>
   </si>
   <si>
     <t>* Reed W (1974) The false codling moth, Cryptophlebia leucotreta Mayr. (Lepidoptera: Olethreutidae) as a pest of cotton in Uganda. Cotton Growing Review 51: 213-225.
 * Hamburger M, Zarabi L, Weiss M, Argaman Q, Kuslitzky W &amp; Klein K (2001) False codling moth (Cryptophlebia leucotreta) in Israel. Phytoparasitica, 29(1): 84-84.</t>
   </si>
   <si>
@@ -792,51 +798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D54"/>
+  <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="417.47" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1383,176 +1389,190 @@
         <v>106</v>
       </c>
       <c r="D43" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>108</v>
       </c>
       <c r="C44" t="s">
         <v>109</v>
       </c>
       <c r="D44" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
+        <v>108</v>
+      </c>
+      <c r="C45" t="s">
         <v>111</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>112</v>
       </c>
-      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>113</v>
       </c>
       <c r="C46" t="s">
         <v>114</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" t="s">
         <v>116</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>117</v>
       </c>
-      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>4</v>
       </c>
       <c r="B48" t="s">
         <v>118</v>
       </c>
       <c r="C48" t="s">
         <v>119</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
         <v>120</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>121</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B50" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="C50" t="s">
         <v>124</v>
       </c>
       <c r="D50" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B51" t="s">
+        <v>77</v>
+      </c>
+      <c r="C51" t="s">
         <v>126</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B52" t="s">
+        <v>128</v>
+      </c>
+      <c r="C52" t="s">
         <v>129</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B53" t="s">
+        <v>131</v>
+      </c>
+      <c r="C53" t="s">
         <v>132</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>122</v>
+      </c>
+      <c r="B54" t="s">
+        <v>134</v>
+      </c>
+      <c r="C54" t="s">
         <v>135</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
         <v>136</v>
       </c>
-      <c r="C54" t="s">
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
         <v>137</v>
       </c>
-      <c r="D54"/>
+      <c r="B55" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" t="s">
+        <v>139</v>
+      </c>
+      <c r="D55"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>