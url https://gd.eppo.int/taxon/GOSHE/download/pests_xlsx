--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -12,62 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GOSHE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>TETRME</t>
+  </si>
+  <si>
+    <t>Tetranychus mexicanus</t>
+  </si>
+  <si>
+    <t>* Moraes GJ, Flechtmann CHW (2008) Manual de acarologia. Ribeirão Preto, Holos, 288 pp.
+------- doubtful host.  This species was considered a host or likely host in EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris (see PRA for details and criteria). However, the reference cited, Moraes and Fletchmann (2008) mention Gossypium spp., and G. herbaceum was reclassified as 'doubtful host' here.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>COSPFL</t>
   </si>
   <si>
     <t>Anomis flava (as Gossypium)</t>
   </si>
   <si>
     <t>ANTHGR</t>
   </si>
   <si>
     <t>Anthonomus grandis</t>
   </si>
   <si>
     <t>ANTHVE</t>
   </si>
   <si>
     <t>Anthonomus vestitus (as Gossypium)</t>
   </si>
   <si>
     <t>APIOSL</t>
   </si>
@@ -347,59 +360,50 @@
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu178</t>
   </si>
   <si>
     <t>SPODLI</t>
   </si>
   <si>
     <t>Spodoptera littoralis (as Gossypium)</t>
   </si>
   <si>
     <t>* Abdel-Salam FA, Elbadry EA, Abo Elghar MR, Hassan SM, Asal MA (1971) The effect of four host plants on the pupal development and adult fecundity of the cotton leafworm Spodoptera littoralis (Boisd.). Zeitschrift fur Angewandte Entomologie 68(3), 326-330.</t>
   </si>
   <si>
     <t>SPODMA</t>
   </si>
   <si>
     <t>Spodoptera mauritia (as Gossypium)</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica</t>
   </si>
   <si>
     <t>* Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOSTS - A database of the World's lepidopteran hostplants. Natural History Museum, London. http://www.nhm.ac.uk/hosts</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Moraes GJ, Flechtmann CHW (2008) Manual de acarologia. Ribeirão Preto, Holos, 288 pp.</t>
   </si>
   <si>
     <t>Tetranychus mexicanus (as Gossypium)</t>
   </si>
   <si>
     <t>* Ochoa R, Aguilar H &amp; Vargas C (1994) Phytophagous mites of America Central: an illustrated guide. CATIE.
 * Aranda B &amp; Flechtman C (1971) A report on the Tetranychidae of Paraguay. Proceedings of the Entomological Society of Washington, 73, 29–33.</t>
   </si>
   <si>
     <t>TETRPA</t>
   </si>
   <si>
     <t>Tetranychus pacificus (as Gossypium)</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta (as Gossypium)</t>
   </si>
   <si>
     <t>* Reed W (1974) The false codling moth, Cryptophlebia leucotreta Mayr. (Lepidoptera: Olethreutidae) as a pest of cotton in Uganda. Cotton Growing Review 51: 213-225.
 * Hamburger M, Zarabi L, Weiss M, Argaman Q, Kuslitzky W &amp; Klein K (2001) False codling moth (Cryptophlebia leucotreta) in Israel. Phytoparasitica, 29(1): 84-84.</t>
   </si>
   <si>
@@ -806,771 +810,771 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="417.47" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D10"/>
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="D24"/>
+        <v>57</v>
+      </c>
+      <c r="D24" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D27"/>
+        <v>65</v>
+      </c>
+      <c r="D27" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D32"/>
+        <v>79</v>
+      </c>
+      <c r="D32" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="D34"/>
+        <v>84</v>
+      </c>
+      <c r="D34" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C36" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D37"/>
+        <v>91</v>
+      </c>
+      <c r="D37" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B38" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C42" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D42"/>
+        <v>105</v>
+      </c>
+      <c r="D42" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B45" t="s">
-        <v>108</v>
+        <v>5</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C48" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C49" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B50" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C50" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D50" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B51" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B53" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D55"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>