--- v2 (2026-03-03)
+++ v3 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GOSBA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>HIRSOR</t>
   </si>
   <si>
     <t>Hirschmanniella oryzae</t>
   </si>
   <si>
     <t>* Ibrahim IKA, Mokbel AA, Handoo ZA (2010) Current status of phytoparasitic nematodes and their host plants in Egypt. Nematropica 40, 239-262.
 ------- Referring to other publications and it does not specify whether the nematode was found in the roots or in the soil.</t>
   </si>
@@ -255,50 +255,53 @@
     <t>Jacobiasca lybica (as Gossypium)</t>
   </si>
   <si>
     <t>* Kouadio H, Kouakou M, Bini KK, Koffi KJ, Ossey CL, Kone PW, Adepo-Gourene AB, Ochou OG (2024) Annual and geographical variations in the specific composition of jassids and their damage on cotton in Ivory Coast. Scientific Reports 14(1), 2094. https://doi.org/10.1038/s41598-024-52127-y</t>
   </si>
   <si>
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii</t>
   </si>
   <si>
     <t>* Palumbo JC (1992) Leafminers, Liriomyza trifolii, on Cotton in Arizona. Cotton: A College of Agriculture Report 370091, Series P-91, 177-179.</t>
   </si>
   <si>
     <t>OXYAHY</t>
   </si>
   <si>
     <t>Oxycarenus hyalinipennis (as Gossypium)</t>
   </si>
   <si>
     <t>PECTGO</t>
   </si>
   <si>
     <t>Pectinophora gossypiella (as Gossypium)</t>
+  </si>
+  <si>
+    <t>* Madhu TN, Muralimohan K, Naik VC, Yadav DK (2025) Widespread distribution and infestation of pink bollworm, Pectinophora gossypiella (Saunders)(Lepidoptera: Gelechiidae), in Bt cotton growing regions of India. Crop Protection 195, 107257.</t>
   </si>
   <si>
     <t>PLAYSC</t>
   </si>
   <si>
     <t>Pectinophora scutigera (as Gossypium)</t>
   </si>
   <si>
     <t>PLAYSU</t>
   </si>
   <si>
     <t>Platyedra subcinerea (as Gossypium)</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Diaz-Silva F (2011) [Agroecological aspects for the integrated management of Prodiplosis longifila Gagné in the irrigation of Chavimochic]. Escuela de Ciencias Biológicas, Universidad de Trujillo, Trujillo, PERU (in Spanish).</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
@@ -1203,367 +1206,369 @@
         <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>15</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" t="s">
         <v>77</v>
       </c>
       <c r="C31" t="s">
         <v>78</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>15</v>
       </c>
       <c r="B33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>15</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>15</v>
       </c>
       <c r="B36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>15</v>
       </c>
       <c r="B37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>15</v>
       </c>
       <c r="B38" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>15</v>
       </c>
       <c r="B39" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>15</v>
       </c>
       <c r="B40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>15</v>
       </c>
       <c r="B41" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C41" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>15</v>
       </c>
       <c r="B42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>15</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>15</v>
       </c>
       <c r="B44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C44" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>15</v>
       </c>
       <c r="B45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C45" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>15</v>
       </c>
       <c r="B46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>15</v>
       </c>
       <c r="B47" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>15</v>
       </c>
       <c r="B48" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C48" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C49" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>28</v>
       </c>
       <c r="C51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B53" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D55"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>