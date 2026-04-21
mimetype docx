--- v7 (2026-03-26)
+++ v8 (2026-04-21)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321269c4e1dfa7c18" w:history="1">
+            <w:hyperlink r:id="rId790869e76e14bcb87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296269c4e1dfa7c81" w:history="1">
+            <w:hyperlink r:id="rId756669e76e14bcbf3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41298316" name="name905169c4e1dfa8408" descr="17148.jpg"/>
+                  <wp:docPr id="48704412" name="name818269e76e14bd53c" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId604769c4e1dfa8406" cstate="print"/>
+                          <a:blip r:embed="rId944669e76e14bd539" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId753969c4e1dfa852d" w:history="1">
+            <w:hyperlink r:id="rId467869e76e14bd69c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83897522" name="name951569c4e1dfa9fde" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="9795312" name="name660069e76e14bf1ae" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId718269c4e1dfa9fdb" cstate="print"/>
+                    <a:blip r:embed="rId954969e76e14bf1aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962969c4e1dfaadb5" w:history="1">
+      <w:hyperlink r:id="rId367169e76e14c0004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953369c4e1dfab622" w:history="1">
+      <w:hyperlink r:id="rId902569e76e14c088c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237469c4e1dfab90f" w:history="1">
+      <w:hyperlink r:id="rId825269e76e14c0b7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249569c4e1dfaba03" w:history="1">
+      <w:hyperlink r:id="rId224569e76e14c0c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939869c4e1dfabab2" w:history="1">
+      <w:hyperlink r:id="rId247369e76e14c0d23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31572884" name="name160869c4e1dfabbc9" descr="eu_funding_250.png"/>
+            <wp:docPr id="84132495" name="name618969e76e14c0e64" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId835569c4e1dfabbc8" cstate="print"/>
+                    <a:blip r:embed="rId216969e76e14c0e62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87054516">
+  <w:abstractNum w:abstractNumId="90376863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26085226">
+    <w:lvl w:ilvl="0" w:tplc="63924995">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26085226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63924995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87054515">
+  <w:abstractNum w:abstractNumId="90376862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11403194">
+    <w:lvl w:ilvl="0" w:tplc="18753521">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87054515">
-    <w:abstractNumId w:val="87054515"/>
+  <w:num w:numId="90376862">
+    <w:abstractNumId w:val="90376862"/>
   </w:num>
-  <w:num w:numId="87054516">
-    <w:abstractNumId w:val="87054516"/>
+  <w:num w:numId="90376863">
+    <w:abstractNumId w:val="90376863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140305043" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId173400244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId321269c4e1dfa7c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId296269c4e1dfa7c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId753969c4e1dfa852d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId962969c4e1dfaadb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId953369c4e1dfab622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId237469c4e1dfab90f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId249569c4e1dfaba03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId939869c4e1dfabab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId604769c4e1dfa8406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId604769c4e1dfa8406.jpg"/><Relationship Id="rId718269c4e1dfa9fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId718269c4e1dfa9fdb.jpg"/><Relationship Id="rId835569c4e1dfabbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835569c4e1dfabbc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538765886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926807035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId790869e76e14bcb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId756669e76e14bcbf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId467869e76e14bd69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId367169e76e14c0004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId902569e76e14c088c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId825269e76e14c0b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId224569e76e14c0c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId247369e76e14c0d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId944669e76e14bd539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId944669e76e14bd539.jpg"/><Relationship Id="rId954969e76e14bf1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954969e76e14bf1aa.jpg"/><Relationship Id="rId216969e76e14c0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId216969e76e14c0e62.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>