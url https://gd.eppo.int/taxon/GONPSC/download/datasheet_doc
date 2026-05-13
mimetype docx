--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790869e76e14bcb87" w:history="1">
+            <w:hyperlink r:id="rId65326a04dfd718c78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756669e76e14bcbf3" w:history="1">
+            <w:hyperlink r:id="rId12076a04dfd718ce0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48704412" name="name818269e76e14bd53c" descr="17148.jpg"/>
+                  <wp:docPr id="92787053" name="name46316a04dfd7193a7" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId944669e76e14bd539" cstate="print"/>
+                          <a:blip r:embed="rId47476a04dfd7193a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId467869e76e14bd69c" w:history="1">
+            <w:hyperlink r:id="rId82046a04dfd7194cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9795312" name="name660069e76e14bf1ae" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="30456273" name="name34056a04dfd71b6f6" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId954969e76e14bf1aa" cstate="print"/>
+                    <a:blip r:embed="rId12956a04dfd71b6f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367169e76e14c0004" w:history="1">
+      <w:hyperlink r:id="rId42926a04dfd71c79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId902569e76e14c088c" w:history="1">
+      <w:hyperlink r:id="rId95156a04dfd71cfe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825269e76e14c0b7d" w:history="1">
+      <w:hyperlink r:id="rId46756a04dfd71d2d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224569e76e14c0c72" w:history="1">
+      <w:hyperlink r:id="rId96606a04dfd71d3c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247369e76e14c0d23" w:history="1">
+      <w:hyperlink r:id="rId81496a04dfd71d476" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84132495" name="name618969e76e14c0e64" descr="eu_funding_250.png"/>
+            <wp:docPr id="65408478" name="name19126a04dfd71d5d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId216969e76e14c0e62" cstate="print"/>
+                    <a:blip r:embed="rId79406a04dfd71d5d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90376863">
+  <w:abstractNum w:abstractNumId="98755091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63924995">
+    <w:lvl w:ilvl="0" w:tplc="63047520">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63924995" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63047520" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90376862">
+  <w:abstractNum w:abstractNumId="98755090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18753521">
+    <w:lvl w:ilvl="0" w:tplc="44017454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90376862">
-    <w:abstractNumId w:val="90376862"/>
+  <w:num w:numId="98755090">
+    <w:abstractNumId w:val="98755090"/>
   </w:num>
-  <w:num w:numId="90376863">
-    <w:abstractNumId w:val="90376863"/>
+  <w:num w:numId="98755091">
+    <w:abstractNumId w:val="98755091"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538765886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926807035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId790869e76e14bcb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId756669e76e14bcbf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId467869e76e14bd69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId367169e76e14c0004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId902569e76e14c088c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId825269e76e14c0b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId224569e76e14c0c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId247369e76e14c0d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId944669e76e14bd539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId944669e76e14bd539.jpg"/><Relationship Id="rId954969e76e14bf1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954969e76e14bf1aa.jpg"/><Relationship Id="rId216969e76e14c0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId216969e76e14c0e62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId719370780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824127009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65326a04dfd718c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId12076a04dfd718ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId82046a04dfd7194cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId42926a04dfd71c79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId95156a04dfd71cfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId46756a04dfd71d2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96606a04dfd71d3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId81496a04dfd71d476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId47476a04dfd7193a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47476a04dfd7193a5.jpg"/><Relationship Id="rId12956a04dfd71b6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12956a04dfd71b6f3.jpg"/><Relationship Id="rId79406a04dfd71d5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79406a04dfd71d5d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>