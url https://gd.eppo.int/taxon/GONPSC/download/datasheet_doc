--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65326a04dfd718c78" w:history="1">
+            <w:hyperlink r:id="rId67256a20f8deae9fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12076a04dfd718ce0" w:history="1">
+            <w:hyperlink r:id="rId76756a20f8deaea63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92787053" name="name46316a04dfd7193a7" descr="17148.jpg"/>
+                  <wp:docPr id="94524886" name="name85946a20f8deaeb94" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47476a04dfd7193a5" cstate="print"/>
+                          <a:blip r:embed="rId60346a20f8deaeb93" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82046a04dfd7194cc" w:history="1">
+            <w:hyperlink r:id="rId38446a20f8deaec92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30456273" name="name34056a04dfd71b6f6" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="30625284" name="name17386a20f8deb0e13" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12956a04dfd71b6f3" cstate="print"/>
+                    <a:blip r:embed="rId97456a20f8deb0e10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42926a04dfd71c79c" w:history="1">
+      <w:hyperlink r:id="rId74066a20f8deb1bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95156a04dfd71cfe9" w:history="1">
+      <w:hyperlink r:id="rId65796a20f8deb240b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46756a04dfd71d2d6" w:history="1">
+      <w:hyperlink r:id="rId65826a20f8deb26f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96606a04dfd71d3c9" w:history="1">
+      <w:hyperlink r:id="rId60016a20f8deb27ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81496a04dfd71d476" w:history="1">
+      <w:hyperlink r:id="rId55546a20f8deb28aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65408478" name="name19126a04dfd71d5d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="92708507" name="name47366a20f8deb29ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79406a04dfd71d5d3" cstate="print"/>
+                    <a:blip r:embed="rId61116a20f8deb29b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98755091">
+  <w:abstractNum w:abstractNumId="59057262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63047520">
+    <w:lvl w:ilvl="0" w:tplc="45872425">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63047520" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45872425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98755090">
+  <w:abstractNum w:abstractNumId="59057261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44017454">
+    <w:lvl w:ilvl="0" w:tplc="78090918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98755090">
-    <w:abstractNumId w:val="98755090"/>
+  <w:num w:numId="59057261">
+    <w:abstractNumId w:val="59057261"/>
   </w:num>
-  <w:num w:numId="98755091">
-    <w:abstractNumId w:val="98755091"/>
+  <w:num w:numId="59057262">
+    <w:abstractNumId w:val="59057262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId719370780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824127009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65326a04dfd718c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId12076a04dfd718ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId82046a04dfd7194cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId42926a04dfd71c79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId95156a04dfd71cfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId46756a04dfd71d2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96606a04dfd71d3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId81496a04dfd71d476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId47476a04dfd7193a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47476a04dfd7193a5.jpg"/><Relationship Id="rId12956a04dfd71b6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12956a04dfd71b6f3.jpg"/><Relationship Id="rId79406a04dfd71d5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79406a04dfd71d5d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285991262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908536684" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67256a20f8deae9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId76756a20f8deaea63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId38446a20f8deaec92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId74066a20f8deb1bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId65796a20f8deb240b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId65826a20f8deb26f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60016a20f8deb27ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId55546a20f8deb28aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId60346a20f8deaeb93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60346a20f8deaeb93.jpg"/><Relationship Id="rId97456a20f8deb0e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97456a20f8deb0e10.jpg"/><Relationship Id="rId61116a20f8deb29b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61116a20f8deb29b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>