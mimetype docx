--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67256a20f8deae9fa" w:history="1">
+            <w:hyperlink r:id="rId85846a3b9bd707f54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76756a20f8deaea63" w:history="1">
+            <w:hyperlink r:id="rId58856a3b9bd707fc9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94524886" name="name85946a20f8deaeb94" descr="17148.jpg"/>
+                  <wp:docPr id="20781908" name="name30146a3b9bd708635" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60346a20f8deaeb93" cstate="print"/>
+                          <a:blip r:embed="rId72156a3b9bd708634" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38446a20f8deaec92" w:history="1">
+            <w:hyperlink r:id="rId59326a3b9bd708763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30625284" name="name17386a20f8deb0e13" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="42563870" name="name41996a3b9bd70a1d9" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97456a20f8deb0e10" cstate="print"/>
+                    <a:blip r:embed="rId74516a3b9bd70a1d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74066a20f8deb1bd0" w:history="1">
+      <w:hyperlink r:id="rId75946a3b9bd70afa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65796a20f8deb240b" w:history="1">
+      <w:hyperlink r:id="rId39616a3b9bd70b7e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65826a20f8deb26f9" w:history="1">
+      <w:hyperlink r:id="rId76376a3b9bd70babe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60016a20f8deb27ec" w:history="1">
+      <w:hyperlink r:id="rId58496a3b9bd70bbcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55546a20f8deb28aa" w:history="1">
+      <w:hyperlink r:id="rId93776a3b9bd70bc92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92708507" name="name47366a20f8deb29ba" descr="eu_funding_250.png"/>
+            <wp:docPr id="26811349" name="name67026a3b9bd70bed7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61116a20f8deb29b9" cstate="print"/>
+                    <a:blip r:embed="rId98106a3b9bd70bed6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59057262">
+  <w:abstractNum w:abstractNumId="43710931">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45872425">
+    <w:lvl w:ilvl="0" w:tplc="37042944">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45872425" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37042944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59057261">
+  <w:abstractNum w:abstractNumId="43710930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78090918">
+    <w:lvl w:ilvl="0" w:tplc="23728231">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59057261">
-    <w:abstractNumId w:val="59057261"/>
+  <w:num w:numId="43710930">
+    <w:abstractNumId w:val="43710930"/>
   </w:num>
-  <w:num w:numId="59057262">
-    <w:abstractNumId w:val="59057262"/>
+  <w:num w:numId="43710931">
+    <w:abstractNumId w:val="43710931"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285991262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908536684" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67256a20f8deae9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId76756a20f8deaea63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId38446a20f8deaec92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId74066a20f8deb1bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId65796a20f8deb240b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId65826a20f8deb26f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60016a20f8deb27ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId55546a20f8deb28aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId60346a20f8deaeb93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60346a20f8deaeb93.jpg"/><Relationship Id="rId97456a20f8deb0e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97456a20f8deb0e10.jpg"/><Relationship Id="rId61116a20f8deb29b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61116a20f8deb29b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260897341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467611805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85846a3b9bd707f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId58856a3b9bd707fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId59326a3b9bd708763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId75946a3b9bd70afa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId39616a3b9bd70b7e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId76376a3b9bd70babe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58496a3b9bd70bbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId93776a3b9bd70bc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId72156a3b9bd708634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72156a3b9bd708634.jpg"/><Relationship Id="rId74516a3b9bd70a1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74516a3b9bd70a1d5.jpg"/><Relationship Id="rId98106a3b9bd70bed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98106a3b9bd70bed6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>