--- v11 (2026-06-24)
+++ v12 (2026-07-14)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85846a3b9bd707f54" w:history="1">
+            <w:hyperlink r:id="rId12406a566b395376e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58856a3b9bd707fc9" w:history="1">
+            <w:hyperlink r:id="rId22446a566b39537da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20781908" name="name30146a3b9bd708635" descr="17148.jpg"/>
+                  <wp:docPr id="85471787" name="name48696a566b3953dc9" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72156a3b9bd708634" cstate="print"/>
+                          <a:blip r:embed="rId13776a566b3953dc7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59326a3b9bd708763" w:history="1">
+            <w:hyperlink r:id="rId30196a566b3953ee2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42563870" name="name41996a3b9bd70a1d9" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="71290407" name="name56526a566b3955921" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74516a3b9bd70a1d5" cstate="print"/>
+                    <a:blip r:embed="rId27946a566b395591e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75946a3b9bd70afa6" w:history="1">
+      <w:hyperlink r:id="rId92016a566b39567fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39616a3b9bd70b7e1" w:history="1">
+      <w:hyperlink r:id="rId98326a566b3957073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76376a3b9bd70babe" w:history="1">
+      <w:hyperlink r:id="rId74566a566b3957393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58496a3b9bd70bbcc" w:history="1">
+      <w:hyperlink r:id="rId98116a566b395748a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93776a3b9bd70bc92" w:history="1">
+      <w:hyperlink r:id="rId81436a566b3957546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26811349" name="name67026a3b9bd70bed7" descr="eu_funding_250.png"/>
+            <wp:docPr id="88806417" name="name75456a566b395765e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98106a3b9bd70bed6" cstate="print"/>
+                    <a:blip r:embed="rId58066a566b395765d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43710931">
+  <w:abstractNum w:abstractNumId="24169390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37042944">
+    <w:lvl w:ilvl="0" w:tplc="56968715">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37042944" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56968715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43710930">
+  <w:abstractNum w:abstractNumId="24169389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23728231">
+    <w:lvl w:ilvl="0" w:tplc="82066021">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43710930">
-    <w:abstractNumId w:val="43710930"/>
+  <w:num w:numId="24169389">
+    <w:abstractNumId w:val="24169389"/>
   </w:num>
-  <w:num w:numId="43710931">
-    <w:abstractNumId w:val="43710931"/>
+  <w:num w:numId="24169390">
+    <w:abstractNumId w:val="24169390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260897341" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467611805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85846a3b9bd707f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId58856a3b9bd707fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId59326a3b9bd708763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId75946a3b9bd70afa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId39616a3b9bd70b7e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId76376a3b9bd70babe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58496a3b9bd70bbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId93776a3b9bd70bc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId72156a3b9bd708634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72156a3b9bd708634.jpg"/><Relationship Id="rId74516a3b9bd70a1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74516a3b9bd70a1d5.jpg"/><Relationship Id="rId98106a3b9bd70bed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98106a3b9bd70bed6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943231175" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId573171662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12406a566b395376e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId22446a566b39537da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId30196a566b3953ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId92016a566b39567fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId98326a566b3957073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId74566a566b3957393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98116a566b395748a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId81436a566b3957546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId13776a566b3953dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13776a566b3953dc7.jpg"/><Relationship Id="rId27946a566b395591e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27946a566b395591e.jpg"/><Relationship Id="rId58066a566b395765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58066a566b395765d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>