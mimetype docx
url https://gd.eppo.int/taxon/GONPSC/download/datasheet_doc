--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12406a566b395376e" w:history="1">
+            <w:hyperlink r:id="rId47136a710846dff6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22446a566b39537da" w:history="1">
+            <w:hyperlink r:id="rId85266a710846e0098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85471787" name="name48696a566b3953dc9" descr="17148.jpg"/>
+                  <wp:docPr id="62804288" name="name66026a710846e0959" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13776a566b3953dc7" cstate="print"/>
+                          <a:blip r:embed="rId98976a710846e0956" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30196a566b3953ee2" w:history="1">
+            <w:hyperlink r:id="rId41776a710846e0ac9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71290407" name="name56526a566b3955921" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="88046700" name="name32306a710846e2902" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27946a566b395591e" cstate="print"/>
+                    <a:blip r:embed="rId65756a710846e28fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92016a566b39567fe" w:history="1">
+      <w:hyperlink r:id="rId44556a710846e3820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98326a566b3957073" w:history="1">
+      <w:hyperlink r:id="rId21536a710846e475d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74566a566b3957393" w:history="1">
+      <w:hyperlink r:id="rId82466a710846e4a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98116a566b395748a" w:history="1">
+      <w:hyperlink r:id="rId58996a710846e4b6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81436a566b3957546" w:history="1">
+      <w:hyperlink r:id="rId17006a710846e4c2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88806417" name="name75456a566b395765e" descr="eu_funding_250.png"/>
+            <wp:docPr id="36671166" name="name53126a710846e4d55" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58066a566b395765d" cstate="print"/>
+                    <a:blip r:embed="rId29336a710846e4d54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24169390">
+  <w:abstractNum w:abstractNumId="55628371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56968715">
+    <w:lvl w:ilvl="0" w:tplc="78992728">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56968715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78992728" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24169389">
+  <w:abstractNum w:abstractNumId="55628370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82066021">
+    <w:lvl w:ilvl="0" w:tplc="88120634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24169389">
-    <w:abstractNumId w:val="24169389"/>
+  <w:num w:numId="55628370">
+    <w:abstractNumId w:val="55628370"/>
   </w:num>
-  <w:num w:numId="24169390">
-    <w:abstractNumId w:val="24169390"/>
+  <w:num w:numId="55628371">
+    <w:abstractNumId w:val="55628371"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943231175" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId573171662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12406a566b395376e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId22446a566b39537da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId30196a566b3953ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId92016a566b39567fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId98326a566b3957073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId74566a566b3957393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98116a566b395748a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId81436a566b3957546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId13776a566b3953dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13776a566b3953dc7.jpg"/><Relationship Id="rId27946a566b395591e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27946a566b395591e.jpg"/><Relationship Id="rId58066a566b395765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58066a566b395765d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455656670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152182040" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47136a710846dff6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId85266a710846e0098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId41776a710846e0ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId44556a710846e3820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId21536a710846e475d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId82466a710846e4a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58996a710846e4b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId17006a710846e4c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId98976a710846e0956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98976a710846e0956.jpg"/><Relationship Id="rId65756a710846e28fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65756a710846e28fe.jpg"/><Relationship Id="rId29336a710846e4d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29336a710846e4d54.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>