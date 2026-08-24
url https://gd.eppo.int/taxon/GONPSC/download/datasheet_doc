--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47136a710846dff6f" w:history="1">
+            <w:hyperlink r:id="rId45456a8b96f8c224c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85266a710846e0098" w:history="1">
+            <w:hyperlink r:id="rId17926a8b96f8c22b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62804288" name="name66026a710846e0959" descr="17148.jpg"/>
+                  <wp:docPr id="52514248" name="name46616a8b96f8c2c12" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98976a710846e0956" cstate="print"/>
+                          <a:blip r:embed="rId20406a8b96f8c2c10" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41776a710846e0ac9" w:history="1">
+            <w:hyperlink r:id="rId94456a8b96f8c2d19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88046700" name="name32306a710846e2902" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="93918696" name="name75246a8b96f8c4776" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65756a710846e28fe" cstate="print"/>
+                    <a:blip r:embed="rId96356a8b96f8c4772" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44556a710846e3820" w:history="1">
+      <w:hyperlink r:id="rId97786a8b96f8c5582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21536a710846e475d" w:history="1">
+      <w:hyperlink r:id="rId90766a8b96f8c5e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82466a710846e4a79" w:history="1">
+      <w:hyperlink r:id="rId67916a8b96f8c6127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a710846e4b6d" w:history="1">
+      <w:hyperlink r:id="rId92096a8b96f8c621d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17006a710846e4c2f" w:history="1">
+      <w:hyperlink r:id="rId79466a8b96f8c62eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36671166" name="name53126a710846e4d55" descr="eu_funding_250.png"/>
+            <wp:docPr id="65379330" name="name46826a8b96f8c6855" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29336a710846e4d54" cstate="print"/>
+                    <a:blip r:embed="rId40436a8b96f8c6853" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55628371">
+  <w:abstractNum w:abstractNumId="66742775">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78992728">
+    <w:lvl w:ilvl="0" w:tplc="78622057">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78992728" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78622057" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55628370">
+  <w:abstractNum w:abstractNumId="66742774">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88120634">
+    <w:lvl w:ilvl="0" w:tplc="87028514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55628370">
-    <w:abstractNumId w:val="55628370"/>
+  <w:num w:numId="66742774">
+    <w:abstractNumId w:val="66742774"/>
   </w:num>
-  <w:num w:numId="55628371">
-    <w:abstractNumId w:val="55628371"/>
+  <w:num w:numId="66742775">
+    <w:abstractNumId w:val="66742775"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455656670" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152182040" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47136a710846dff6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId85266a710846e0098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId41776a710846e0ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId44556a710846e3820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId21536a710846e475d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId82466a710846e4a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58996a710846e4b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId17006a710846e4c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId98976a710846e0956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98976a710846e0956.jpg"/><Relationship Id="rId65756a710846e28fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65756a710846e28fe.jpg"/><Relationship Id="rId29336a710846e4d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29336a710846e4d54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851916634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId149445110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45456a8b96f8c224c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId17926a8b96f8c22b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId94456a8b96f8c2d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId97786a8b96f8c5582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId90766a8b96f8c5e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId67916a8b96f8c6127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92096a8b96f8c621d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId79466a8b96f8c62eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId20406a8b96f8c2c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20406a8b96f8c2c10.jpg"/><Relationship Id="rId96356a8b96f8c4772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96356a8b96f8c4772.jpg"/><Relationship Id="rId40436a8b96f8c6853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40436a8b96f8c6853.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>