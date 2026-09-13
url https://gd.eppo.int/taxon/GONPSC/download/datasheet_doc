--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Gonipterinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> eucalyptus snout beetle, eucalyptus weevil, gum-tree weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45456a8b96f8c224c" w:history="1">
+            <w:hyperlink r:id="rId10876aa6fa71b9f0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17926a8b96f8c22b4" w:history="1">
+            <w:hyperlink r:id="rId18496aa6fa71b9f77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GONPSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52514248" name="name46616a8b96f8c2c12" descr="17148.jpg"/>
+                  <wp:docPr id="28785386" name="name22026aa6fa71ba775" descr="17148.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17148.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20406a8b96f8c2c10" cstate="print"/>
+                          <a:blip r:embed="rId15926aa6fa71ba773" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94456a8b96f8c2d19" w:history="1">
+            <w:hyperlink r:id="rId95896aa6fa71ba86d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2614,63 +2614,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sp. n. 2 in France and Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93918696" name="name75246a8b96f8c4776" descr="GONPSC_distribution_map.jpg"/>
+            <wp:docPr id="91963079" name="name48556aa6fa71bc512" descr="GONPSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GONPSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96356a8b96f8c4772" cstate="print"/>
+                    <a:blip r:embed="rId81896aa6fa71bc50f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4510,51 +4510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97786a8b96f8c5582" w:history="1">
+      <w:hyperlink r:id="rId95346aa6fa71bd2a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5107</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5841,51 +5841,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 969. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a8b96f8c5e08" w:history="1">
+      <w:hyperlink r:id="rId59566aa6fa71bdb0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f12080969</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6303,51 +6303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gonipterus scutellatus species complex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67916a8b96f8c6127" w:history="1">
+      <w:hyperlink r:id="rId46586aa6fa71bddfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 368-370. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92096a8b96f8c621d" w:history="1">
+      <w:hyperlink r:id="rId25766aa6fa71bdef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00855.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6562,51 +6562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79466a8b96f8c62eb" w:history="1">
+      <w:hyperlink r:id="rId73296aa6fa71bdfb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02696.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6686,63 +6686,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65379330" name="name46826a8b96f8c6855" descr="eu_funding_250.png"/>
+            <wp:docPr id="48272898" name="name76466aa6fa71be2bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40436a8b96f8c6853" cstate="print"/>
+                    <a:blip r:embed="rId10116aa6fa71be2bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6840,137 +6840,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66742775">
+  <w:abstractNum w:abstractNumId="96830228">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78622057">
+    <w:lvl w:ilvl="0" w:tplc="17648466">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78622057" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17648466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66742774">
+  <w:abstractNum w:abstractNumId="96830227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87028514">
+    <w:lvl w:ilvl="0" w:tplc="88346327">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7722,55 +7722,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66742774">
-    <w:abstractNumId w:val="66742774"/>
+  <w:num w:numId="96830227">
+    <w:abstractNumId w:val="96830227"/>
   </w:num>
-  <w:num w:numId="66742775">
-    <w:abstractNumId w:val="66742775"/>
+  <w:num w:numId="96830228">
+    <w:abstractNumId w:val="96830228"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19320,51 +19320,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851916634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId149445110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45456a8b96f8c224c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId17926a8b96f8c22b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId94456a8b96f8c2d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId97786a8b96f8c5582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId90766a8b96f8c5e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId67916a8b96f8c6127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92096a8b96f8c621d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId79466a8b96f8c62eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId20406a8b96f8c2c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20406a8b96f8c2c10.jpg"/><Relationship Id="rId96356a8b96f8c4772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96356a8b96f8c4772.jpg"/><Relationship Id="rId40436a8b96f8c6853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40436a8b96f8c6853.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260508485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId288451128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10876aa6fa71b9f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/" TargetMode="External"/><Relationship Id="rId18496aa6fa71b9f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/categorization" TargetMode="External"/><Relationship Id="rId95896aa6fa71ba86d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GONPSC/photos" TargetMode="External"/><Relationship Id="rId95346aa6fa71bd2a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5107" TargetMode="External"/><Relationship Id="rId59566aa6fa71bdb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f12080969" TargetMode="External"/><Relationship Id="rId46586aa6fa71bddfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25766aa6fa71bdef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00855.x" TargetMode="External"/><Relationship Id="rId73296aa6fa71bdfb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02696.x" TargetMode="External"/><Relationship Id="rId15926aa6fa71ba773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15926aa6fa71ba773.jpg"/><Relationship Id="rId81896aa6fa71bc50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81896aa6fa71bc50f.jpg"/><Relationship Id="rId10116aa6fa71be2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10116aa6fa71be2bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>