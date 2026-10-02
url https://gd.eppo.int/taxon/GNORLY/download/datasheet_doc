--- v16 (2026-09-12)
+++ v17 (2026-10-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82946aa578c5a4b6e" w:history="1">
+            <w:hyperlink r:id="rId55196abfe3d4f2126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97216aa578c5a4bd8" w:history="1">
+            <w:hyperlink r:id="rId64626abfe3d4f2192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49791999" name="name86206aa578c5a54b2" descr="858.jpg"/>
+                  <wp:docPr id="87260978" name="name32546abfe3d4f2814" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39686aa578c5a54b0" cstate="print"/>
+                          <a:blip r:embed="rId30146abfe3d4f2812" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19426aa578c5a55e8" w:history="1">
+            <w:hyperlink r:id="rId69486abfe3d4f2917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1707660" name="name88556aa578c5a6856" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="94516339" name="name34036abfe3d4f3bf2" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51836aa578c5a6852" cstate="print"/>
+                    <a:blip r:embed="rId52656abfe3d4f3bef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93366aa578c5a738a" w:history="1">
+      <w:hyperlink r:id="rId14106abfe3d5004cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17096aa578c5a73f0" w:history="1">
+      <w:hyperlink r:id="rId29806abfe3d500530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65326aa578c5a7460" w:history="1">
+      <w:hyperlink r:id="rId72176abfe3d500590" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56166aa578c5a7509" w:history="1">
+      <w:hyperlink r:id="rId62246abfe3d500623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62666aa578c5a754c" w:history="1">
+      <w:hyperlink r:id="rId99486abfe3d500664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75956aa578c5a75ec" w:history="1">
+      <w:hyperlink r:id="rId20556abfe3d500703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95376aa578c5a764e" w:history="1">
+      <w:hyperlink r:id="rId72446abfe3d500764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82116aa578c5a768f" w:history="1">
+      <w:hyperlink r:id="rId77706abfe3d5007a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93656aa578c5a7720" w:history="1">
+      <w:hyperlink r:id="rId86596abfe3d500833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596aa578c5a7810" w:history="1">
+      <w:hyperlink r:id="rId47786abfe3d500921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74006aa578c5a785b" w:history="1">
+      <w:hyperlink r:id="rId91926abfe3d500961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16426aa578c5a79cd" w:history="1">
+      <w:hyperlink r:id="rId89186abfe3d500acf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25856aa578c5a7b06" w:history="1">
+      <w:hyperlink r:id="rId46106abfe3d500c11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80246aa578c5a7c50" w:history="1">
+      <w:hyperlink r:id="rId45966abfe3d500d47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47676aa578c5a7cee" w:history="1">
+      <w:hyperlink r:id="rId92896abfe3d500de3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446aa578c5a7da9" w:history="1">
+      <w:hyperlink r:id="rId31556abfe3d500e9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29166aa578c5a7e8b" w:history="1">
+      <w:hyperlink r:id="rId30996abfe3d500fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51866aa578c5a7f63" w:history="1">
+      <w:hyperlink r:id="rId84546abfe3d50106d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80046aa578c5a8037" w:history="1">
+      <w:hyperlink r:id="rId36066abfe3d501134" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1624607" name="name21296aa578c5a80c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="39025026" name="name11186abfe3d5011c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73316aa578c5a80c7" cstate="print"/>
+                    <a:blip r:embed="rId75336abfe3d5011c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17467209">
+  <w:abstractNum w:abstractNumId="79010917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42810008">
+    <w:lvl w:ilvl="0" w:tplc="25752678">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42810008" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25752678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17467208">
+  <w:abstractNum w:abstractNumId="79010916">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64133609">
+    <w:lvl w:ilvl="0" w:tplc="13785480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17467208">
-    <w:abstractNumId w:val="17467208"/>
+  <w:num w:numId="79010916">
+    <w:abstractNumId w:val="79010916"/>
   </w:num>
-  <w:num w:numId="17467209">
-    <w:abstractNumId w:val="17467209"/>
+  <w:num w:numId="79010917">
+    <w:abstractNumId w:val="79010917"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678276750" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId497955980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82946aa578c5a4b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId97216aa578c5a4bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId19426aa578c5a55e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId93366aa578c5a738a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId17096aa578c5a73f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId65326aa578c5a7460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId56166aa578c5a7509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId62666aa578c5a754c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId75956aa578c5a75ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId95376aa578c5a764e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId82116aa578c5a768f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId93656aa578c5a7720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId26596aa578c5a7810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId74006aa578c5a785b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId16426aa578c5a79cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId25856aa578c5a7b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId80246aa578c5a7c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId47676aa578c5a7cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId65446aa578c5a7da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId29166aa578c5a7e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId51866aa578c5a7f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80046aa578c5a8037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId39686aa578c5a54b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39686aa578c5a54b0.jpg"/><Relationship Id="rId51836aa578c5a6852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51836aa578c5a6852.jpg"/><Relationship Id="rId73316aa578c5a80c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73316aa578c5a80c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170416022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId436469937" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55196abfe3d4f2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId64626abfe3d4f2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId69486abfe3d4f2917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId14106abfe3d5004cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId29806abfe3d500530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId72176abfe3d500590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId62246abfe3d500623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId99486abfe3d500664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId20556abfe3d500703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId72446abfe3d500764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId77706abfe3d5007a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId86596abfe3d500833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId47786abfe3d500921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId91926abfe3d500961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId89186abfe3d500acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId46106abfe3d500c11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId45966abfe3d500d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId92896abfe3d500de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId31556abfe3d500e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId30996abfe3d500fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId84546abfe3d50106d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36066abfe3d501134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId30146abfe3d4f2812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30146abfe3d4f2812.jpg"/><Relationship Id="rId52656abfe3d4f3bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52656abfe3d4f3bef.jpg"/><Relationship Id="rId75336abfe3d5011c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75336abfe3d5011c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>