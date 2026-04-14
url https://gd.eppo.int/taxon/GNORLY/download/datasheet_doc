--- v8 (2026-03-22)
+++ v9 (2026-04-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108469c0477dea7b0" w:history="1">
+            <w:hyperlink r:id="rId898969de16ad072af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415769c0477dea81a" w:history="1">
+            <w:hyperlink r:id="rId806269de16ad0731b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55888647" name="name782869c0477deb138" descr="858.jpg"/>
+                  <wp:docPr id="97690771" name="name309969de16ad07bfa" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId799169c0477deb136" cstate="print"/>
+                          <a:blip r:embed="rId342769de16ad07bf8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId401669c0477deb272" w:history="1">
+            <w:hyperlink r:id="rId625069de16ad07d4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35379253" name="name659869c0477dec94a" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="82429542" name="name545169de16ad09522" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId118869c0477dec947" cstate="print"/>
+                    <a:blip r:embed="rId242169de16ad0951f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104669c0477ded453" w:history="1">
+      <w:hyperlink r:id="rId621769de16ad0a096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413569c0477ded4ca" w:history="1">
+      <w:hyperlink r:id="rId896869de16ad0a0fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392169c0477ded52d" w:history="1">
+      <w:hyperlink r:id="rId649069de16ad0a15b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121669c0477ded5c6" w:history="1">
+      <w:hyperlink r:id="rId261069de16ad0a1ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860769c0477ded609" w:history="1">
+      <w:hyperlink r:id="rId153869de16ad0a22f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283969c0477ded6ac" w:history="1">
+      <w:hyperlink r:id="rId149669de16ad0a2ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424269c0477ded711" w:history="1">
+      <w:hyperlink r:id="rId462169de16ad0a32f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537069c0477ded752" w:history="1">
+      <w:hyperlink r:id="rId609769de16ad0a36f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536469c0477ded7e2" w:history="1">
+      <w:hyperlink r:id="rId359069de16ad0a400" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244369c0477ded8d2" w:history="1">
+      <w:hyperlink r:id="rId884069de16ad0a4ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643969c0477ded913" w:history="1">
+      <w:hyperlink r:id="rId910669de16ad0a52d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269369c0477deda84" w:history="1">
+      <w:hyperlink r:id="rId978169de16ad0a699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975369c0477dedbbe" w:history="1">
+      <w:hyperlink r:id="rId664469de16ad0a7d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103169c0477dedcf8" w:history="1">
+      <w:hyperlink r:id="rId193269de16ad0a908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175769c0477dedd98" w:history="1">
+      <w:hyperlink r:id="rId587169de16ad0a9a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544269c0477dede54" w:history="1">
+      <w:hyperlink r:id="rId912869de16ad0aa6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408569c0477dedf49" w:history="1">
+      <w:hyperlink r:id="rId688169de16ad0ab54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447369c0477dee00f" w:history="1">
+      <w:hyperlink r:id="rId713469de16ad0ac37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191669c0477dee0d7" w:history="1">
+      <w:hyperlink r:id="rId299469de16ad0ad01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6516080" name="name381769c0477dee159" descr="eu_funding_250.png"/>
+            <wp:docPr id="21471411" name="name719869de16ad0ae9b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId464969c0477dee157" cstate="print"/>
+                    <a:blip r:embed="rId315869de16ad0ae99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15874177">
+  <w:abstractNum w:abstractNumId="92235448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36827882">
+    <w:lvl w:ilvl="0" w:tplc="73400703">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36827882" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73400703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15874176">
+  <w:abstractNum w:abstractNumId="92235447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25605393">
+    <w:lvl w:ilvl="0" w:tplc="86013969">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15874176">
-    <w:abstractNumId w:val="15874176"/>
+  <w:num w:numId="92235447">
+    <w:abstractNumId w:val="92235447"/>
   </w:num>
-  <w:num w:numId="15874177">
-    <w:abstractNumId w:val="15874177"/>
+  <w:num w:numId="92235448">
+    <w:abstractNumId w:val="92235448"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId103028678" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId465089158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId108469c0477dea7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId415769c0477dea81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId401669c0477deb272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId104669c0477ded453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId413569c0477ded4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId392169c0477ded52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId121669c0477ded5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId860769c0477ded609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId283969c0477ded6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId424269c0477ded711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId537069c0477ded752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId536469c0477ded7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId244369c0477ded8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId643969c0477ded913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId269369c0477deda84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId975369c0477dedbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId103169c0477dedcf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId175769c0477dedd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId544269c0477dede54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId408569c0477dedf49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId447369c0477dee00f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId191669c0477dee0d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId799169c0477deb136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799169c0477deb136.jpg"/><Relationship Id="rId118869c0477dec947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId118869c0477dec947.jpg"/><Relationship Id="rId464969c0477dee157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464969c0477dee157.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId667343557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538908268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId898969de16ad072af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId806269de16ad0731b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId625069de16ad07d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId621769de16ad0a096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId896869de16ad0a0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId649069de16ad0a15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId261069de16ad0a1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId153869de16ad0a22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId149669de16ad0a2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId462169de16ad0a32f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId609769de16ad0a36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId359069de16ad0a400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId884069de16ad0a4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId910669de16ad0a52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId978169de16ad0a699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId664469de16ad0a7d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId193269de16ad0a908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId587169de16ad0a9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId912869de16ad0aa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId688169de16ad0ab54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId713469de16ad0ac37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId299469de16ad0ad01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId342769de16ad07bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342769de16ad07bf8.jpg"/><Relationship Id="rId242169de16ad0951f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId242169de16ad0951f.jpg"/><Relationship Id="rId315869de16ad0ae99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId315869de16ad0ae99.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>