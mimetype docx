--- v9 (2026-04-14)
+++ v10 (2026-05-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898969de16ad072af" w:history="1">
+            <w:hyperlink r:id="rId234169fcb7a80b7a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806269de16ad0731b" w:history="1">
+            <w:hyperlink r:id="rId516469fcb7a80b80f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97690771" name="name309969de16ad07bfa" descr="858.jpg"/>
+                  <wp:docPr id="72829212" name="name798069fcb7a80fc92" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId342769de16ad07bf8" cstate="print"/>
+                          <a:blip r:embed="rId177669fcb7a80fc8e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId625069de16ad07d4c" w:history="1">
+            <w:hyperlink r:id="rId311569fcb7a80fddf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82429542" name="name545169de16ad09522" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="36517231" name="name216869fcb7a811528" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId242169de16ad0951f" cstate="print"/>
+                    <a:blip r:embed="rId437169fcb7a811524" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621769de16ad0a096" w:history="1">
+      <w:hyperlink r:id="rId189669fcb7a812108" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896869de16ad0a0fb" w:history="1">
+      <w:hyperlink r:id="rId919669fcb7a81216f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649069de16ad0a15b" w:history="1">
+      <w:hyperlink r:id="rId652869fcb7a8121d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261069de16ad0a1ed" w:history="1">
+      <w:hyperlink r:id="rId264169fcb7a812262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153869de16ad0a22f" w:history="1">
+      <w:hyperlink r:id="rId797569fcb7a8122a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149669de16ad0a2ce" w:history="1">
+      <w:hyperlink r:id="rId333069fcb7a812345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462169de16ad0a32f" w:history="1">
+      <w:hyperlink r:id="rId699369fcb7a8123a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609769de16ad0a36f" w:history="1">
+      <w:hyperlink r:id="rId721569fcb7a8123e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359069de16ad0a400" w:history="1">
+      <w:hyperlink r:id="rId519569fcb7a812479" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884069de16ad0a4ec" w:history="1">
+      <w:hyperlink r:id="rId755069fcb7a812568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910669de16ad0a52d" w:history="1">
+      <w:hyperlink r:id="rId522569fcb7a8125a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978169de16ad0a699" w:history="1">
+      <w:hyperlink r:id="rId886469fcb7a812717" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664469de16ad0a7d1" w:history="1">
+      <w:hyperlink r:id="rId906169fcb7a81284c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193269de16ad0a908" w:history="1">
+      <w:hyperlink r:id="rId379769fcb7a8158f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587169de16ad0a9a6" w:history="1">
+      <w:hyperlink r:id="rId436669fcb7a8159a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912869de16ad0aa6a" w:history="1">
+      <w:hyperlink r:id="rId264269fcb7a815a74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688169de16ad0ab54" w:history="1">
+      <w:hyperlink r:id="rId582069fcb7a815b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713469de16ad0ac37" w:history="1">
+      <w:hyperlink r:id="rId877869fcb7a815c35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299469de16ad0ad01" w:history="1">
+      <w:hyperlink r:id="rId523869fcb7a815d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21471411" name="name719869de16ad0ae9b" descr="eu_funding_250.png"/>
+            <wp:docPr id="86056992" name="name840769fcb7a819697" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId315869de16ad0ae99" cstate="print"/>
+                    <a:blip r:embed="rId477369fcb7a819694" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92235448">
+  <w:abstractNum w:abstractNumId="73411499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73400703">
+    <w:lvl w:ilvl="0" w:tplc="88696726">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73400703" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88696726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92235447">
+  <w:abstractNum w:abstractNumId="73411498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86013969">
+    <w:lvl w:ilvl="0" w:tplc="15804581">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92235447">
-    <w:abstractNumId w:val="92235447"/>
+  <w:num w:numId="73411498">
+    <w:abstractNumId w:val="73411498"/>
   </w:num>
-  <w:num w:numId="92235448">
-    <w:abstractNumId w:val="92235448"/>
+  <w:num w:numId="73411499">
+    <w:abstractNumId w:val="73411499"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId667343557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538908268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId898969de16ad072af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId806269de16ad0731b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId625069de16ad07d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId621769de16ad0a096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId896869de16ad0a0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId649069de16ad0a15b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId261069de16ad0a1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId153869de16ad0a22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId149669de16ad0a2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId462169de16ad0a32f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId609769de16ad0a36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId359069de16ad0a400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId884069de16ad0a4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId910669de16ad0a52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId978169de16ad0a699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId664469de16ad0a7d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId193269de16ad0a908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId587169de16ad0a9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId912869de16ad0aa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId688169de16ad0ab54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId713469de16ad0ac37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId299469de16ad0ad01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId342769de16ad07bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId342769de16ad07bf8.jpg"/><Relationship Id="rId242169de16ad0951f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId242169de16ad0951f.jpg"/><Relationship Id="rId315869de16ad0ae99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId315869de16ad0ae99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306263900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId188940394" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId234169fcb7a80b7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId516469fcb7a80b80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId311569fcb7a80fddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId189669fcb7a812108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId919669fcb7a81216f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId652869fcb7a8121d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId264169fcb7a812262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId797569fcb7a8122a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId333069fcb7a812345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId699369fcb7a8123a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId721569fcb7a8123e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId519569fcb7a812479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId755069fcb7a812568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId522569fcb7a8125a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId886469fcb7a812717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId906169fcb7a81284c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId379769fcb7a8158f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId436669fcb7a8159a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId264269fcb7a815a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId582069fcb7a815b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId877869fcb7a815c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId523869fcb7a815d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId177669fcb7a80fc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177669fcb7a80fc8e.jpg"/><Relationship Id="rId437169fcb7a811524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId437169fcb7a811524.jpg"/><Relationship Id="rId477369fcb7a819694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId477369fcb7a819694.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>