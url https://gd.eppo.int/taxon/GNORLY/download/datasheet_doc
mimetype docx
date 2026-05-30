--- v10 (2026-05-07)
+++ v11 (2026-05-30)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234169fcb7a80b7a3" w:history="1">
+            <w:hyperlink r:id="rId60696a1aa5c94aea9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516469fcb7a80b80f" w:history="1">
+            <w:hyperlink r:id="rId64046a1aa5c94af13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72829212" name="name798069fcb7a80fc92" descr="858.jpg"/>
+                  <wp:docPr id="28200635" name="name52436a1aa5c94d270" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId177669fcb7a80fc8e" cstate="print"/>
+                          <a:blip r:embed="rId54846a1aa5c94d26d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId311569fcb7a80fddf" w:history="1">
+            <w:hyperlink r:id="rId77346a1aa5c94d3b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36517231" name="name216869fcb7a811528" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="68636776" name="name53446a1aa5c94eafc" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId437169fcb7a811524" cstate="print"/>
+                    <a:blip r:embed="rId93426a1aa5c94eaf9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189669fcb7a812108" w:history="1">
+      <w:hyperlink r:id="rId45896a1aa5c94f6bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919669fcb7a81216f" w:history="1">
+      <w:hyperlink r:id="rId57546a1aa5c94f723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652869fcb7a8121d0" w:history="1">
+      <w:hyperlink r:id="rId76186a1aa5c94f783" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264169fcb7a812262" w:history="1">
+      <w:hyperlink r:id="rId82486a1aa5c94f819" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797569fcb7a8122a4" w:history="1">
+      <w:hyperlink r:id="rId71406a1aa5c94f85a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333069fcb7a812345" w:history="1">
+      <w:hyperlink r:id="rId19426a1aa5c94f906" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699369fcb7a8123a7" w:history="1">
+      <w:hyperlink r:id="rId36266a1aa5c94f982" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721569fcb7a8123e7" w:history="1">
+      <w:hyperlink r:id="rId38016a1aa5c94f9c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519569fcb7a812479" w:history="1">
+      <w:hyperlink r:id="rId15766a1aa5c94fa53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755069fcb7a812568" w:history="1">
+      <w:hyperlink r:id="rId85346a1aa5c94fb59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522569fcb7a8125a9" w:history="1">
+      <w:hyperlink r:id="rId51526a1aa5c94fb9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886469fcb7a812717" w:history="1">
+      <w:hyperlink r:id="rId50686a1aa5c94fd0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906169fcb7a81284c" w:history="1">
+      <w:hyperlink r:id="rId44066a1aa5c94fe43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379769fcb7a8158f9" w:history="1">
+      <w:hyperlink r:id="rId32286a1aa5c94ff89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId436669fcb7a8159a7" w:history="1">
+      <w:hyperlink r:id="rId95306a1aa5c950030" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264269fcb7a815a74" w:history="1">
+      <w:hyperlink r:id="rId88306a1aa5c9500f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582069fcb7a815b62" w:history="1">
+      <w:hyperlink r:id="rId87256a1aa5c950354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877869fcb7a815c35" w:history="1">
+      <w:hyperlink r:id="rId33806a1aa5c9505a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId523869fcb7a815d01" w:history="1">
+      <w:hyperlink r:id="rId42986a1aa5c950824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86056992" name="name840769fcb7a819697" descr="eu_funding_250.png"/>
+            <wp:docPr id="48191000" name="name36766a1aa5c950968" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId477369fcb7a819694" cstate="print"/>
+                    <a:blip r:embed="rId31556a1aa5c950966" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73411499">
+  <w:abstractNum w:abstractNumId="65108558">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88696726">
+    <w:lvl w:ilvl="0" w:tplc="30068843">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88696726" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30068843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73411498">
+  <w:abstractNum w:abstractNumId="65108557">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15804581">
+    <w:lvl w:ilvl="0" w:tplc="72743229">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73411498">
-    <w:abstractNumId w:val="73411498"/>
+  <w:num w:numId="65108557">
+    <w:abstractNumId w:val="65108557"/>
   </w:num>
-  <w:num w:numId="73411499">
-    <w:abstractNumId w:val="73411499"/>
+  <w:num w:numId="65108558">
+    <w:abstractNumId w:val="65108558"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306263900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId188940394" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId234169fcb7a80b7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId516469fcb7a80b80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId311569fcb7a80fddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId189669fcb7a812108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId919669fcb7a81216f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId652869fcb7a8121d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId264169fcb7a812262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId797569fcb7a8122a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId333069fcb7a812345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId699369fcb7a8123a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId721569fcb7a8123e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId519569fcb7a812479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId755069fcb7a812568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId522569fcb7a8125a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId886469fcb7a812717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId906169fcb7a81284c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId379769fcb7a8158f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId436669fcb7a8159a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId264269fcb7a815a74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId582069fcb7a815b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId877869fcb7a815c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId523869fcb7a815d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId177669fcb7a80fc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177669fcb7a80fc8e.jpg"/><Relationship Id="rId437169fcb7a811524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId437169fcb7a811524.jpg"/><Relationship Id="rId477369fcb7a819694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId477369fcb7a819694.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId425279014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId816959622" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60696a1aa5c94aea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId64046a1aa5c94af13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId77346a1aa5c94d3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId45896a1aa5c94f6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId57546a1aa5c94f723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId76186a1aa5c94f783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId82486a1aa5c94f819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId71406a1aa5c94f85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId19426a1aa5c94f906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId36266a1aa5c94f982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId38016a1aa5c94f9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId15766a1aa5c94fa53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId85346a1aa5c94fb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId51526a1aa5c94fb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId50686a1aa5c94fd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId44066a1aa5c94fe43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId32286a1aa5c94ff89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId95306a1aa5c950030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId88306a1aa5c9500f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId87256a1aa5c950354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId33806a1aa5c9505a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42986a1aa5c950824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId54846a1aa5c94d26d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54846a1aa5c94d26d.jpg"/><Relationship Id="rId93426a1aa5c94eaf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93426a1aa5c94eaf9.jpg"/><Relationship Id="rId31556a1aa5c950966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31556a1aa5c950966.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>