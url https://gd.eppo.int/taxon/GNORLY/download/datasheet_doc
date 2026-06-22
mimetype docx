--- v11 (2026-05-30)
+++ v12 (2026-06-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60696a1aa5c94aea9" w:history="1">
+            <w:hyperlink r:id="rId53346a3938a30eeb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64046a1aa5c94af13" w:history="1">
+            <w:hyperlink r:id="rId22856a3938a30ef3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28200635" name="name52436a1aa5c94d270" descr="858.jpg"/>
+                  <wp:docPr id="11141552" name="name71516a3938a30f4c4" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54846a1aa5c94d26d" cstate="print"/>
+                          <a:blip r:embed="rId87346a3938a30f4c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77346a1aa5c94d3b8" w:history="1">
+            <w:hyperlink r:id="rId74216a3938a30f5de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68636776" name="name53446a1aa5c94eafc" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="24720623" name="name12656a3938a310b45" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93426a1aa5c94eaf9" cstate="print"/>
+                    <a:blip r:embed="rId54056a3938a310b41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45896a1aa5c94f6bc" w:history="1">
+      <w:hyperlink r:id="rId22826a3938a311669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57546a1aa5c94f723" w:history="1">
+      <w:hyperlink r:id="rId95346a3938a3116cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76186a1aa5c94f783" w:history="1">
+      <w:hyperlink r:id="rId48256a3938a311737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a1aa5c94f819" w:history="1">
+      <w:hyperlink r:id="rId35336a3938a3117cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71406a1aa5c94f85a" w:history="1">
+      <w:hyperlink r:id="rId66856a3938a31180c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19426a1aa5c94f906" w:history="1">
+      <w:hyperlink r:id="rId56086a3938a3118a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36266a1aa5c94f982" w:history="1">
+      <w:hyperlink r:id="rId32786a3938a311929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38016a1aa5c94f9c2" w:history="1">
+      <w:hyperlink r:id="rId58956a3938a31196c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15766a1aa5c94fa53" w:history="1">
+      <w:hyperlink r:id="rId59286a3938a3119fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85346a1aa5c94fb59" w:history="1">
+      <w:hyperlink r:id="rId83016a3938a311af0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51526a1aa5c94fb9b" w:history="1">
+      <w:hyperlink r:id="rId34286a3938a311b31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50686a1aa5c94fd0b" w:history="1">
+      <w:hyperlink r:id="rId76106a3938a311ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44066a1aa5c94fe43" w:history="1">
+      <w:hyperlink r:id="rId41386a3938a311dfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32286a1aa5c94ff89" w:history="1">
+      <w:hyperlink r:id="rId97656a3938a311f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95306a1aa5c950030" w:history="1">
+      <w:hyperlink r:id="rId66666a3938a311fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88306a1aa5c9500f0" w:history="1">
+      <w:hyperlink r:id="rId27386a3938a3120ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87256a1aa5c950354" w:history="1">
+      <w:hyperlink r:id="rId39006a3938a312197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33806a1aa5c9505a1" w:history="1">
+      <w:hyperlink r:id="rId97136a3938a31226c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42986a1aa5c950824" w:history="1">
+      <w:hyperlink r:id="rId15886a3938a312343" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48191000" name="name36766a1aa5c950968" descr="eu_funding_250.png"/>
+            <wp:docPr id="59150334" name="name49006a3938a3123a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31556a1aa5c950966" cstate="print"/>
+                    <a:blip r:embed="rId64046a3938a3123a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65108558">
+  <w:abstractNum w:abstractNumId="58555560">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30068843">
+    <w:lvl w:ilvl="0" w:tplc="80999224">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30068843" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80999224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65108557">
+  <w:abstractNum w:abstractNumId="58555559">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72743229">
+    <w:lvl w:ilvl="0" w:tplc="24490292">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65108557">
-    <w:abstractNumId w:val="65108557"/>
+  <w:num w:numId="58555559">
+    <w:abstractNumId w:val="58555559"/>
   </w:num>
-  <w:num w:numId="65108558">
-    <w:abstractNumId w:val="65108558"/>
+  <w:num w:numId="58555560">
+    <w:abstractNumId w:val="58555560"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId425279014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId816959622" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60696a1aa5c94aea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId64046a1aa5c94af13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId77346a1aa5c94d3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId45896a1aa5c94f6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId57546a1aa5c94f723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId76186a1aa5c94f783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId82486a1aa5c94f819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId71406a1aa5c94f85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId19426a1aa5c94f906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId36266a1aa5c94f982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId38016a1aa5c94f9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId15766a1aa5c94fa53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId85346a1aa5c94fb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId51526a1aa5c94fb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId50686a1aa5c94fd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId44066a1aa5c94fe43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId32286a1aa5c94ff89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId95306a1aa5c950030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId88306a1aa5c9500f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId87256a1aa5c950354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId33806a1aa5c9505a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42986a1aa5c950824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId54846a1aa5c94d26d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54846a1aa5c94d26d.jpg"/><Relationship Id="rId93426a1aa5c94eaf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93426a1aa5c94eaf9.jpg"/><Relationship Id="rId31556a1aa5c950966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31556a1aa5c950966.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId420095656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418035770" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53346a3938a30eeb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId22856a3938a30ef3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId74216a3938a30f5de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId22826a3938a311669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId95346a3938a3116cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId48256a3938a311737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId35336a3938a3117cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId66856a3938a31180c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId56086a3938a3118a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId32786a3938a311929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId58956a3938a31196c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId59286a3938a3119fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId83016a3938a311af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId34286a3938a311b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId76106a3938a311ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId41386a3938a311dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId97656a3938a311f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId66666a3938a311fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId27386a3938a3120ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId39006a3938a312197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId97136a3938a31226c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15886a3938a312343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId87346a3938a30f4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87346a3938a30f4c2.jpg"/><Relationship Id="rId54056a3938a310b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54056a3938a310b41.jpg"/><Relationship Id="rId64046a3938a3123a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64046a3938a3123a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>