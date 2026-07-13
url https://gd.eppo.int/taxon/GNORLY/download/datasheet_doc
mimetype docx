--- v12 (2026-06-22)
+++ v13 (2026-07-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53346a3938a30eeb5" w:history="1">
+            <w:hyperlink r:id="rId97726a5502d0aeb7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22856a3938a30ef3b" w:history="1">
+            <w:hyperlink r:id="rId36906a5502d0aebe6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11141552" name="name71516a3938a30f4c4" descr="858.jpg"/>
+                  <wp:docPr id="60931897" name="name40566a5502d0af18f" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87346a3938a30f4c2" cstate="print"/>
+                          <a:blip r:embed="rId92136a5502d0af18d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74216a3938a30f5de" w:history="1">
+            <w:hyperlink r:id="rId41106a5502d0af2ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24720623" name="name12656a3938a310b45" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="69431938" name="name80506a5502d0b026a" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54056a3938a310b41" cstate="print"/>
+                    <a:blip r:embed="rId28616a5502d0b0266" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22826a3938a311669" w:history="1">
+      <w:hyperlink r:id="rId82436a5502d0b0e0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95346a3938a3116cd" w:history="1">
+      <w:hyperlink r:id="rId46026a5502d0b0e75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48256a3938a311737" w:history="1">
+      <w:hyperlink r:id="rId99846a5502d0b0ed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35336a3938a3117cb" w:history="1">
+      <w:hyperlink r:id="rId66996a5502d0b0f6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66856a3938a31180c" w:history="1">
+      <w:hyperlink r:id="rId55036a5502d0b0fab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56086a3938a3118a9" w:history="1">
+      <w:hyperlink r:id="rId60366a5502d0b1049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32786a3938a311929" w:history="1">
+      <w:hyperlink r:id="rId83886a5502d0b10ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58956a3938a31196c" w:history="1">
+      <w:hyperlink r:id="rId71696a5502d0b10ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59286a3938a3119fe" w:history="1">
+      <w:hyperlink r:id="rId40946a5502d0b117d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83016a3938a311af0" w:history="1">
+      <w:hyperlink r:id="rId76726a5502d0b126c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34286a3938a311b31" w:history="1">
+      <w:hyperlink r:id="rId39326a5502d0b12ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76106a3938a311ca2" w:history="1">
+      <w:hyperlink r:id="rId75286a5502d0b148f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41386a3938a311dfb" w:history="1">
+      <w:hyperlink r:id="rId77526a5502d0b15ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97656a3938a311f39" w:history="1">
+      <w:hyperlink r:id="rId94236a5502d0b170a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66666a3938a311fd9" w:history="1">
+      <w:hyperlink r:id="rId66536a5502d0b17aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27386a3938a3120ae" w:history="1">
+      <w:hyperlink r:id="rId78246a5502d0b1865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39006a3938a312197" w:history="1">
+      <w:hyperlink r:id="rId95496a5502d0b1954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97136a3938a31226c" w:history="1">
+      <w:hyperlink r:id="rId68416a5502d0b1a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15886a3938a312343" w:history="1">
+      <w:hyperlink r:id="rId47876a5502d0b1ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59150334" name="name49006a3938a3123a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="18570805" name="name71506a5502d0b1b78" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64046a3938a3123a4" cstate="print"/>
+                    <a:blip r:embed="rId78996a5502d0b1b76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58555560">
+  <w:abstractNum w:abstractNumId="96510638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80999224">
+    <w:lvl w:ilvl="0" w:tplc="94553131">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80999224" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94553131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58555559">
+  <w:abstractNum w:abstractNumId="96510637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24490292">
+    <w:lvl w:ilvl="0" w:tplc="41112934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58555559">
-    <w:abstractNumId w:val="58555559"/>
+  <w:num w:numId="96510637">
+    <w:abstractNumId w:val="96510637"/>
   </w:num>
-  <w:num w:numId="58555560">
-    <w:abstractNumId w:val="58555560"/>
+  <w:num w:numId="96510638">
+    <w:abstractNumId w:val="96510638"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId420095656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418035770" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53346a3938a30eeb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId22856a3938a30ef3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId74216a3938a30f5de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId22826a3938a311669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId95346a3938a3116cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId48256a3938a311737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId35336a3938a3117cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId66856a3938a31180c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId56086a3938a3118a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId32786a3938a311929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId58956a3938a31196c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId59286a3938a3119fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId83016a3938a311af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId34286a3938a311b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId76106a3938a311ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId41386a3938a311dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId97656a3938a311f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId66666a3938a311fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId27386a3938a3120ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId39006a3938a312197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId97136a3938a31226c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15886a3938a312343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId87346a3938a30f4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87346a3938a30f4c2.jpg"/><Relationship Id="rId54056a3938a310b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54056a3938a310b41.jpg"/><Relationship Id="rId64046a3938a3123a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64046a3938a3123a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392132701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId334511787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97726a5502d0aeb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId36906a5502d0aebe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId41106a5502d0af2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId82436a5502d0b0e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId46026a5502d0b0e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId99846a5502d0b0ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId66996a5502d0b0f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId55036a5502d0b0fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId60366a5502d0b1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId83886a5502d0b10ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId71696a5502d0b10ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId40946a5502d0b117d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId76726a5502d0b126c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId39326a5502d0b12ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId75286a5502d0b148f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId77526a5502d0b15ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId94236a5502d0b170a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId66536a5502d0b17aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId78246a5502d0b1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId95496a5502d0b1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId68416a5502d0b1a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47876a5502d0b1ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId92136a5502d0af18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92136a5502d0af18d.jpg"/><Relationship Id="rId28616a5502d0b0266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28616a5502d0b0266.jpg"/><Relationship Id="rId78996a5502d0b1b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78996a5502d0b1b76.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>