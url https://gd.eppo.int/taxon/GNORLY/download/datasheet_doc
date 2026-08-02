--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97726a5502d0aeb7a" w:history="1">
+            <w:hyperlink r:id="rId37646a6f97e483a90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36906a5502d0aebe6" w:history="1">
+            <w:hyperlink r:id="rId53776a6f97e483afc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60931897" name="name40566a5502d0af18f" descr="858.jpg"/>
+                  <wp:docPr id="3886457" name="name81676a6f97e483bc1" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92136a5502d0af18d" cstate="print"/>
+                          <a:blip r:embed="rId76256a6f97e483bbf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41106a5502d0af2ec" w:history="1">
+            <w:hyperlink r:id="rId49186a6f97e483ced" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69431938" name="name80506a5502d0b026a" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="49699468" name="name37806a6f97e484fbf" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28616a5502d0b0266" cstate="print"/>
+                    <a:blip r:embed="rId22456a6f97e484fbc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82436a5502d0b0e0b" w:history="1">
+      <w:hyperlink r:id="rId98836a6f97e485abb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a5502d0b0e75" w:history="1">
+      <w:hyperlink r:id="rId80116a6f97e485b1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99846a5502d0b0ed7" w:history="1">
+      <w:hyperlink r:id="rId73726a6f97e485b7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66996a5502d0b0f6a" w:history="1">
+      <w:hyperlink r:id="rId57376a6f97e485c31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55036a5502d0b0fab" w:history="1">
+      <w:hyperlink r:id="rId18736a6f97e485c76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60366a5502d0b1049" w:history="1">
+      <w:hyperlink r:id="rId57246a6f97e485d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83886a5502d0b10ab" w:history="1">
+      <w:hyperlink r:id="rId75706a6f97e485d7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696a5502d0b10ec" w:history="1">
+      <w:hyperlink r:id="rId45876a6f97e485dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40946a5502d0b117d" w:history="1">
+      <w:hyperlink r:id="rId49336a6f97e485e4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76726a5502d0b126c" w:history="1">
+      <w:hyperlink r:id="rId79826a6f97e485f3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39326a5502d0b12ad" w:history="1">
+      <w:hyperlink r:id="rId42176a6f97e485f7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75286a5502d0b148f" w:history="1">
+      <w:hyperlink r:id="rId87416a6f97e4860ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77526a5502d0b15ce" w:history="1">
+      <w:hyperlink r:id="rId27846a6f97e486223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94236a5502d0b170a" w:history="1">
+      <w:hyperlink r:id="rId85966a6f97e48635e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66536a5502d0b17aa" w:history="1">
+      <w:hyperlink r:id="rId15016a6f97e4863fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78246a5502d0b1865" w:history="1">
+      <w:hyperlink r:id="rId71026a6f97e4864c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95496a5502d0b1954" w:history="1">
+      <w:hyperlink r:id="rId80916a6f97e4865ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68416a5502d0b1a1f" w:history="1">
+      <w:hyperlink r:id="rId76366a6f97e486672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47876a5502d0b1ae8" w:history="1">
+      <w:hyperlink r:id="rId68226a6f97e486739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18570805" name="name71506a5502d0b1b78" descr="eu_funding_250.png"/>
+            <wp:docPr id="84456517" name="name84746a6f97e48678c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78996a5502d0b1b76" cstate="print"/>
+                    <a:blip r:embed="rId94586a6f97e48678b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96510638">
+  <w:abstractNum w:abstractNumId="83772816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94553131">
+    <w:lvl w:ilvl="0" w:tplc="65754038">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94553131" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65754038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96510637">
+  <w:abstractNum w:abstractNumId="83772815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41112934">
+    <w:lvl w:ilvl="0" w:tplc="78225959">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96510637">
-    <w:abstractNumId w:val="96510637"/>
+  <w:num w:numId="83772815">
+    <w:abstractNumId w:val="83772815"/>
   </w:num>
-  <w:num w:numId="96510638">
-    <w:abstractNumId w:val="96510638"/>
+  <w:num w:numId="83772816">
+    <w:abstractNumId w:val="83772816"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392132701" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId334511787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97726a5502d0aeb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId36906a5502d0aebe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId41106a5502d0af2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId82436a5502d0b0e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId46026a5502d0b0e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId99846a5502d0b0ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId66996a5502d0b0f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId55036a5502d0b0fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId60366a5502d0b1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId83886a5502d0b10ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId71696a5502d0b10ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId40946a5502d0b117d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId76726a5502d0b126c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId39326a5502d0b12ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId75286a5502d0b148f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId77526a5502d0b15ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId94236a5502d0b170a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId66536a5502d0b17aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId78246a5502d0b1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId95496a5502d0b1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId68416a5502d0b1a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47876a5502d0b1ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId92136a5502d0af18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92136a5502d0af18d.jpg"/><Relationship Id="rId28616a5502d0b0266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28616a5502d0b0266.jpg"/><Relationship Id="rId78996a5502d0b1b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78996a5502d0b1b76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889726703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291592896" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37646a6f97e483a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId53776a6f97e483afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId49186a6f97e483ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId98836a6f97e485abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId80116a6f97e485b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId73726a6f97e485b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId57376a6f97e485c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId18736a6f97e485c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId57246a6f97e485d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId75706a6f97e485d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId45876a6f97e485dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId49336a6f97e485e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId79826a6f97e485f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId42176a6f97e485f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId87416a6f97e4860ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId27846a6f97e486223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId85966a6f97e48635e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId15016a6f97e4863fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId71026a6f97e4864c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId80916a6f97e4865ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId76366a6f97e486672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68226a6f97e486739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId76256a6f97e483bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76256a6f97e483bbf.jpg"/><Relationship Id="rId22456a6f97e484fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22456a6f97e484fbc.jpg"/><Relationship Id="rId94586a6f97e48678b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94586a6f97e48678b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>