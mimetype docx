--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37646a6f97e483a90" w:history="1">
+            <w:hyperlink r:id="rId36386a8a19c483ad6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53776a6f97e483afc" w:history="1">
+            <w:hyperlink r:id="rId43386a8a19c483b41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3886457" name="name81676a6f97e483bc1" descr="858.jpg"/>
+                  <wp:docPr id="38424908" name="name69226a8a19c4842f6" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76256a6f97e483bbf" cstate="print"/>
+                          <a:blip r:embed="rId23526a8a19c4842f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49186a6f97e483ced" w:history="1">
+            <w:hyperlink r:id="rId11956a8a19c484494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49699468" name="name37806a6f97e484fbf" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="83386574" name="name10596a8a19c485c95" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22456a6f97e484fbc" cstate="print"/>
+                    <a:blip r:embed="rId31426a8a19c485c92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98836a6f97e485abb" w:history="1">
+      <w:hyperlink r:id="rId88816a8a19c48728f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80116a6f97e485b1e" w:history="1">
+      <w:hyperlink r:id="rId56686a8a19c4872f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73726a6f97e485b7d" w:history="1">
+      <w:hyperlink r:id="rId13426a8a19c487355" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57376a6f97e485c31" w:history="1">
+      <w:hyperlink r:id="rId81436a8a19c4873e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18736a6f97e485c76" w:history="1">
+      <w:hyperlink r:id="rId80916a8a19c4874cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57246a6f97e485d17" w:history="1">
+      <w:hyperlink r:id="rId59806a8a19c4875b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75706a6f97e485d7a" w:history="1">
+      <w:hyperlink r:id="rId72576a8a19c48761a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45876a6f97e485dbb" w:history="1">
+      <w:hyperlink r:id="rId71926a8a19c48765e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49336a6f97e485e4d" w:history="1">
+      <w:hyperlink r:id="rId24876a8a19c487715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79826a6f97e485f3c" w:history="1">
+      <w:hyperlink r:id="rId91286a8a19c487847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42176a6f97e485f7d" w:history="1">
+      <w:hyperlink r:id="rId85336a8a19c48788b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87416a6f97e4860ec" w:history="1">
+      <w:hyperlink r:id="rId59586a8a19c487aa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27846a6f97e486223" w:history="1">
+      <w:hyperlink r:id="rId87756a8a19c487c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85966a6f97e48635e" w:history="1">
+      <w:hyperlink r:id="rId29596a8a19c487e3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15016a6f97e4863fa" w:history="1">
+      <w:hyperlink r:id="rId37126a8a19c487f0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71026a6f97e4864c2" w:history="1">
+      <w:hyperlink r:id="rId47246a8a19c487fd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80916a6f97e4865ab" w:history="1">
+      <w:hyperlink r:id="rId36646a8a19c4880bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76366a6f97e486672" w:history="1">
+      <w:hyperlink r:id="rId23036a8a19c488188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226a6f97e486739" w:history="1">
+      <w:hyperlink r:id="rId45436a8a19c488253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84456517" name="name84746a6f97e48678c" descr="eu_funding_250.png"/>
+            <wp:docPr id="725062" name="name83876a8a19c488312" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94586a6f97e48678b" cstate="print"/>
+                    <a:blip r:embed="rId36346a8a19c488311" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83772816">
+  <w:abstractNum w:abstractNumId="29698717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65754038">
+    <w:lvl w:ilvl="0" w:tplc="19581990">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65754038" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19581990" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83772815">
+  <w:abstractNum w:abstractNumId="29698716">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78225959">
+    <w:lvl w:ilvl="0" w:tplc="97429097">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83772815">
-    <w:abstractNumId w:val="83772815"/>
+  <w:num w:numId="29698716">
+    <w:abstractNumId w:val="29698716"/>
   </w:num>
-  <w:num w:numId="83772816">
-    <w:abstractNumId w:val="83772816"/>
+  <w:num w:numId="29698717">
+    <w:abstractNumId w:val="29698717"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889726703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId291592896" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37646a6f97e483a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId53776a6f97e483afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId49186a6f97e483ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId98836a6f97e485abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId80116a6f97e485b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId73726a6f97e485b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId57376a6f97e485c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId18736a6f97e485c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId57246a6f97e485d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId75706a6f97e485d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId45876a6f97e485dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId49336a6f97e485e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId79826a6f97e485f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId42176a6f97e485f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId87416a6f97e4860ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId27846a6f97e486223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId85966a6f97e48635e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId15016a6f97e4863fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId71026a6f97e4864c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId80916a6f97e4865ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId76366a6f97e486672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68226a6f97e486739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId76256a6f97e483bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76256a6f97e483bbf.jpg"/><Relationship Id="rId22456a6f97e484fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22456a6f97e484fbc.jpg"/><Relationship Id="rId94586a6f97e48678b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94586a6f97e48678b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147695314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId200240929" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36386a8a19c483ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId43386a8a19c483b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId11956a8a19c484494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId88816a8a19c48728f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId56686a8a19c4872f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId13426a8a19c487355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId81436a8a19c4873e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId80916a8a19c4874cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId59806a8a19c4875b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId72576a8a19c48761a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId71926a8a19c48765e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId24876a8a19c487715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId91286a8a19c487847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId85336a8a19c48788b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId59586a8a19c487aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId87756a8a19c487c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId29596a8a19c487e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId37126a8a19c487f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId47246a8a19c487fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId36646a8a19c4880bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId23036a8a19c488188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45436a8a19c488253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId23526a8a19c4842f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23526a8a19c4842f4.jpg"/><Relationship Id="rId31426a8a19c485c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31426a8a19c485c92.jpg"/><Relationship Id="rId36346a8a19c488311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36346a8a19c488311.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>