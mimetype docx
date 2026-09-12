--- v15 (2026-08-22)
+++ v16 (2026-09-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tomato pinworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36386a8a19c483ad6" w:history="1">
+            <w:hyperlink r:id="rId82946aa578c5a4b6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43386a8a19c483b41" w:history="1">
+            <w:hyperlink r:id="rId97216aa578c5a4bd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GNORLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38424908" name="name69226a8a19c4842f6" descr="858.jpg"/>
+                  <wp:docPr id="49791999" name="name86206aa578c5a54b2" descr="858.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="858.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23526a8a19c4842f4" cstate="print"/>
+                          <a:blip r:embed="rId39686aa578c5a54b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11956a8a19c484494" w:history="1">
+            <w:hyperlink r:id="rId19426aa578c5a55e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1608,63 +1608,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">K. lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported in Italy in 2008 in a tomato field crop, but the pest did not establish, and no further detections were made (Sannino &amp; Espinosa, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83386574" name="name10596a8a19c485c95" descr="GNORLY_distribution_map.jpg"/>
+            <wp:docPr id="1707660" name="name88556aa578c5a6856" descr="GNORLY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GNORLY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31426a8a19c485c92" cstate="print"/>
+                    <a:blip r:embed="rId51836aa578c5a6852" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3003,51 +3003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1-2), 17–47. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88816a8a19c48728f" w:history="1">
+      <w:hyperlink r:id="rId93366aa578c5a738a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elmore JC &amp; Howland AF (1943) Life history and control of the tomato pinworm. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Technical Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">841, 30 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56686a8a19c4872f5" w:history="1">
+      <w:hyperlink r:id="rId17096aa578c5a73f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://naldc.nal.usda.gov/download/CAT86200834/PDF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3121,51 +3121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13426a8a19c487355" w:history="1">
+      <w:hyperlink r:id="rId65326aa578c5a7460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3211,90 +3211,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81436a8a19c4873e6" w:history="1">
+      <w:hyperlink r:id="rId56166aa578c5a7509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Garland JA (ed) (1989) Intercepted Plant Pests 1988-89/Ravageurs interceptés 1988/1989. (Chapter 3. Disease and pest management). Agriculture Canada, Plant Protection Division, Ottawa. 41 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80916a8a19c4874cd" w:history="1">
+      <w:hyperlink r:id="rId62666aa578c5a754c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last accessed May 2022). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3349,51 +3349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Venezuela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 329-339. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59806a8a19c4875b0" w:history="1">
+      <w:hyperlink r:id="rId75956aa578c5a75ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3408,90 +3408,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Guevara CHF (2000) Dinámica poblacional y sincronía biológica de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walsingham) en el cultivo del tomate variedad entero grande en los Santos, Panamá, durante 1999, Tesis en opción al grado académico de Maestría en entomología. Universidad de Panamá. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72576a8a19c48761a" w:history="1">
+      <w:hyperlink r:id="rId95376aa578c5a764e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez JM, Toscano CN, Flaherty LD, Ilic P, Zalom GF &amp; Kido K (1988) Controlling tomato pinworm by mating disruption. California Agriculture, November – December 1988. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71926a8a19c48765e" w:history="1">
+      <w:hyperlink r:id="rId82116aa578c5a768f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3537,51 +3537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomogical Society of America </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65–74. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24876a8a19c487715" w:history="1">
+      <w:hyperlink r:id="rId93656aa578c5a7720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/ee/article/14/6/855/336712</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed April 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,90 +3683,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI, Wallingford, UK, 583 pp. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mossler MA (2010) Crop Profile for Eggplant in Florida. IPM data. Southern IPM Center &amp; USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91286a8a19c487847" w:history="1">
+      <w:hyperlink r:id="rId26596aa578c5a7810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO (2015) NAPPO Surveillance Protocols. SP 02 Trapping Protocols for Pests of Fruit entering into NAPPO Member Countries. The Secretariat of the North American Plant Protection Organization, Ottawa, Ontario, Canada. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85336a8a19c48788b" w:history="1">
+      <w:hyperlink r:id="rId74006aa578c5a785b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3944,51 +3944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poe SL (1999) Tomato Pinworm, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Walshingham) (Insecta: Lepidoptera: Gelechiidae). EENY074 (originally published as DPI Entomology Circular No. 131). UF/IFAS Extension, University of Florida, 4 pp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59586a8a19c487aa7" w:history="1">
+      <w:hyperlink r:id="rId16426aa578c5a79cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4137,51 +4137,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schuster D (undated) Tomato pinworm: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87756a8a19c487c93" w:history="1">
+      <w:hyperlink r:id="rId25856aa578c5a7b06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 63-68. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29596a8a19c487e3e" w:history="1">
+      <w:hyperlink r:id="rId80246aa578c5a7c50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 33-42. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37126a8a19c487f0b" w:history="1">
+      <w:hyperlink r:id="rId47676aa578c5a7cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journals.flvc.org/flaent/article/view/55145/52824</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4552,51 +4552,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–143. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47246a8a19c487fd1" w:history="1">
+      <w:hyperlink r:id="rId65446aa578c5a7da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://academic.oup.com/jee/article/26/1/137/880974</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 245–246.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimmerman EC (1978) Insects of Hawaii a manual of the insects of the Hawaiian Islands, including an enumeration of the species and notes on their origin, distribution, hosts, parasites, etc. Vol. 9. Part II. Gelechioidea. University Press of Hawaii, Honolulu (US), 883-1903. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36646a8a19c4880bd" w:history="1">
+      <w:hyperlink r:id="rId29166aa578c5a7e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed May 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keiferia lycopersicella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23036a8a19c488188" w:history="1">
+      <w:hyperlink r:id="rId51866aa578c5a7f63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4928,81 +4928,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 141-143. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45436a8a19c488253" w:history="1">
+      <w:hyperlink r:id="rId80046aa578c5a8037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="725062" name="name83876a8a19c488312" descr="eu_funding_250.png"/>
+            <wp:docPr id="1624607" name="name21296aa578c5a80c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36346a8a19c488311" cstate="print"/>
+                    <a:blip r:embed="rId73316aa578c5a80c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5100,137 +5100,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29698717">
+  <w:abstractNum w:abstractNumId="17467209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19581990">
+    <w:lvl w:ilvl="0" w:tplc="42810008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19581990" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42810008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29698716">
+  <w:abstractNum w:abstractNumId="17467208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97429097">
+    <w:lvl w:ilvl="0" w:tplc="64133609">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5982,55 +5982,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29698716">
-    <w:abstractNumId w:val="29698716"/>
+  <w:num w:numId="17467208">
+    <w:abstractNumId w:val="17467208"/>
   </w:num>
-  <w:num w:numId="29698717">
-    <w:abstractNumId w:val="29698717"/>
+  <w:num w:numId="17467209">
+    <w:abstractNumId w:val="17467209"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17580,51 +17580,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147695314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId200240929" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36386a8a19c483ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId43386a8a19c483b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId11956a8a19c484494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId88816a8a19c48728f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId56686a8a19c4872f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId13426a8a19c487355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId81436a8a19c4873e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId80916a8a19c4874cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId59806a8a19c4875b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId72576a8a19c48761a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId71926a8a19c48765e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId24876a8a19c487715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId91286a8a19c487847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId85336a8a19c48788b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId59586a8a19c487aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId87756a8a19c487c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId29596a8a19c487e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId37126a8a19c487f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId47246a8a19c487fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId36646a8a19c4880bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId23036a8a19c488188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45436a8a19c488253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId23526a8a19c4842f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23526a8a19c4842f4.jpg"/><Relationship Id="rId31426a8a19c485c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31426a8a19c485c92.jpg"/><Relationship Id="rId36346a8a19c488311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36346a8a19c488311.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678276750" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId497955980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82946aa578c5a4b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/" TargetMode="External"/><Relationship Id="rId97216aa578c5a4bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/categorization" TargetMode="External"/><Relationship Id="rId19426aa578c5a55e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GNORLY/photos" TargetMode="External"/><Relationship Id="rId93366aa578c5a738a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/48950/50032" TargetMode="External"/><Relationship Id="rId17096aa578c5a73f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naldc.nal.usda.gov/download/CAT86200834/PDF" TargetMode="External"/><Relationship Id="rId65326aa578c5a7460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/e6e981ee-b9d3-4aa4-80e1-8acd5fa48a90" TargetMode="External"/><Relationship Id="rId56166aa578c5a7509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unal.edu.co/index.php/acta_agronomica/article/view/49438/50422" TargetMode="External"/><Relationship Id="rId62666aa578c5a754c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phytopath.ca/wp-content/uploads/2015/03/DPVCC-Chapter-3-pest-management.pdf" TargetMode="External"/><Relationship Id="rId75956aa578c5a75ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://produccioncientificaluz.org/index.php/agronomia/article/view/26143/26769" TargetMode="External"/><Relationship Id="rId95376aa578c5a764e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://up-rid.up.ac.pa/3003/1/filadelfo_guevara.pdf" TargetMode="External"/><Relationship Id="rId82116aa578c5a768f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calag.ucanr.edu/archive/?type=pdf&amp;article=ca.v042n06p10" TargetMode="External"/><Relationship Id="rId93656aa578c5a7720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ee/article/14/6/855/336712" TargetMode="External"/><Relationship Id="rId26596aa578c5a7810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/FLeggplant2010.pdf" TargetMode="External"/><Relationship Id="rId74006aa578c5a785b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nappo.org/application/files/8015/8322/7237/PV02_Fruit_trapping_Protocols-03-2015-e.pdf" TargetMode="External"/><Relationship Id="rId16426aa578c5a79cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdf/IN/IN23100.pdf" TargetMode="External"/><Relationship Id="rId25856aa578c5a7b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ifas.ufl.edu/resources/success_stories/T&amp;PGuide/pdfs/Chapter4/Tomato_Pinworm.pdf" TargetMode="External"/><Relationship Id="rId80246aa578c5a7c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cagricola.uclv.edu.cu/descargas/pdf/V39-Numero_4/cag124121885.pdf" TargetMode="External"/><Relationship Id="rId47676aa578c5a7cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.flvc.org/flaent/article/view/55145/52824" TargetMode="External"/><Relationship Id="rId65446aa578c5a7da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/jee/article/26/1/137/880974" TargetMode="External"/><Relationship Id="rId29166aa578c5a7e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarspace.manoa.hawaii.edu/items/d865dd6c-9e33-455f-8f11-a059bfc19d94" TargetMode="External"/><Relationship Id="rId51866aa578c5a7f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80046aa578c5a8037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12026" TargetMode="External"/><Relationship Id="rId39686aa578c5a54b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39686aa578c5a54b0.jpg"/><Relationship Id="rId51836aa578c5a6852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51836aa578c5a6852.jpg"/><Relationship Id="rId73316aa578c5a80c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73316aa578c5a80c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>