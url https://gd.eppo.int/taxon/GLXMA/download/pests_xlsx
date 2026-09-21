--- v4 (2026-07-27)
+++ v5 (2026-09-21)
@@ -387,62 +387,50 @@
   </si>
   <si>
     <t>* O’Bannon J H (1975) Nematode survey in Ethiopia. Institute of Agricultural Research, Addis Ababa, Ethiopia and FAO, Rome, [unpubl.].
 * Castro JMC, Lima RD de &amp; Carneiro RMDG (2003) Isoenzymatic variability in Brazilian populations of Meloidogyne spp. from soybean. Nematologia Brasileira 27, 1-12.
 * Carneiro R M D G, Gomes C B, Almeida M R A, Gomes A C M M &amp; Martins I (2003) First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction of different plant species. (Primeiro Registro de Meloidogyne ethiopica Whitehead, 1968, em plantas de quivi no Brasil e reação em diferentes plantas cultivadas.). Nematologia Brasileira, 27(2), 151-158.</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* EPPO (2023) Report of a pest risk analysis for Meloidogyne graminicola. EPPO, Paris. Available at https://gd.eppo.int/taxon/MELGGC/documents
 ------- conflicting publications on host status.
 * Long HB, Sun YF, Feng TZ, Pei YL, Peng DL (2017) First report of Meloidogyne graminicola on soybean (Glycine max) in China. Plant Disease 101(8), p 1554.
 ------- confirmed host (reproduction factor = 6.9). 
 * Roy AK (1977) Host suitability of some crops to Meloidogyne graminicola. Indian Phytopathology 30, 483–485. (abst.)
 ------- good host.
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163
 ------- mentioned as host in section 5 on host plants, and as "non-host" in section 8 on management.
 * Soares MR, Carneiro RM, Dias-Arieira C (2022) Response of different crops and weeds to three biotypes of Meloidogyne graminicola: crop rotation and succession strategies for irrigated rice fields. Nematology 24(5), 589-597.
 ------- in experiment in Brazil, soybean is recorded as a 'non-host' (RF&lt;1)</t>
   </si>
   <si>
-    <t>MELGLC</t>
-[...5 lines deleted...]
-    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
-------- In experiments, cv. Ansoy was found to be a non-host (no galls - no reproduction), but when inoculated with another isolate (Mi-virulent isolate), cv. Ansoy was found to be a good host.
-* Bellé C, Brum D, Groth M Z, Barros D R, Kaspary T E, Schafer J T &amp; Gomes C B (2016)
-[...2 lines deleted...]
-  <si>
     <t>MELGMA</t>
   </si>
   <si>
     <t>Meloidogyne mali</t>
   </si>
   <si>
     <t>MELGNA</t>
   </si>
   <si>
     <t>Meloidogyne naasi</t>
   </si>
   <si>
     <t>GRAGLE</t>
   </si>
   <si>
     <t>Naupactus leucoloma</t>
   </si>
   <si>
     <t>* Lanteri AA, Bigolin M, del Rio MG, Guedes JVC (2013) On the presence of six species of Naupactini damaging soybean in Brazil. Neotropical Entomology 42, 325-327.</t>
   </si>
   <si>
     <t>NAUPXA</t>
   </si>
   <si>
     <t>Naupactus xanthographus</t>
@@ -707,50 +695,61 @@
   <si>
     <t>SBDV00</t>
   </si>
   <si>
     <t>Luteovirus glycinis</t>
   </si>
   <si>
     <t>* Phibbs AN, Barta AD, Domier LL (2004) First report of Soybean dwarf virus on soybean in Wisconsin. Plant disease 88(11), 1285.</t>
   </si>
   <si>
     <t>COPSCR</t>
   </si>
   <si>
     <t>Megacopta cribraria</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Rodriguez MG, Sanchez L, Rowe J (2003) Host status of agriculturally important plant families to the root-knot nematode Meloidogyne mayaguensis in Cuba. Nematropica, 33(2), 125-130
 ------- greenhouse stud
 * Ye WM, Koenning SR, Zhuo K, Liao JL (2013) First report of Meloidogyne enterolobii on cotton and soybean in North Carolina, United States. Plant Disease 97(9), 1262.</t>
+  </si>
+  <si>
+    <t>MELGLC</t>
+  </si>
+  <si>
+    <t>Meloidogyne luci</t>
+  </si>
+  <si>
+    <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
+------- In experiments, cv. Ansoy was found to be a non-host (no galls - no reproduction), but when inoculated with another isolate (Mi-virulent isolate), cv. Ansoy was found to be a good host.
+* Bellé C, Brum D, Groth M Z, Barros D R, Kaspary T E, Schafer J T &amp; Gomes C B (2016) First report of Meloidogyne luci parasitizing Glycine max in Brazil. Plant Disease 100, 2174. https://doi.org/10.1094/PDIS-05-16-0624-PDN</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Xu Z, Polston JE, Goodman RM (1986) Identification of soybean mosaic, southern bean mosaic and tobacco ringspot viruses from soybean in the People's Republic of China. Annals of Applied Biology 108(1), 51-57.</t>
   </si>
   <si>
     <t>PEROMA</t>
   </si>
   <si>
     <t>Peronospora manshurica</t>
   </si>
   <si>
     <t>* Pathak VK, Mathur SB, Neergaard P (1978) Detection of Peronospora manshurica (Naum.) Syd. in seeds of soybean, Glycine max. Eppo Bulletin 8(1), 21-28.</t>
   </si>
   <si>
     <t>PHAKPA</t>
   </si>
   <si>
     <t>Phakopsora pachyrhizi</t>
   </si>
@@ -1663,77 +1662,77 @@
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>18</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" t="s">
         <v>106</v>
       </c>
       <c r="D36" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>18</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" t="s">
         <v>109</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" t="s">
+        <v>110</v>
+      </c>
+      <c r="C38" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" t="s">
         <v>113</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>114</v>
       </c>
-      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>18</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
@@ -1799,105 +1798,105 @@
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>18</v>
       </c>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" t="s">
         <v>134</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>18</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" t="s">
+        <v>138</v>
+      </c>
+      <c r="C48" t="s">
         <v>139</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>140</v>
       </c>
-      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>18</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" t="s">
         <v>142</v>
       </c>
       <c r="D49" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>18</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" t="s">
         <v>145</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>18</v>
       </c>
       <c r="B51" t="s">
+        <v>146</v>
+      </c>
+      <c r="C51" t="s">
         <v>147</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>148</v>
       </c>
-      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>18</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" t="s">
         <v>150</v>
       </c>
       <c r="D52" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>18</v>
       </c>
       <c r="B53" t="s">
         <v>152</v>
       </c>
       <c r="C53" t="s">
         <v>153</v>
       </c>
@@ -1927,353 +1926,353 @@
         <v>158</v>
       </c>
       <c r="C55" t="s">
         <v>159</v>
       </c>
       <c r="D55" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" t="s">
         <v>161</v>
       </c>
       <c r="C56" t="s">
         <v>162</v>
       </c>
       <c r="D56" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C57" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>166</v>
       </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58" t="s">
         <v>167</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
+        <v>169</v>
+      </c>
+      <c r="C59" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B60" t="s">
+        <v>171</v>
+      </c>
+      <c r="C60" t="s">
         <v>172</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>173</v>
       </c>
-      <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B61" t="s">
         <v>174</v>
       </c>
       <c r="C61" t="s">
         <v>175</v>
       </c>
       <c r="D61" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B62" t="s">
         <v>177</v>
       </c>
       <c r="C62" t="s">
         <v>178</v>
       </c>
       <c r="D62" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>180</v>
       </c>
       <c r="C63" t="s">
         <v>181</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B64" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B65" t="s">
+        <v>184</v>
+      </c>
+      <c r="C65" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B66" t="s">
+        <v>186</v>
+      </c>
+      <c r="C66" t="s">
         <v>187</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>188</v>
       </c>
-      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>189</v>
       </c>
       <c r="C67" t="s">
         <v>190</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" t="s">
         <v>192</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>193</v>
       </c>
-      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>194</v>
       </c>
       <c r="C69" t="s">
         <v>195</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B70" t="s">
+        <v>196</v>
+      </c>
+      <c r="C70" t="s">
         <v>197</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>198</v>
       </c>
-      <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B71" t="s">
         <v>199</v>
       </c>
       <c r="C71" t="s">
         <v>200</v>
       </c>
       <c r="D71" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B72" t="s">
         <v>202</v>
       </c>
       <c r="C72" t="s">
         <v>203</v>
       </c>
       <c r="D72" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="C73" t="s">
         <v>206</v>
       </c>
       <c r="D73" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B74" t="s">
         <v>208</v>
       </c>
       <c r="C74" t="s">
         <v>209</v>
       </c>
       <c r="D74" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B75" t="s">
         <v>211</v>
       </c>
       <c r="C75" t="s">
         <v>212</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B76" t="s">
         <v>213</v>
       </c>
       <c r="C76" t="s">
         <v>214</v>
       </c>
       <c r="D76" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B77" t="s">
         <v>216</v>
       </c>
       <c r="C77" t="s">
         <v>217</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B78" t="s">
         <v>218</v>
       </c>
       <c r="C78" t="s">
         <v>219</v>
       </c>
       <c r="D78" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B79" t="s">
         <v>221</v>
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B80" t="s">
         <v>224</v>
       </c>
       <c r="C80" t="s">
         <v>225</v>
       </c>
       <c r="D80" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>227</v>
       </c>
       <c r="B81" t="s">
         <v>228</v>
       </c>
       <c r="C81" t="s">
         <v>229</v>
       </c>
       <c r="D81" t="s">
         <v>230</v>
       </c>
     </row>