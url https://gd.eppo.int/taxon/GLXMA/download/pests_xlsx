--- v2 (2026-02-16)
+++ v3 (2026-04-17)
@@ -354,51 +354,52 @@
   <si>
     <t>Lycorma delicatula</t>
   </si>
   <si>
     <t>* Barringer L, Ciafré CM (2020) Worldwide feeding host plants of spotted lanternfly, with significant additions from North America. Environmental Entomology 49(5), 999–1011.</t>
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Martins dos S. D, Fornazier MJ, Peronti ALBG, Culik MP, Souza CAS, Taques RC, Zanuncio Jr JS, Queiroz RB (2019) Maconellicoccus hirsutus (Hemiptera: Pseudococcidae) in Brazil: recent spread, natural enemies, and new hosts. Florida Entomologist 102(2), 438-443.  https://doi.org/10.1653/024.102.0225
 ------- Confirmed host in Brazil.</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
     <t>* Chang NT (1988) Population trends of Megalurothrips usitatus (Bagnall) (Thysanoptera: Thripidae) on adzuki bean and soybean examined by four sampling methods. Plant Protection Bulletin, Taiwan 30(3), 289-302.
 * Miyazaki M, Kudo I, Iqbal A (1984) Notes on the thrips (Thysanoptera) occurring on the soybean in Java. Kontyu 52(4),482-486.
-* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
+* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
+* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
   </si>
   <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica</t>
   </si>
   <si>
     <t>* O’Bannon J H (1975) Nematode survey in Ethiopia. Institute of Agricultural Research, Addis Ababa, Ethiopia and FAO, Rome, [unpubl.].
 * Castro JMC, Lima RD de &amp; Carneiro RMDG (2003) Isoenzymatic variability in Brazilian populations of Meloidogyne spp. from soybean. Nematologia Brasileira 27, 1-12.
 * Carneiro R M D G, Gomes C B, Almeida M R A, Gomes A C M M &amp; Martins I (2003) First record of Meloidogyne ethiopica Whitehead, 1968 on kiwi in Brazil and reaction of different plant species. (Primeiro Registro de Meloidogyne ethiopica Whitehead, 1968, em plantas de quivi no Brasil e reação em diferentes plantas cultivadas.). Nematologia Brasileira, 27(2), 151-158.</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* EPPO (2023) Report of a pest risk analysis for Meloidogyne graminicola. EPPO, Paris. Available at https://gd.eppo.int/taxon/MELGGC/documents
 ------- conflicting publications on host status.
 * Long HB, Sun YF, Feng TZ, Pei YL, Peng DL (2017) First report of Meloidogyne graminicola on soybean (Glycine max) in China. Plant Disease 101(8), p 1554.
 ------- confirmed host (reproduction factor = 6.9). 
 * Roy AK (1977) Host suitability of some crops to Meloidogyne graminicola. Indian Phytopathology 30, 483–485. (abst.)
 ------- good host.