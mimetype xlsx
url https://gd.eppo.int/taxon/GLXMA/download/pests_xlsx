--- v3 (2026-04-17)
+++ v4 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GLXMA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TORSV0</t>
   </si>
   <si>
     <t>Nepovirus lycopersici</t>
   </si>
   <si>
     <t>* Kahn RP (1956) Seed transmission of the tomato ringspot virus in the Lincoln variety of soybeans. Phytopathology 46, 295.
 ------- This is the only reference to Glycine max as a potential host of ToRSV. This has not been confirmed by more recent work and might have been a confusion with tobacco ringspot virus (TRSV),</t>
   </si>
@@ -722,50 +722,53 @@
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Rodriguez MG, Sanchez L, Rowe J (2003) Host status of agriculturally important plant families to the root-knot nematode Meloidogyne mayaguensis in Cuba. Nematropica, 33(2), 125-130
 ------- greenhouse stud
 * Ye WM, Koenning SR, Zhuo K, Liao JL (2013) First report of Meloidogyne enterolobii on cotton and soybean in North Carolina, United States. Plant Disease 97(9), 1262.</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Xu Z, Polston JE, Goodman RM (1986) Identification of soybean mosaic, southern bean mosaic and tobacco ringspot viruses from soybean in the People's Republic of China. Annals of Applied Biology 108(1), 51-57.</t>
   </si>
   <si>
     <t>PEROMA</t>
   </si>
   <si>
     <t>Peronospora manshurica</t>
+  </si>
+  <si>
+    <t>* Pathak VK, Mathur SB, Neergaard P (1978) Detection of Peronospora manshurica (Naum.) Syd. in seeds of soybean, Glycine max. Eppo Bulletin 8(1), 21-28.</t>
   </si>
   <si>
     <t>PHAKPA</t>
   </si>
   <si>
     <t>Phakopsora pachyrhizi</t>
   </si>
   <si>
     <t>* Isakeit T, Miller ME, Saldana R, Barnes LW, McKemy JM, Palm ME, Zeller KA, DeVries-Paterson R, Levy L (2006) First report of rust caused by Phakopsora pachyrhizi on soybean and kudzu in Texas. Plant disease 90(7), 971.</t>
   </si>
   <si>
     <t>PHYTMS</t>
   </si>
   <si>
     <t>Phytophthora sojae</t>
   </si>
   <si>
     <t>POPIJA</t>
   </si>
   <si>
     <t>Popillia japonica</t>
   </si>
   <si>
     <t>* Fleming WE (1972) Biology of the Japanese beetle. Technical Bulletin, Agricultural Research Service, USDA no 1449, 129 pp.</t>
   </si>
@@ -2140,158 +2143,160 @@
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>167</v>
       </c>
       <c r="B72" t="s">
         <v>202</v>
       </c>
       <c r="C72" t="s">
         <v>203</v>
       </c>
       <c r="D72" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>167</v>
       </c>
       <c r="B73" t="s">
         <v>205</v>
       </c>
       <c r="C73" t="s">
         <v>206</v>
       </c>
-      <c r="D73"/>
+      <c r="D73" t="s">
+        <v>207</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>167</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C74" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D74" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>167</v>
       </c>
       <c r="B75" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C75" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>167</v>
       </c>
       <c r="B76" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C76" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D76" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>167</v>
       </c>
       <c r="B77" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C77" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>167</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C78" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D78" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>167</v>
       </c>
       <c r="B79" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C79" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D79" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>167</v>
       </c>
       <c r="B80" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C80" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D80" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B81" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C81" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D81" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">