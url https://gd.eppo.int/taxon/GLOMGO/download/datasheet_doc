--- v4 (2026-03-22)
+++ v5 (2026-04-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280969bfe00505f91" w:history="1">
+            <w:hyperlink r:id="rId382069decd75286a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178769bfe00505ff8" w:history="1">
+            <w:hyperlink r:id="rId346169decd7528711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5238905" name="name204369bfe005065f1" descr="783.jpg"/>
+                  <wp:docPr id="11665489" name="name849269decd7528c41" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId161669bfe005065ef" cstate="print"/>
+                          <a:blip r:embed="rId769269decd7528c3f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId574369bfe005066dc" w:history="1">
+            <w:hyperlink r:id="rId275869decd7528d6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2922000" name="name590569bfe00507bcc" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="55459460" name="name750169decd752a2fa" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId612469bfe00507bc9" cstate="print"/>
+                    <a:blip r:embed="rId216069decd752a2f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660469bfe00508ebe" w:history="1">
+      <w:hyperlink r:id="rId302469decd752bb95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113269bfe005092fb" w:history="1">
+      <w:hyperlink r:id="rId222969decd752c104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102069bfe0050932f" w:history="1">
+      <w:hyperlink r:id="rId259969decd752c13a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId626369bfe005093e1" w:history="1">
+      <w:hyperlink r:id="rId359069decd752c21d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392269bfe00509415" w:history="1">
+      <w:hyperlink r:id="rId632769decd752c26c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578169bfe0050a0dd" w:history="1">
+      <w:hyperlink r:id="rId859069decd752cf38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365869bfe0050a21d" w:history="1">
+      <w:hyperlink r:id="rId210769decd752d0ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5219012" name="name363269bfe0050a2c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="41401549" name="name426069decd752d135" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId600069bfe0050a2c2" cstate="print"/>
+                    <a:blip r:embed="rId778569decd752d134" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10738312">
+  <w:abstractNum w:abstractNumId="17862195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62521601">
+    <w:lvl w:ilvl="0" w:tplc="65027569">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62521601" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65027569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10738311">
+  <w:abstractNum w:abstractNumId="17862194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16292448">
+    <w:lvl w:ilvl="0" w:tplc="77687473">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10738311">
-    <w:abstractNumId w:val="10738311"/>
+  <w:num w:numId="17862194">
+    <w:abstractNumId w:val="17862194"/>
   </w:num>
-  <w:num w:numId="10738312">
-    <w:abstractNumId w:val="10738312"/>
+  <w:num w:numId="17862195">
+    <w:abstractNumId w:val="17862195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485115448" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId862486420" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId280969bfe00505f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId178769bfe00505ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId574369bfe005066dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId660469bfe00508ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId113269bfe005092fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId102069bfe0050932f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId626369bfe005093e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId392269bfe00509415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId578169bfe0050a0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId365869bfe0050a21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId161669bfe005065ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId161669bfe005065ef.jpg"/><Relationship Id="rId612469bfe00507bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612469bfe00507bc9.jpg"/><Relationship Id="rId600069bfe0050a2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId600069bfe0050a2c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212778557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724080068" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId382069decd75286a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId346169decd7528711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId275869decd7528d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId302469decd752bb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId222969decd752c104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId259969decd752c13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId359069decd752c21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId632769decd752c26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId859069decd752cf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId210769decd752d0ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId769269decd7528c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769269decd7528c3f.jpg"/><Relationship Id="rId216069decd752a2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId216069decd752a2f6.jpg"/><Relationship Id="rId778569decd752d134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId778569decd752d134.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>