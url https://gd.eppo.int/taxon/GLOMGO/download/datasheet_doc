--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382069decd75286a5" w:history="1">
+            <w:hyperlink r:id="rId245469fcb79ab217c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346169decd7528711" w:history="1">
+            <w:hyperlink r:id="rId596569fcb79ab21e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11665489" name="name849269decd7528c41" descr="783.jpg"/>
+                  <wp:docPr id="50620498" name="name676169fcb79ab4e8a" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId769269decd7528c3f" cstate="print"/>
+                          <a:blip r:embed="rId858269fcb79ab4e87" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId275869decd7528d6e" w:history="1">
+            <w:hyperlink r:id="rId748369fcb79ab4f8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55459460" name="name750169decd752a2fa" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="10925818" name="name434369fcb79ab6190" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId216069decd752a2f6" cstate="print"/>
+                    <a:blip r:embed="rId224769fcb79ab618d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302469decd752bb95" w:history="1">
+      <w:hyperlink r:id="rId414469fcb79ab93ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222969decd752c104" w:history="1">
+      <w:hyperlink r:id="rId389069fcb79ab981d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259969decd752c13a" w:history="1">
+      <w:hyperlink r:id="rId352569fcb79ab9851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359069decd752c21d" w:history="1">
+      <w:hyperlink r:id="rId387769fcb79ab991f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632769decd752c26c" w:history="1">
+      <w:hyperlink r:id="rId854769fcb79ab9956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859069decd752cf38" w:history="1">
+      <w:hyperlink r:id="rId172769fcb79aba5d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210769decd752d0ac" w:history="1">
+      <w:hyperlink r:id="rId917669fcb79aba719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41401549" name="name426069decd752d135" descr="eu_funding_250.png"/>
+            <wp:docPr id="76485967" name="name448469fcb79abd798" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId778569decd752d134" cstate="print"/>
+                    <a:blip r:embed="rId244069fcb79abd796" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17862195">
+  <w:abstractNum w:abstractNumId="89226783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65027569">
+    <w:lvl w:ilvl="0" w:tplc="20883340">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65027569" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20883340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17862194">
+  <w:abstractNum w:abstractNumId="89226782">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77687473">
+    <w:lvl w:ilvl="0" w:tplc="72669442">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17862194">
-    <w:abstractNumId w:val="17862194"/>
+  <w:num w:numId="89226782">
+    <w:abstractNumId w:val="89226782"/>
   </w:num>
-  <w:num w:numId="17862195">
-    <w:abstractNumId w:val="17862195"/>
+  <w:num w:numId="89226783">
+    <w:abstractNumId w:val="89226783"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212778557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId724080068" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId382069decd75286a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId346169decd7528711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId275869decd7528d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId302469decd752bb95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId222969decd752c104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId259969decd752c13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId359069decd752c21d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId632769decd752c26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId859069decd752cf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId210769decd752d0ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId769269decd7528c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769269decd7528c3f.jpg"/><Relationship Id="rId216069decd752a2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId216069decd752a2f6.jpg"/><Relationship Id="rId778569decd752d134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId778569decd752d134.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575737013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639933975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId245469fcb79ab217c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId596569fcb79ab21e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId748369fcb79ab4f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId414469fcb79ab93ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId389069fcb79ab981d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId352569fcb79ab9851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId387769fcb79ab991f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId854769fcb79ab9956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId172769fcb79aba5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId917669fcb79aba719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId858269fcb79ab4e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId858269fcb79ab4e87.jpg"/><Relationship Id="rId224769fcb79ab618d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId224769fcb79ab618d.jpg"/><Relationship Id="rId244069fcb79abd796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244069fcb79abd796.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>