--- v6 (2026-05-07)
+++ v7 (2026-05-28)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245469fcb79ab217c" w:history="1">
+            <w:hyperlink r:id="rId55926a18cabc38c3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596569fcb79ab21e5" w:history="1">
+            <w:hyperlink r:id="rId73876a18cabc38ca9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50620498" name="name676169fcb79ab4e8a" descr="783.jpg"/>
+                  <wp:docPr id="58062731" name="name71986a18cabc39451" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId858269fcb79ab4e87" cstate="print"/>
+                          <a:blip r:embed="rId74566a18cabc3944f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId748369fcb79ab4f8f" w:history="1">
+            <w:hyperlink r:id="rId29696a18cabc3959c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10925818" name="name434369fcb79ab6190" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="84910066" name="name65046a18cabc3ad8c" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId224769fcb79ab618d" cstate="print"/>
+                    <a:blip r:embed="rId44076a18cabc3ad88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414469fcb79ab93ff" w:history="1">
+      <w:hyperlink r:id="rId57806a18cabc3c93f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389069fcb79ab981d" w:history="1">
+      <w:hyperlink r:id="rId59926a18cabc3cda6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352569fcb79ab9851" w:history="1">
+      <w:hyperlink r:id="rId87126a18cabc3cddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387769fcb79ab991f" w:history="1">
+      <w:hyperlink r:id="rId28746a18cabc3ce93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854769fcb79ab9956" w:history="1">
+      <w:hyperlink r:id="rId82236a18cabc3cec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172769fcb79aba5d0" w:history="1">
+      <w:hyperlink r:id="rId94726a18cabc3da06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917669fcb79aba719" w:history="1">
+      <w:hyperlink r:id="rId81306a18cabc3db55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76485967" name="name448469fcb79abd798" descr="eu_funding_250.png"/>
+            <wp:docPr id="58437507" name="name70446a18cabc3dbf8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId244069fcb79abd796" cstate="print"/>
+                    <a:blip r:embed="rId76766a18cabc3dbf6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89226783">
+  <w:abstractNum w:abstractNumId="71986417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20883340">
+    <w:lvl w:ilvl="0" w:tplc="40765192">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20883340" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40765192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89226782">
+  <w:abstractNum w:abstractNumId="71986416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72669442">
+    <w:lvl w:ilvl="0" w:tplc="95619117">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89226782">
-    <w:abstractNumId w:val="89226782"/>
+  <w:num w:numId="71986416">
+    <w:abstractNumId w:val="71986416"/>
   </w:num>
-  <w:num w:numId="89226783">
-    <w:abstractNumId w:val="89226783"/>
+  <w:num w:numId="71986417">
+    <w:abstractNumId w:val="71986417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575737013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639933975" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId245469fcb79ab217c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId596569fcb79ab21e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId748369fcb79ab4f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId414469fcb79ab93ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId389069fcb79ab981d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId352569fcb79ab9851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId387769fcb79ab991f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId854769fcb79ab9956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId172769fcb79aba5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId917669fcb79aba719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId858269fcb79ab4e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId858269fcb79ab4e87.jpg"/><Relationship Id="rId224769fcb79ab618d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId224769fcb79ab618d.jpg"/><Relationship Id="rId244069fcb79abd796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244069fcb79abd796.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640786753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId897923771" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55926a18cabc38c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId73876a18cabc38ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId29696a18cabc3959c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId57806a18cabc3c93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId59926a18cabc3cda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId87126a18cabc3cddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId28746a18cabc3ce93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId82236a18cabc3cec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId94726a18cabc3da06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81306a18cabc3db55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId74566a18cabc3944f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74566a18cabc3944f.jpg"/><Relationship Id="rId44076a18cabc3ad88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44076a18cabc3ad88.jpg"/><Relationship Id="rId76766a18cabc3dbf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76766a18cabc3dbf6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>