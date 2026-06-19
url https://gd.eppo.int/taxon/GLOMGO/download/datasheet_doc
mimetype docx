--- v7 (2026-05-28)
+++ v8 (2026-06-19)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55926a18cabc38c3d" w:history="1">
+            <w:hyperlink r:id="rId29836a34cb83b9e40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73876a18cabc38ca9" w:history="1">
+            <w:hyperlink r:id="rId74496a34cb83b9ea6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58062731" name="name71986a18cabc39451" descr="783.jpg"/>
+                  <wp:docPr id="19647781" name="name96076a34cb83ba5b5" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74566a18cabc3944f" cstate="print"/>
+                          <a:blip r:embed="rId45356a34cb83ba5b3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29696a18cabc3959c" w:history="1">
+            <w:hyperlink r:id="rId33216a34cb83ba6a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84910066" name="name65046a18cabc3ad8c" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="42694418" name="name36026a34cb83bb725" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44076a18cabc3ad88" cstate="print"/>
+                    <a:blip r:embed="rId56066a34cb83bb723" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57806a18cabc3c93f" w:history="1">
+      <w:hyperlink r:id="rId77686a34cb83bca3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59926a18cabc3cda6" w:history="1">
+      <w:hyperlink r:id="rId58266a34cb83bcfec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87126a18cabc3cddc" w:history="1">
+      <w:hyperlink r:id="rId58106a34cb83bd020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746a18cabc3ce93" w:history="1">
+      <w:hyperlink r:id="rId70596a34cb83bd0cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82236a18cabc3cec9" w:history="1">
+      <w:hyperlink r:id="rId36356a34cb83bd102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94726a18cabc3da06" w:history="1">
+      <w:hyperlink r:id="rId40426a34cb83bdc3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81306a18cabc3db55" w:history="1">
+      <w:hyperlink r:id="rId94406a34cb83bdd73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58437507" name="name70446a18cabc3dbf8" descr="eu_funding_250.png"/>
+            <wp:docPr id="50848651" name="name37206a34cb83bdf23" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76766a18cabc3dbf6" cstate="print"/>
+                    <a:blip r:embed="rId50156a34cb83bdf22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71986417">
+  <w:abstractNum w:abstractNumId="34777387">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40765192">
+    <w:lvl w:ilvl="0" w:tplc="16764387">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40765192" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16764387" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71986416">
+  <w:abstractNum w:abstractNumId="34777386">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95619117">
+    <w:lvl w:ilvl="0" w:tplc="54212527">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71986416">
-    <w:abstractNumId w:val="71986416"/>
+  <w:num w:numId="34777386">
+    <w:abstractNumId w:val="34777386"/>
   </w:num>
-  <w:num w:numId="71986417">
-    <w:abstractNumId w:val="71986417"/>
+  <w:num w:numId="34777387">
+    <w:abstractNumId w:val="34777387"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId640786753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId897923771" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55926a18cabc38c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId73876a18cabc38ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId29696a18cabc3959c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId57806a18cabc3c93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId59926a18cabc3cda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId87126a18cabc3cddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId28746a18cabc3ce93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId82236a18cabc3cec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId94726a18cabc3da06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81306a18cabc3db55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId74566a18cabc3944f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74566a18cabc3944f.jpg"/><Relationship Id="rId44076a18cabc3ad88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44076a18cabc3ad88.jpg"/><Relationship Id="rId76766a18cabc3dbf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76766a18cabc3dbf6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId878993473" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId275016768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29836a34cb83b9e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId74496a34cb83b9ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId33216a34cb83ba6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId77686a34cb83bca3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId58266a34cb83bcfec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId58106a34cb83bd020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId70596a34cb83bd0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId36356a34cb83bd102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId40426a34cb83bdc3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94406a34cb83bdd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId45356a34cb83ba5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45356a34cb83ba5b3.jpg"/><Relationship Id="rId56066a34cb83bb723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56066a34cb83bb723.jpg"/><Relationship Id="rId50156a34cb83bdf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50156a34cb83bdf22.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>