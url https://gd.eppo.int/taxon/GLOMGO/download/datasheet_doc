--- v8 (2026-06-19)
+++ v9 (2026-07-10)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29836a34cb83b9e40" w:history="1">
+            <w:hyperlink r:id="rId49126a5083b495b39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74496a34cb83b9ea6" w:history="1">
+            <w:hyperlink r:id="rId72076a5083b495ba2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19647781" name="name96076a34cb83ba5b5" descr="783.jpg"/>
+                  <wp:docPr id="98136676" name="name38116a5083b496321" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45356a34cb83ba5b3" cstate="print"/>
+                          <a:blip r:embed="rId90386a5083b49631f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33216a34cb83ba6a7" w:history="1">
+            <w:hyperlink r:id="rId16076a5083b496469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42694418" name="name36026a34cb83bb725" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="1513772" name="name89866a5083b497750" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56066a34cb83bb723" cstate="print"/>
+                    <a:blip r:embed="rId25116a5083b49774d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77686a34cb83bca3a" w:history="1">
+      <w:hyperlink r:id="rId41576a5083b4989fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58266a34cb83bcfec" w:history="1">
+      <w:hyperlink r:id="rId32066a5083b498e1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58106a34cb83bd020" w:history="1">
+      <w:hyperlink r:id="rId14056a5083b498e53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70596a34cb83bd0cf" w:history="1">
+      <w:hyperlink r:id="rId22186a5083b498f02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a34cb83bd102" w:history="1">
+      <w:hyperlink r:id="rId71916a5083b498f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40426a34cb83bdc3a" w:history="1">
+      <w:hyperlink r:id="rId73286a5083b4999f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94406a34cb83bdd73" w:history="1">
+      <w:hyperlink r:id="rId51496a5083b499b33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50848651" name="name37206a34cb83bdf23" descr="eu_funding_250.png"/>
+            <wp:docPr id="92045930" name="name65316a5083b499bbc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50156a34cb83bdf22" cstate="print"/>
+                    <a:blip r:embed="rId54186a5083b499bbb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34777387">
+  <w:abstractNum w:abstractNumId="73893291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16764387">
+    <w:lvl w:ilvl="0" w:tplc="43023780">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16764387" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43023780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34777386">
+  <w:abstractNum w:abstractNumId="73893290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54212527">
+    <w:lvl w:ilvl="0" w:tplc="43818188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34777386">
-    <w:abstractNumId w:val="34777386"/>
+  <w:num w:numId="73893290">
+    <w:abstractNumId w:val="73893290"/>
   </w:num>
-  <w:num w:numId="34777387">
-    <w:abstractNumId w:val="34777387"/>
+  <w:num w:numId="73893291">
+    <w:abstractNumId w:val="73893291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId878993473" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId275016768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29836a34cb83b9e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId74496a34cb83b9ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId33216a34cb83ba6a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId77686a34cb83bca3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId58266a34cb83bcfec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId58106a34cb83bd020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId70596a34cb83bd0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId36356a34cb83bd102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId40426a34cb83bdc3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94406a34cb83bdd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId45356a34cb83ba5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45356a34cb83ba5b3.jpg"/><Relationship Id="rId56066a34cb83bb723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56066a34cb83bb723.jpg"/><Relationship Id="rId50156a34cb83bdf22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50156a34cb83bdf22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId919119881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId156173731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49126a5083b495b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId72076a5083b495ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId16076a5083b496469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId41576a5083b4989fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId32066a5083b498e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId14056a5083b498e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId22186a5083b498f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId71916a5083b498f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId73286a5083b4999f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51496a5083b499b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId90386a5083b49631f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90386a5083b49631f.jpg"/><Relationship Id="rId25116a5083b49774d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25116a5083b49774d.jpg"/><Relationship Id="rId54186a5083b499bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54186a5083b499bbb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>