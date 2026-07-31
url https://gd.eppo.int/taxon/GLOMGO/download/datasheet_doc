--- v9 (2026-07-10)
+++ v10 (2026-07-31)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49126a5083b495b39" w:history="1">
+            <w:hyperlink r:id="rId46986a6c5f0734b7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72076a5083b495ba2" w:history="1">
+            <w:hyperlink r:id="rId59886a6c5f0734be9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98136676" name="name38116a5083b496321" descr="783.jpg"/>
+                  <wp:docPr id="89703764" name="name50196a6c5f07354a2" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90386a5083b49631f" cstate="print"/>
+                          <a:blip r:embed="rId54576a6c5f07354a0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16076a5083b496469" w:history="1">
+            <w:hyperlink r:id="rId63996a6c5f07355cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1513772" name="name89866a5083b497750" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="14510669" name="name84486a6c5f0736abc" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25116a5083b49774d" cstate="print"/>
+                    <a:blip r:embed="rId99486a6c5f0736aba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41576a5083b4989fe" w:history="1">
+      <w:hyperlink r:id="rId93076a6c5f0737db2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32066a5083b498e1f" w:history="1">
+      <w:hyperlink r:id="rId36826a6c5f07381e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14056a5083b498e53" w:history="1">
+      <w:hyperlink r:id="rId47036a6c5f0738218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22186a5083b498f02" w:history="1">
+      <w:hyperlink r:id="rId94576a6c5f07382c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71916a5083b498f34" w:history="1">
+      <w:hyperlink r:id="rId65326a6c5f07382fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73286a5083b4999f7" w:history="1">
+      <w:hyperlink r:id="rId97656a6c5f0738de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51496a5083b499b33" w:history="1">
+      <w:hyperlink r:id="rId61956a6c5f0738f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92045930" name="name65316a5083b499bbc" descr="eu_funding_250.png"/>
+            <wp:docPr id="49898724" name="name11316a6c5f0739278" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54186a5083b499bbb" cstate="print"/>
+                    <a:blip r:embed="rId51526a6c5f0739277" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73893291">
+  <w:abstractNum w:abstractNumId="33009229">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43023780">
+    <w:lvl w:ilvl="0" w:tplc="45711230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43023780" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45711230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73893290">
+  <w:abstractNum w:abstractNumId="33009228">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43818188">
+    <w:lvl w:ilvl="0" w:tplc="31016434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73893290">
-    <w:abstractNumId w:val="73893290"/>
+  <w:num w:numId="33009228">
+    <w:abstractNumId w:val="33009228"/>
   </w:num>
-  <w:num w:numId="73893291">
-    <w:abstractNumId w:val="73893291"/>
+  <w:num w:numId="33009229">
+    <w:abstractNumId w:val="33009229"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId919119881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId156173731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49126a5083b495b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId72076a5083b495ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId16076a5083b496469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId41576a5083b4989fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId32066a5083b498e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId14056a5083b498e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId22186a5083b498f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId71916a5083b498f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId73286a5083b4999f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51496a5083b499b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId90386a5083b49631f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90386a5083b49631f.jpg"/><Relationship Id="rId25116a5083b49774d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25116a5083b49774d.jpg"/><Relationship Id="rId54186a5083b499bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54186a5083b499bbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717974288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId322216724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46986a6c5f0734b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId59886a6c5f0734be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId63996a6c5f07355cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId93076a6c5f0737db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId36826a6c5f07381e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId47036a6c5f0738218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId94576a6c5f07382c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId65326a6c5f07382fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId97656a6c5f0738de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61956a6c5f0738f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId54576a6c5f07354a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54576a6c5f07354a0.jpg"/><Relationship Id="rId99486a6c5f0736aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99486a6c5f0736aba.jpg"/><Relationship Id="rId51526a6c5f0739277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51526a6c5f0739277.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>