--- v10 (2026-07-31)
+++ v11 (2026-08-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46986a6c5f0734b7b" w:history="1">
+            <w:hyperlink r:id="rId60866a880c695248b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59886a6c5f0734be9" w:history="1">
+            <w:hyperlink r:id="rId51126a880c69524f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89703764" name="name50196a6c5f07354a2" descr="783.jpg"/>
+                  <wp:docPr id="32737944" name="name18496a880c6952e0b" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54576a6c5f07354a0" cstate="print"/>
+                          <a:blip r:embed="rId51286a880c6952e0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63996a6c5f07355cf" w:history="1">
+            <w:hyperlink r:id="rId90656a880c6952f08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14510669" name="name84486a6c5f0736abc" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="70096911" name="name61826a880c6954305" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99486a6c5f0736aba" cstate="print"/>
+                    <a:blip r:embed="rId64336a880c6954302" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93076a6c5f0737db2" w:history="1">
+      <w:hyperlink r:id="rId97646a880c69555f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36826a6c5f07381e5" w:history="1">
+      <w:hyperlink r:id="rId86626a880c6955a16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47036a6c5f0738218" w:history="1">
+      <w:hyperlink r:id="rId99416a880c6955a49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94576a6c5f07382c8" w:history="1">
+      <w:hyperlink r:id="rId69066a880c6955af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65326a6c5f07382fc" w:history="1">
+      <w:hyperlink r:id="rId16386a880c6955b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97656a6c5f0738de7" w:history="1">
+      <w:hyperlink r:id="rId91116a880c6956633" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61956a6c5f0738f27" w:history="1">
+      <w:hyperlink r:id="rId47696a880c6956780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49898724" name="name11316a6c5f0739278" descr="eu_funding_250.png"/>
+            <wp:docPr id="47737884" name="name62356a880c695692d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51526a6c5f0739277" cstate="print"/>
+                    <a:blip r:embed="rId23216a880c695692c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33009229">
+  <w:abstractNum w:abstractNumId="88285543">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45711230">
+    <w:lvl w:ilvl="0" w:tplc="67394937">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45711230" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67394937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33009228">
+  <w:abstractNum w:abstractNumId="88285542">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31016434">
+    <w:lvl w:ilvl="0" w:tplc="17580750">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33009228">
-    <w:abstractNumId w:val="33009228"/>
+  <w:num w:numId="88285542">
+    <w:abstractNumId w:val="88285542"/>
   </w:num>
-  <w:num w:numId="33009229">
-    <w:abstractNumId w:val="33009229"/>
+  <w:num w:numId="88285543">
+    <w:abstractNumId w:val="88285543"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717974288" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId322216724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46986a6c5f0734b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId59886a6c5f0734be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId63996a6c5f07355cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId93076a6c5f0737db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId36826a6c5f07381e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId47036a6c5f0738218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId94576a6c5f07382c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId65326a6c5f07382fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId97656a6c5f0738de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61956a6c5f0738f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId54576a6c5f07354a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54576a6c5f07354a0.jpg"/><Relationship Id="rId99486a6c5f0736aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99486a6c5f0736aba.jpg"/><Relationship Id="rId51526a6c5f0739277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51526a6c5f0739277.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278351993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId424586943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60866a880c695248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId51126a880c69524f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId90656a880c6952f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId97646a880c69555f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId86626a880c6955a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId99416a880c6955a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId69066a880c6955af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId16386a880c6955b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId91116a880c6956633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47696a880c6956780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId51286a880c6952e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51286a880c6952e0a.jpg"/><Relationship Id="rId64336a880c6954302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64336a880c6954302.jpg"/><Relationship Id="rId23216a880c695692c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23216a880c695692c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>