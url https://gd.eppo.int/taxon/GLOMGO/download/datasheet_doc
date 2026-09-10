--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Edgerton</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anthracnose of cotton, pink boll rot of cotton, seedling blight of cotton</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60866a880c695248b" w:history="1">
+            <w:hyperlink r:id="rId25266aa277c1a6160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51126a880c69524f3" w:history="1">
+            <w:hyperlink r:id="rId25986aa277c1a61cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GLOMGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32737944" name="name18496a880c6952e0b" descr="783.jpg"/>
+                  <wp:docPr id="16506715" name="name62936aa277c1a6a95" descr="783.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="783.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51286a880c6952e0a" cstate="print"/>
+                          <a:blip r:embed="rId19806aa277c1a6a93" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90656a880c6952f08" w:history="1">
+            <w:hyperlink r:id="rId10686aa277c1a6be3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1642,63 +1642,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was originally reported from the USA (Southworth, 1891, Edgerton, 1909) and now occurs in most cotton-growing areas throughout the world, although it tends to be localised in the higher rainfall areas (Hillocks, 2001). There are uncertainties as to the current distribution of the pathogen as many records held by EPPO date back to before 1975.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70096911" name="name61826a880c6954305" descr="GLOMGO_distribution_map.jpg"/>
+            <wp:docPr id="67300760" name="name11276aa277c1a80ea" descr="GLOMGO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GLOMGO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64336a880c6954302" cstate="print"/>
+                    <a:blip r:embed="rId20446aa277c1a80e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4315,51 +4315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (anthracnose of cotton). PlantwisePlus Knowledge Bank. CABI International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97646a880c69555f6" w:history="1">
+      <w:hyperlink r:id="rId89166aa277c1a943d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.25358.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4976,81 +4976,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Standard PM 3/41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glomerella gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, inspection and test methods for cotton seeds. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86626a880c6955a16" w:history="1">
+      <w:hyperlink r:id="rId65626aa277c1a9870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/GLOMGO/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAOSTAT (2023) Production Data, Crops and Livestock.  Seed cotton, unginned. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99416a880c6955a49" w:history="1">
+      <w:hyperlink r:id="rId38586aa277c1a98a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fao.org/faostat/en/#data </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Accessed 2023-01-23).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5116,81 +5116,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Seed Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e202042012. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69066a880c6955af8" w:history="1">
+      <w:hyperlink r:id="rId87076aa277c1a9955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/2317-1545v42229530</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Goulart ACP (2021) Principais doenças iniciais do algodoeiro - Identificação e manejo. Documentos 145. Embrapa Agropecuária Oeste, Dourados, Brazil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16386a880c6955b2b" w:history="1">
+      <w:hyperlink r:id="rId25036aa277c1a9988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6859,51 +6859,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Colletotrichum gossypii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91116a880c6956633" w:history="1">
+      <w:hyperlink r:id="rId63516aa277c1aa465" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7056,90 +7056,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-75. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47696a880c6956780" w:history="1">
+      <w:hyperlink r:id="rId63116aa277c1aa5bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01958.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47737884" name="name62356a880c695692d" descr="eu_funding_250.png"/>
+            <wp:docPr id="75093876" name="name49996aa277c1aa67e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23216a880c695692c" cstate="print"/>
+                    <a:blip r:embed="rId15926aa277c1aa67d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7237,137 +7237,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88285543">
+  <w:abstractNum w:abstractNumId="43253805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67394937">
+    <w:lvl w:ilvl="0" w:tplc="83235207">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67394937" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83235207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88285542">
+  <w:abstractNum w:abstractNumId="43253804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17580750">
+    <w:lvl w:ilvl="0" w:tplc="75557707">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8119,55 +8119,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88285542">
-    <w:abstractNumId w:val="88285542"/>
+  <w:num w:numId="43253804">
+    <w:abstractNumId w:val="43253804"/>
   </w:num>
-  <w:num w:numId="88285543">
-    <w:abstractNumId w:val="88285543"/>
+  <w:num w:numId="43253805">
+    <w:abstractNumId w:val="43253805"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19717,51 +19717,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278351993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId424586943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60866a880c695248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId51126a880c69524f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId90656a880c6952f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId97646a880c69555f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId86626a880c6955a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId99416a880c6955a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId69066a880c6955af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId16386a880c6955b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId91116a880c6956633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47696a880c6956780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId51286a880c6952e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51286a880c6952e0a.jpg"/><Relationship Id="rId64336a880c6954302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64336a880c6954302.jpg"/><Relationship Id="rId23216a880c695692c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23216a880c695692c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515218161" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466987275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25266aa277c1a6160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/" TargetMode="External"/><Relationship Id="rId25986aa277c1a61cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/categorization" TargetMode="External"/><Relationship Id="rId10686aa277c1a6be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/photos" TargetMode="External"/><Relationship Id="rId89166aa277c1a943d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.25358." TargetMode="External"/><Relationship Id="rId65626aa277c1a9870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GLOMGO/documents" TargetMode="External"/><Relationship Id="rId38586aa277c1a98a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fao.org/faostat/en/#data" TargetMode="External"/><Relationship Id="rId87076aa277c1a9955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/2317-1545v42229530" TargetMode="External"/><Relationship Id="rId25036aa277c1a9988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.embrapa.br/busca-de-publicacoes/-/publicacao/1138158/principais-doencas-iniciais-do-algodoeiro-identificacao-e-manejo" TargetMode="External"/><Relationship Id="rId63516aa277c1aa465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63116aa277c1aa5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01958.x" TargetMode="External"/><Relationship Id="rId19806aa277c1a6a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19806aa277c1a6a93.jpg"/><Relationship Id="rId20446aa277c1a80e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20446aa277c1a80e6.jpg"/><Relationship Id="rId15926aa277c1aa67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15926aa277c1aa67d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>