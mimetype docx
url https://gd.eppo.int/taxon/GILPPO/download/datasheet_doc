--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730869c15afa20da6" w:history="1">
+            <w:hyperlink r:id="rId778269dbec1237150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957769c15afa20de9" w:history="1">
+            <w:hyperlink r:id="rId687269dbec1237194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66906474" name="name469169c15afa214d5" descr="778.jpg"/>
+                  <wp:docPr id="60685885" name="name357369dbec123766a" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId799369c15afa214d2" cstate="print"/>
+                          <a:blip r:embed="rId647069dbec1237668" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId779069c15afa215f5" w:history="1">
+            <w:hyperlink r:id="rId161969dbec1237744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67549955" name="name273369c15afa22b10" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="35875867" name="name967069dbec1238888" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId919369c15afa22b0c" cstate="print"/>
+                    <a:blip r:embed="rId963669dbec1238886" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999669c15afa25469" w:history="1">
+      <w:hyperlink r:id="rId849769dbec123a56b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97082042" name="name419369c15afa255dd" descr="eu_funding_250.png"/>
+            <wp:docPr id="69290070" name="name304169dbec123a691" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241569c15afa255db" cstate="print"/>
+                    <a:blip r:embed="rId851569dbec123a68f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51280866">
+  <w:abstractNum w:abstractNumId="39503194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88709187">
+    <w:lvl w:ilvl="0" w:tplc="62209139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88709187" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62209139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51280865">
+  <w:abstractNum w:abstractNumId="39503193">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77835427">
+    <w:lvl w:ilvl="0" w:tplc="74710388">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51280865">
-    <w:abstractNumId w:val="51280865"/>
+  <w:num w:numId="39503193">
+    <w:abstractNumId w:val="39503193"/>
   </w:num>
-  <w:num w:numId="51280866">
-    <w:abstractNumId w:val="51280866"/>
+  <w:num w:numId="39503194">
+    <w:abstractNumId w:val="39503194"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305151881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257556478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId730869c15afa20da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId957769c15afa20de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId779069c15afa215f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId999669c15afa25469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId799369c15afa214d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799369c15afa214d2.jpg"/><Relationship Id="rId919369c15afa22b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId919369c15afa22b0c.jpg"/><Relationship Id="rId241569c15afa255db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241569c15afa255db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358953134" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId842529277" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId778269dbec1237150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId687269dbec1237194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId161969dbec1237744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId849769dbec123a56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId647069dbec1237668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId647069dbec1237668.jpg"/><Relationship Id="rId963669dbec1238886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963669dbec1238886.jpg"/><Relationship Id="rId851569dbec123a68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId851569dbec123a68f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>