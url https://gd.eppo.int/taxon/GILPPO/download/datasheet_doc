--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778269dbec1237150" w:history="1">
+            <w:hyperlink r:id="rId781669f65b1c8c679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687269dbec1237194" w:history="1">
+            <w:hyperlink r:id="rId186369f65b1c8c6bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60685885" name="name357369dbec123766a" descr="778.jpg"/>
+                  <wp:docPr id="46093886" name="name157369f65b1c8ccf7" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId647069dbec1237668" cstate="print"/>
+                          <a:blip r:embed="rId227469f65b1c8ccf6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId161969dbec1237744" w:history="1">
+            <w:hyperlink r:id="rId841169f65b1c8ce17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35875867" name="name967069dbec1238888" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="46549942" name="name273369f65b1c8e1aa" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId963669dbec1238886" cstate="print"/>
+                    <a:blip r:embed="rId855069f65b1c8e1a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849769dbec123a56b" w:history="1">
+      <w:hyperlink r:id="rId249469f65b1c8fe3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69290070" name="name304169dbec123a691" descr="eu_funding_250.png"/>
+            <wp:docPr id="82710222" name="name438069f65b1c8ff4a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId851569dbec123a68f" cstate="print"/>
+                    <a:blip r:embed="rId842069f65b1c8ff49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39503194">
+  <w:abstractNum w:abstractNumId="98340059">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62209139">
+    <w:lvl w:ilvl="0" w:tplc="95753875">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62209139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95753875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39503193">
+  <w:abstractNum w:abstractNumId="98340058">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74710388">
+    <w:lvl w:ilvl="0" w:tplc="56937812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39503193">
-    <w:abstractNumId w:val="39503193"/>
+  <w:num w:numId="98340058">
+    <w:abstractNumId w:val="98340058"/>
   </w:num>
-  <w:num w:numId="39503194">
-    <w:abstractNumId w:val="39503194"/>
+  <w:num w:numId="98340059">
+    <w:abstractNumId w:val="98340059"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId358953134" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId842529277" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId778269dbec1237150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId687269dbec1237194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId161969dbec1237744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId849769dbec123a56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId647069dbec1237668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId647069dbec1237668.jpg"/><Relationship Id="rId963669dbec1238886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963669dbec1238886.jpg"/><Relationship Id="rId851569dbec123a68f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId851569dbec123a68f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720512963" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455215361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781669f65b1c8c679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId186369f65b1c8c6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId841169f65b1c8ce17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId249469f65b1c8fe3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId227469f65b1c8ccf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227469f65b1c8ccf6.jpg"/><Relationship Id="rId855069f65b1c8e1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId855069f65b1c8e1a8.jpg"/><Relationship Id="rId842069f65b1c8ff49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId842069f65b1c8ff49.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>