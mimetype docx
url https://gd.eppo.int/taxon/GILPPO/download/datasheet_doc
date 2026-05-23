--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781669f65b1c8c679" w:history="1">
+            <w:hyperlink r:id="rId35486a11014589680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186369f65b1c8c6bd" w:history="1">
+            <w:hyperlink r:id="rId16956a110145896c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46093886" name="name157369f65b1c8ccf7" descr="778.jpg"/>
+                  <wp:docPr id="48557266" name="name37386a1101458a1d1" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId227469f65b1c8ccf6" cstate="print"/>
+                          <a:blip r:embed="rId90476a1101458a1c9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId841169f65b1c8ce17" w:history="1">
+            <w:hyperlink r:id="rId35016a1101458a484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46549942" name="name273369f65b1c8e1aa" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="20392322" name="name32416a1101458bd20" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId855069f65b1c8e1a8" cstate="print"/>
+                    <a:blip r:embed="rId59016a1101458bd1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249469f65b1c8fe3f" w:history="1">
+      <w:hyperlink r:id="rId32046a1101458dad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82710222" name="name438069f65b1c8ff4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="17844000" name="name44636a1101458dbfe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId842069f65b1c8ff49" cstate="print"/>
+                    <a:blip r:embed="rId96946a1101458dbfd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98340059">
+  <w:abstractNum w:abstractNumId="37718475">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95753875">
+    <w:lvl w:ilvl="0" w:tplc="15461867">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95753875" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15461867" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98340058">
+  <w:abstractNum w:abstractNumId="37718474">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56937812">
+    <w:lvl w:ilvl="0" w:tplc="88612937">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98340058">
-    <w:abstractNumId w:val="98340058"/>
+  <w:num w:numId="37718474">
+    <w:abstractNumId w:val="37718474"/>
   </w:num>
-  <w:num w:numId="98340059">
-    <w:abstractNumId w:val="98340059"/>
+  <w:num w:numId="37718475">
+    <w:abstractNumId w:val="37718475"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720512963" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455215361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781669f65b1c8c679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId186369f65b1c8c6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId841169f65b1c8ce17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId249469f65b1c8fe3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId227469f65b1c8ccf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227469f65b1c8ccf6.jpg"/><Relationship Id="rId855069f65b1c8e1a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId855069f65b1c8e1a8.jpg"/><Relationship Id="rId842069f65b1c8ff49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId842069f65b1c8ff49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId724971271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338262407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35486a11014589680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId16956a110145896c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId35016a1101458a484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId32046a1101458dad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90476a1101458a1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90476a1101458a1c9.jpg"/><Relationship Id="rId59016a1101458bd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59016a1101458bd1b.jpg"/><Relationship Id="rId96946a1101458dbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96946a1101458dbfd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>