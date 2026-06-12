--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35486a11014589680" w:history="1">
+            <w:hyperlink r:id="rId60066a2bb9eabab8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16956a110145896c8" w:history="1">
+            <w:hyperlink r:id="rId30296a2bb9eababe8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48557266" name="name37386a1101458a1d1" descr="778.jpg"/>
+                  <wp:docPr id="93094338" name="name54356a2bb9eabb263" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90476a1101458a1c9" cstate="print"/>
+                          <a:blip r:embed="rId68116a2bb9eabb261" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35016a1101458a484" w:history="1">
+            <w:hyperlink r:id="rId30746a2bb9eabb398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20392322" name="name32416a1101458bd20" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="66424226" name="name70106a2bb9eabc8cd" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59016a1101458bd1b" cstate="print"/>
+                    <a:blip r:embed="rId95046a2bb9eabc8c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32046a1101458dad2" w:history="1">
+      <w:hyperlink r:id="rId93116a2bb9eabe6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17844000" name="name44636a1101458dbfe" descr="eu_funding_250.png"/>
+            <wp:docPr id="85783606" name="name90036a2bb9eabe91d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96946a1101458dbfd" cstate="print"/>
+                    <a:blip r:embed="rId24926a2bb9eabe91c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37718475">
+  <w:abstractNum w:abstractNumId="12393093">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15461867">
+    <w:lvl w:ilvl="0" w:tplc="68781640">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15461867" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68781640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37718474">
+  <w:abstractNum w:abstractNumId="12393092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88612937">
+    <w:lvl w:ilvl="0" w:tplc="18788705">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37718474">
-    <w:abstractNumId w:val="37718474"/>
+  <w:num w:numId="12393092">
+    <w:abstractNumId w:val="12393092"/>
   </w:num>
-  <w:num w:numId="37718475">
-    <w:abstractNumId w:val="37718475"/>
+  <w:num w:numId="12393093">
+    <w:abstractNumId w:val="12393093"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId724971271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338262407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35486a11014589680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId16956a110145896c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId35016a1101458a484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId32046a1101458dad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90476a1101458a1c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90476a1101458a1c9.jpg"/><Relationship Id="rId59016a1101458bd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59016a1101458bd1b.jpg"/><Relationship Id="rId96946a1101458dbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96946a1101458dbfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575830472" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784575827" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60066a2bb9eabab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId30296a2bb9eababe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId30746a2bb9eabb398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId93116a2bb9eabe6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68116a2bb9eabb261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68116a2bb9eabb261.jpg"/><Relationship Id="rId95046a2bb9eabc8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95046a2bb9eabc8c9.jpg"/><Relationship Id="rId24926a2bb9eabe91c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926a2bb9eabe91c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>