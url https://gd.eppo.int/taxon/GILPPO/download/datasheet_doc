--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60066a2bb9eabab8d" w:history="1">
+            <w:hyperlink r:id="rId78936a46527ff0e01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30296a2bb9eababe8" w:history="1">
+            <w:hyperlink r:id="rId49396a46527ff0e48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93094338" name="name54356a2bb9eabb263" descr="778.jpg"/>
+                  <wp:docPr id="21642324" name="name64836a46527ff14e0" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68116a2bb9eabb261" cstate="print"/>
+                          <a:blip r:embed="rId24926a46527ff14dd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30746a2bb9eabb398" w:history="1">
+            <w:hyperlink r:id="rId71266a46527ff161c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66424226" name="name70106a2bb9eabc8cd" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="77385361" name="name72836a46527ff27d4" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95046a2bb9eabc8c9" cstate="print"/>
+                    <a:blip r:embed="rId69306a46527ff27d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93116a2bb9eabe6fc" w:history="1">
+      <w:hyperlink r:id="rId29676a465280004c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85783606" name="name90036a2bb9eabe91d" descr="eu_funding_250.png"/>
+            <wp:docPr id="2110832" name="name56456a46528000654" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24926a2bb9eabe91c" cstate="print"/>
+                    <a:blip r:embed="rId56816a46528000653" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12393093">
+  <w:abstractNum w:abstractNumId="51157078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68781640">
+    <w:lvl w:ilvl="0" w:tplc="60669182">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68781640" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60669182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12393092">
+  <w:abstractNum w:abstractNumId="51157077">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18788705">
+    <w:lvl w:ilvl="0" w:tplc="71059103">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12393092">
-    <w:abstractNumId w:val="12393092"/>
+  <w:num w:numId="51157077">
+    <w:abstractNumId w:val="51157077"/>
   </w:num>
-  <w:num w:numId="12393093">
-    <w:abstractNumId w:val="12393093"/>
+  <w:num w:numId="51157078">
+    <w:abstractNumId w:val="51157078"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575830472" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId784575827" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60066a2bb9eabab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId30296a2bb9eababe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId30746a2bb9eabb398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId93116a2bb9eabe6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68116a2bb9eabb261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68116a2bb9eabb261.jpg"/><Relationship Id="rId95046a2bb9eabc8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95046a2bb9eabc8c9.jpg"/><Relationship Id="rId24926a2bb9eabe91c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926a2bb9eabe91c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701673513" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164604710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78936a46527ff0e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId49396a46527ff0e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId71266a46527ff161c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId29676a465280004c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24926a46527ff14dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926a46527ff14dd.jpg"/><Relationship Id="rId69306a46527ff27d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69306a46527ff27d0.jpg"/><Relationship Id="rId56816a46528000653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56816a46528000653.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>