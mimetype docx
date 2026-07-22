--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78936a46527ff0e01" w:history="1">
+            <w:hyperlink r:id="rId21756a60d5c9ca5c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49396a46527ff0e48" w:history="1">
+            <w:hyperlink r:id="rId47256a60d5c9ca620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21642324" name="name64836a46527ff14e0" descr="778.jpg"/>
+                  <wp:docPr id="76387975" name="name27966a60d5c9cad79" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24926a46527ff14dd" cstate="print"/>
+                          <a:blip r:embed="rId54236a60d5c9cad77" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71266a46527ff161c" w:history="1">
+            <w:hyperlink r:id="rId55276a60d5c9cae6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77385361" name="name72836a46527ff27d4" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="47082091" name="name70706a60d5c9cc38c" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69306a46527ff27d0" cstate="print"/>
+                    <a:blip r:embed="rId12916a60d5c9cc389" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29676a465280004c7" w:history="1">
+      <w:hyperlink r:id="rId44586a60d5c9cf237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2110832" name="name56456a46528000654" descr="eu_funding_250.png"/>
+            <wp:docPr id="29647715" name="name35106a60d5c9cf38b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56816a46528000653" cstate="print"/>
+                    <a:blip r:embed="rId21196a60d5c9cf389" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51157078">
+  <w:abstractNum w:abstractNumId="21149578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60669182">
+    <w:lvl w:ilvl="0" w:tplc="28416389">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60669182" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28416389" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51157077">
+  <w:abstractNum w:abstractNumId="21149577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71059103">
+    <w:lvl w:ilvl="0" w:tplc="73573415">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51157077">
-    <w:abstractNumId w:val="51157077"/>
+  <w:num w:numId="21149577">
+    <w:abstractNumId w:val="21149577"/>
   </w:num>
-  <w:num w:numId="51157078">
-    <w:abstractNumId w:val="51157078"/>
+  <w:num w:numId="21149578">
+    <w:abstractNumId w:val="21149578"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701673513" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164604710" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78936a46527ff0e01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId49396a46527ff0e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId71266a46527ff161c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId29676a465280004c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24926a46527ff14dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24926a46527ff14dd.jpg"/><Relationship Id="rId69306a46527ff27d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69306a46527ff27d0.jpg"/><Relationship Id="rId56816a46528000653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56816a46528000653.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId356049328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597918426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21756a60d5c9ca5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId47256a60d5c9ca620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId55276a60d5c9cae6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId44586a60d5c9cf237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54236a60d5c9cad77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54236a60d5c9cad77.jpg"/><Relationship Id="rId12916a60d5c9cc389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12916a60d5c9cc389.jpg"/><Relationship Id="rId21196a60d5c9cf389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21196a60d5c9cf389.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>