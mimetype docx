--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21756a60d5c9ca5c4" w:history="1">
+            <w:hyperlink r:id="rId30386a7b90159f4c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47256a60d5c9ca620" w:history="1">
+            <w:hyperlink r:id="rId95096a7b90159f504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76387975" name="name27966a60d5c9cad79" descr="778.jpg"/>
+                  <wp:docPr id="28080811" name="name25496a7b9015a18dd" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54236a60d5c9cad77" cstate="print"/>
+                          <a:blip r:embed="rId11716a7b9015a18dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55276a60d5c9cae6a" w:history="1">
+            <w:hyperlink r:id="rId75986a7b9015a19b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47082091" name="name70706a60d5c9cc38c" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="67857571" name="name77286a7b9015a27af" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12916a60d5c9cc389" cstate="print"/>
+                    <a:blip r:embed="rId63406a7b9015a27ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44586a60d5c9cf237" w:history="1">
+      <w:hyperlink r:id="rId70076a7b9015a3ca1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29647715" name="name35106a60d5c9cf38b" descr="eu_funding_250.png"/>
+            <wp:docPr id="79744372" name="name52746a7b9015a4079" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21196a60d5c9cf389" cstate="print"/>
+                    <a:blip r:embed="rId49626a7b9015a4078" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21149578">
+  <w:abstractNum w:abstractNumId="85176577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28416389">
+    <w:lvl w:ilvl="0" w:tplc="63896433">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28416389" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63896433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21149577">
+  <w:abstractNum w:abstractNumId="85176576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73573415">
+    <w:lvl w:ilvl="0" w:tplc="56583060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21149577">
-    <w:abstractNumId w:val="21149577"/>
+  <w:num w:numId="85176576">
+    <w:abstractNumId w:val="85176576"/>
   </w:num>
-  <w:num w:numId="21149578">
-    <w:abstractNumId w:val="21149578"/>
+  <w:num w:numId="85176577">
+    <w:abstractNumId w:val="85176577"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId356049328" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597918426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21756a60d5c9ca5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId47256a60d5c9ca620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId55276a60d5c9cae6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId44586a60d5c9cf237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54236a60d5c9cad77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54236a60d5c9cad77.jpg"/><Relationship Id="rId12916a60d5c9cc389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12916a60d5c9cc389.jpg"/><Relationship Id="rId21196a60d5c9cf389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21196a60d5c9cf389.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405270728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189653478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30386a7b90159f4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId95096a7b90159f504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId75986a7b9015a19b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId70076a7b9015a3ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11716a7b9015a18dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11716a7b9015a18dc.jpg"/><Relationship Id="rId63406a7b9015a27ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63406a7b9015a27ae.jpg"/><Relationship Id="rId49626a7b9015a4078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a7b9015a4078.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>