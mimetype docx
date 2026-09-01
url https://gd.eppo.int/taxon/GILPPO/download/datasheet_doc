--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -348,88 +348,88 @@
               <w:t xml:space="preserve">Lophyrus polytomos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European spruce sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30386a7b90159f4c5" w:history="1">
+            <w:hyperlink r:id="rId61526a96290098d45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95096a7b90159f504" w:history="1">
+            <w:hyperlink r:id="rId19836a96290098d99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -443,86 +443,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GILPPO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28080811" name="name25496a7b9015a18dd" descr="778.jpg"/>
+                  <wp:docPr id="76181312" name="name99456a9629009960c" descr="778.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="778.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11716a7b9015a18dc" cstate="print"/>
+                          <a:blip r:embed="rId18456a9629009960a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75986a7b9015a19b3" w:history="1">
+            <w:hyperlink r:id="rId27506a96290099744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1539,63 +1539,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014), but that particular specimen cannot be found for verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67857571" name="name77286a7b9015a27af" descr="GILPPO_distribution_map.jpg"/>
+            <wp:docPr id="48664091" name="name31716a9629009aa25" descr="GILPPO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GILPPO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63406a7b9015a27ae" cstate="print"/>
+                    <a:blip r:embed="rId37866a9629009aa22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5776,51 +5776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilpinia hercyniae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70076a7b9015a3ca1" w:history="1">
+      <w:hyperlink r:id="rId13296a9629009c88c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5895,63 +5895,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79744372" name="name52746a7b9015a4079" descr="eu_funding_250.png"/>
+            <wp:docPr id="26954779" name="name56156a9629009c9a8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49626a7b9015a4078" cstate="print"/>
+                    <a:blip r:embed="rId88146a9629009c9a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6049,137 +6049,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85176577">
+  <w:abstractNum w:abstractNumId="52715062">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63896433">
+    <w:lvl w:ilvl="0" w:tplc="82859005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63896433" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82859005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85176576">
+  <w:abstractNum w:abstractNumId="52715061">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56583060">
+    <w:lvl w:ilvl="0" w:tplc="53523344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6931,55 +6931,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85176576">
-    <w:abstractNumId w:val="85176576"/>
+  <w:num w:numId="52715061">
+    <w:abstractNumId w:val="52715061"/>
   </w:num>
-  <w:num w:numId="85176577">
-    <w:abstractNumId w:val="85176577"/>
+  <w:num w:numId="52715062">
+    <w:abstractNumId w:val="52715062"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18529,51 +18529,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405270728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189653478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30386a7b90159f4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId95096a7b90159f504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId75986a7b9015a19b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId70076a7b9015a3ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11716a7b9015a18dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11716a7b9015a18dc.jpg"/><Relationship Id="rId63406a7b9015a27ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63406a7b9015a27ae.jpg"/><Relationship Id="rId49626a7b9015a4078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a7b9015a4078.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId727365398" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId936134179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61526a96290098d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/" TargetMode="External"/><Relationship Id="rId19836a96290098d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/categorization" TargetMode="External"/><Relationship Id="rId27506a96290099744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GILPPO/photos" TargetMode="External"/><Relationship Id="rId13296a9629009c88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18456a9629009960a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18456a9629009960a.jpg"/><Relationship Id="rId37866a9629009aa22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37866a9629009aa22.jpg"/><Relationship Id="rId88146a9629009c9a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88146a9629009c9a7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>