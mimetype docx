--- v8 (2026-03-17)
+++ v9 (2026-04-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867169b9051eddb9d" w:history="1">
+            <w:hyperlink r:id="rId583969d430c704fb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229069b9051eddc0d" w:history="1">
+            <w:hyperlink r:id="rId560269d430c705024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16902054" name="name224469b9051ede264" descr="7697.jpg"/>
+                  <wp:docPr id="47942809" name="name335469d430c705754" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId398869b9051ede263" cstate="print"/>
+                          <a:blip r:embed="rId444069d430c705752" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId340669b9051ede389" w:history="1">
+            <w:hyperlink r:id="rId430769d430c705886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10830539" name="name703869b9051ee0462" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="13928900" name="name293869d430c7072d6" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId640069b9051ee0460" cstate="print"/>
+                    <a:blip r:embed="rId443469d430c7072d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393169b9051ee3b07" w:history="1">
+      <w:hyperlink r:id="rId403569d430c70a6f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546869b9051ee3c56" w:history="1">
+      <w:hyperlink r:id="rId242969d430c70a841" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId382469b9051ee3d2b" w:history="1">
+      <w:hyperlink r:id="rId952669d430c70a919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51264377" name="name290069b9051ee3eef" descr="eu_funding_250.png"/>
+            <wp:docPr id="4111924" name="name692769d430c70ad3c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId370369b9051ee3eee" cstate="print"/>
+                    <a:blip r:embed="rId265369d430c70ad3a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75985212">
+  <w:abstractNum w:abstractNumId="11105218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35633395">
+    <w:lvl w:ilvl="0" w:tplc="91031067">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35633395" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91031067" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75985211">
+  <w:abstractNum w:abstractNumId="11105217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65394174">
+    <w:lvl w:ilvl="0" w:tplc="90947635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75985211">
-    <w:abstractNumId w:val="75985211"/>
+  <w:num w:numId="11105217">
+    <w:abstractNumId w:val="11105217"/>
   </w:num>
-  <w:num w:numId="75985212">
-    <w:abstractNumId w:val="75985212"/>
+  <w:num w:numId="11105218">
+    <w:abstractNumId w:val="11105218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId244019630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776364179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId867169b9051eddb9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId229069b9051eddc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId340669b9051ede389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId393169b9051ee3b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId546869b9051ee3c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId382469b9051ee3d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId398869b9051ede263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId398869b9051ede263.jpg"/><Relationship Id="rId640069b9051ee0460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId640069b9051ee0460.jpg"/><Relationship Id="rId370369b9051ee3eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId370369b9051ee3eee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742265653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998736943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId583969d430c704fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId560269d430c705024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId430769d430c705886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId403569d430c70a6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId242969d430c70a841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId952669d430c70a919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId444069d430c705752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId444069d430c705752.jpg"/><Relationship Id="rId443469d430c7072d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId443469d430c7072d2.jpg"/><Relationship Id="rId265369d430c70ad3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId265369d430c70ad3a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>