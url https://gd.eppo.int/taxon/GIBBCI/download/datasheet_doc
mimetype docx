--- v9 (2026-04-06)
+++ v10 (2026-04-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583969d430c704fb6" w:history="1">
+            <w:hyperlink r:id="rId781369eecf8f11bd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560269d430c705024" w:history="1">
+            <w:hyperlink r:id="rId402869eecf8f11c3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47942809" name="name335469d430c705754" descr="7697.jpg"/>
+                  <wp:docPr id="28038023" name="name521569eecf8f12c82" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId444069d430c705752" cstate="print"/>
+                          <a:blip r:embed="rId312069eecf8f12c80" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId430769d430c705886" w:history="1">
+            <w:hyperlink r:id="rId590369eecf8f1351b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13928900" name="name293869d430c7072d6" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="84857854" name="name802569eecf8f160e9" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId443469d430c7072d2" cstate="print"/>
+                    <a:blip r:embed="rId188969eecf8f160e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403569d430c70a6f3" w:history="1">
+      <w:hyperlink r:id="rId882669eecf8f1947f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242969d430c70a841" w:history="1">
+      <w:hyperlink r:id="rId554369eecf8f195ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952669d430c70a919" w:history="1">
+      <w:hyperlink r:id="rId191869eecf8f196bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4111924" name="name692769d430c70ad3c" descr="eu_funding_250.png"/>
+            <wp:docPr id="19322714" name="name957669eecf8f1973f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId265369d430c70ad3a" cstate="print"/>
+                    <a:blip r:embed="rId596469eecf8f1973e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11105218">
+  <w:abstractNum w:abstractNumId="80380984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91031067">
+    <w:lvl w:ilvl="0" w:tplc="97616363">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91031067" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97616363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11105217">
+  <w:abstractNum w:abstractNumId="80380983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90947635">
+    <w:lvl w:ilvl="0" w:tplc="26072307">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11105217">
-    <w:abstractNumId w:val="11105217"/>
+  <w:num w:numId="80380983">
+    <w:abstractNumId w:val="80380983"/>
   </w:num>
-  <w:num w:numId="11105218">
-    <w:abstractNumId w:val="11105218"/>
+  <w:num w:numId="80380984">
+    <w:abstractNumId w:val="80380984"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742265653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998736943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId583969d430c704fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId560269d430c705024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId430769d430c705886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId403569d430c70a6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId242969d430c70a841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId952669d430c70a919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId444069d430c705752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId444069d430c705752.jpg"/><Relationship Id="rId443469d430c7072d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId443469d430c7072d2.jpg"/><Relationship Id="rId265369d430c70ad3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId265369d430c70ad3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519986262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId135809369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781369eecf8f11bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId402869eecf8f11c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId590369eecf8f1351b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId882669eecf8f1947f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId554369eecf8f195ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId191869eecf8f196bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId312069eecf8f12c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312069eecf8f12c80.jpg"/><Relationship Id="rId188969eecf8f160e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId188969eecf8f160e6.jpg"/><Relationship Id="rId596469eecf8f1973e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596469eecf8f1973e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>