--- v10 (2026-04-27)
+++ v11 (2026-06-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781369eecf8f11bd0" w:history="1">
+            <w:hyperlink r:id="rId50656a23b54b51642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402869eecf8f11c3d" w:history="1">
+            <w:hyperlink r:id="rId46176a23b54b516ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28038023" name="name521569eecf8f12c82" descr="7697.jpg"/>
+                  <wp:docPr id="92219713" name="name37646a23b54b51d2a" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId312069eecf8f12c80" cstate="print"/>
+                          <a:blip r:embed="rId97866a23b54b51d29" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId590369eecf8f1351b" w:history="1">
+            <w:hyperlink r:id="rId40216a23b54b51e3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84857854" name="name802569eecf8f160e9" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="61811761" name="name14696a23b54b53ad2" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId188969eecf8f160e6" cstate="print"/>
+                    <a:blip r:embed="rId77596a23b54b53acf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882669eecf8f1947f" w:history="1">
+      <w:hyperlink r:id="rId15036a23b54b57042" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId554369eecf8f195ce" w:history="1">
+      <w:hyperlink r:id="rId68256a23b54b571a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191869eecf8f196bc" w:history="1">
+      <w:hyperlink r:id="rId80996a23b54b57278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19322714" name="name957669eecf8f1973f" descr="eu_funding_250.png"/>
+            <wp:docPr id="98703073" name="name62806a23b54b572ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId596469eecf8f1973e" cstate="print"/>
+                    <a:blip r:embed="rId14876a23b54b572ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80380984">
+  <w:abstractNum w:abstractNumId="78861548">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97616363">
+    <w:lvl w:ilvl="0" w:tplc="60323105">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97616363" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60323105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80380983">
+  <w:abstractNum w:abstractNumId="78861547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26072307">
+    <w:lvl w:ilvl="0" w:tplc="16121432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80380983">
-    <w:abstractNumId w:val="80380983"/>
+  <w:num w:numId="78861547">
+    <w:abstractNumId w:val="78861547"/>
   </w:num>
-  <w:num w:numId="80380984">
-    <w:abstractNumId w:val="80380984"/>
+  <w:num w:numId="78861548">
+    <w:abstractNumId w:val="78861548"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519986262" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId135809369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId781369eecf8f11bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId402869eecf8f11c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId590369eecf8f1351b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId882669eecf8f1947f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId554369eecf8f195ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId191869eecf8f196bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId312069eecf8f12c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312069eecf8f12c80.jpg"/><Relationship Id="rId188969eecf8f160e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId188969eecf8f160e6.jpg"/><Relationship Id="rId596469eecf8f1973e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596469eecf8f1973e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905965674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId867734580" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50656a23b54b51642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId46176a23b54b516ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId40216a23b54b51e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId15036a23b54b57042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId68256a23b54b571a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80996a23b54b57278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId97866a23b54b51d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97866a23b54b51d29.jpg"/><Relationship Id="rId77596a23b54b53acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77596a23b54b53acf.jpg"/><Relationship Id="rId14876a23b54b572ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14876a23b54b572ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>