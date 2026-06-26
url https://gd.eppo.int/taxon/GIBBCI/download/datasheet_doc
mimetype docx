--- v11 (2026-06-06)
+++ v12 (2026-06-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50656a23b54b51642" w:history="1">
+            <w:hyperlink r:id="rId58906a3e3e1d24bc5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46176a23b54b516ae" w:history="1">
+            <w:hyperlink r:id="rId57906a3e3e1d24c10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92219713" name="name37646a23b54b51d2a" descr="7697.jpg"/>
+                  <wp:docPr id="34506078" name="name37776a3e3e1d25128" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97866a23b54b51d29" cstate="print"/>
+                          <a:blip r:embed="rId28016a3e3e1d25126" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40216a23b54b51e3a" w:history="1">
+            <w:hyperlink r:id="rId31286a3e3e1d25218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61811761" name="name14696a23b54b53ad2" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="49046819" name="name47996a3e3e1d26424" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77596a23b54b53acf" cstate="print"/>
+                    <a:blip r:embed="rId65156a3e3e1d26422" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15036a23b54b57042" w:history="1">
+      <w:hyperlink r:id="rId18806a3e3e1d2a956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68256a23b54b571a2" w:history="1">
+      <w:hyperlink r:id="rId66496a3e3e1d2aa6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80996a23b54b57278" w:history="1">
+      <w:hyperlink r:id="rId21486a3e3e1d2ab04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98703073" name="name62806a23b54b572ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="79569284" name="name66646a3e3e1d2ab72" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14876a23b54b572ed" cstate="print"/>
+                    <a:blip r:embed="rId84266a3e3e1d2ab71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78861548">
+  <w:abstractNum w:abstractNumId="75725892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60323105">
+    <w:lvl w:ilvl="0" w:tplc="28286553">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60323105" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28286553" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78861547">
+  <w:abstractNum w:abstractNumId="75725891">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16121432">
+    <w:lvl w:ilvl="0" w:tplc="81672296">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78861547">
-    <w:abstractNumId w:val="78861547"/>
+  <w:num w:numId="75725891">
+    <w:abstractNumId w:val="75725891"/>
   </w:num>
-  <w:num w:numId="78861548">
-    <w:abstractNumId w:val="78861548"/>
+  <w:num w:numId="75725892">
+    <w:abstractNumId w:val="75725892"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905965674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId867734580" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50656a23b54b51642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId46176a23b54b516ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId40216a23b54b51e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId15036a23b54b57042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId68256a23b54b571a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80996a23b54b57278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId97866a23b54b51d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97866a23b54b51d29.jpg"/><Relationship Id="rId77596a23b54b53acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77596a23b54b53acf.jpg"/><Relationship Id="rId14876a23b54b572ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14876a23b54b572ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799947990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440271022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58906a3e3e1d24bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId57906a3e3e1d24c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId31286a3e3e1d25218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId18806a3e3e1d2a956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId66496a3e3e1d2aa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21486a3e3e1d2ab04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId28016a3e3e1d25126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28016a3e3e1d25126.jpg"/><Relationship Id="rId65156a3e3e1d26422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a3e3e1d26422.jpg"/><Relationship Id="rId84266a3e3e1d2ab71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84266a3e3e1d2ab71.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>