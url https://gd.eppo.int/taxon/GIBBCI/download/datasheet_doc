--- v12 (2026-06-26)
+++ v13 (2026-06-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58906a3e3e1d24bc5" w:history="1">
+            <w:hyperlink r:id="rId38116a3e4d6a29ef2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57906a3e3e1d24c10" w:history="1">
+            <w:hyperlink r:id="rId20466a3e4d6a29f5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34506078" name="name37776a3e3e1d25128" descr="7697.jpg"/>
+                  <wp:docPr id="66555585" name="name13696a3e4d6a2a666" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28016a3e3e1d25126" cstate="print"/>
+                          <a:blip r:embed="rId34606a3e4d6a2a664" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31286a3e3e1d25218" w:history="1">
+            <w:hyperlink r:id="rId75976a3e4d6a2a7b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49046819" name="name47996a3e3e1d26424" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="90088460" name="name56606a3e4d6a2c202" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65156a3e3e1d26422" cstate="print"/>
+                    <a:blip r:embed="rId17606a3e4d6a2c200" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18806a3e3e1d2a956" w:history="1">
+      <w:hyperlink r:id="rId28196a3e4d6a2f81d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66496a3e3e1d2aa6a" w:history="1">
+      <w:hyperlink r:id="rId49666a3e4d6a2f969" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21486a3e3e1d2ab04" w:history="1">
+      <w:hyperlink r:id="rId59576a3e4d6a2fa3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79569284" name="name66646a3e3e1d2ab72" descr="eu_funding_250.png"/>
+            <wp:docPr id="35862704" name="name64626a3e4d6a2faf5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84266a3e3e1d2ab71" cstate="print"/>
+                    <a:blip r:embed="rId92016a3e4d6a2faf4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75725892">
+  <w:abstractNum w:abstractNumId="48839266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28286553">
+    <w:lvl w:ilvl="0" w:tplc="75689041">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28286553" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75689041" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75725891">
+  <w:abstractNum w:abstractNumId="48839265">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81672296">
+    <w:lvl w:ilvl="0" w:tplc="66438005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75725891">
-    <w:abstractNumId w:val="75725891"/>
+  <w:num w:numId="48839265">
+    <w:abstractNumId w:val="48839265"/>
   </w:num>
-  <w:num w:numId="75725892">
-    <w:abstractNumId w:val="75725892"/>
+  <w:num w:numId="48839266">
+    <w:abstractNumId w:val="48839266"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799947990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440271022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58906a3e3e1d24bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId57906a3e3e1d24c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId31286a3e3e1d25218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId18806a3e3e1d2a956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId66496a3e3e1d2aa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21486a3e3e1d2ab04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId28016a3e3e1d25126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28016a3e3e1d25126.jpg"/><Relationship Id="rId65156a3e3e1d26422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a3e3e1d26422.jpg"/><Relationship Id="rId84266a3e3e1d2ab71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84266a3e3e1d2ab71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223250976" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId508058679" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38116a3e4d6a29ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId20466a3e4d6a29f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId75976a3e4d6a2a7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId28196a3e4d6a2f81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId49666a3e4d6a2f969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59576a3e4d6a2fa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId34606a3e4d6a2a664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34606a3e4d6a2a664.jpg"/><Relationship Id="rId17606a3e4d6a2c200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17606a3e4d6a2c200.jpg"/><Relationship Id="rId92016a3e4d6a2faf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92016a3e4d6a2faf4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>