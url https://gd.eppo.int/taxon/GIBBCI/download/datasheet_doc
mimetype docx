--- v13 (2026-06-26)
+++ v14 (2026-07-17)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38116a3e4d6a29ef2" w:history="1">
+            <w:hyperlink r:id="rId68556a59c5b43431f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20466a3e4d6a29f5e" w:history="1">
+            <w:hyperlink r:id="rId47686a59c5b43438d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66555585" name="name13696a3e4d6a2a666" descr="7697.jpg"/>
+                  <wp:docPr id="14184645" name="name43116a59c5b4349f2" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34606a3e4d6a2a664" cstate="print"/>
+                          <a:blip r:embed="rId44586a59c5b4349ef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75976a3e4d6a2a7b0" w:history="1">
+            <w:hyperlink r:id="rId40836a59c5b434e8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90088460" name="name56606a3e4d6a2c202" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="75104360" name="name82876a59c5b4372b3" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17606a3e4d6a2c200" cstate="print"/>
+                    <a:blip r:embed="rId75126a59c5b4372b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28196a3e4d6a2f81d" w:history="1">
+      <w:hyperlink r:id="rId93126a59c5b43a5ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49666a3e4d6a2f969" w:history="1">
+      <w:hyperlink r:id="rId36346a59c5b43a73b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59576a3e4d6a2fa3d" w:history="1">
+      <w:hyperlink r:id="rId65206a59c5b43a80f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35862704" name="name64626a3e4d6a2faf5" descr="eu_funding_250.png"/>
+            <wp:docPr id="54050779" name="name26616a59c5b43a9e4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92016a3e4d6a2faf4" cstate="print"/>
+                    <a:blip r:embed="rId59466a59c5b43a9e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48839266">
+  <w:abstractNum w:abstractNumId="41699146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75689041">
+    <w:lvl w:ilvl="0" w:tplc="45395048">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75689041" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45395048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48839265">
+  <w:abstractNum w:abstractNumId="41699145">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66438005">
+    <w:lvl w:ilvl="0" w:tplc="54567687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48839265">
-    <w:abstractNumId w:val="48839265"/>
+  <w:num w:numId="41699145">
+    <w:abstractNumId w:val="41699145"/>
   </w:num>
-  <w:num w:numId="48839266">
-    <w:abstractNumId w:val="48839266"/>
+  <w:num w:numId="41699146">
+    <w:abstractNumId w:val="41699146"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223250976" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId508058679" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38116a3e4d6a29ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId20466a3e4d6a29f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId75976a3e4d6a2a7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId28196a3e4d6a2f81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId49666a3e4d6a2f969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59576a3e4d6a2fa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId34606a3e4d6a2a664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34606a3e4d6a2a664.jpg"/><Relationship Id="rId17606a3e4d6a2c200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17606a3e4d6a2c200.jpg"/><Relationship Id="rId92016a3e4d6a2faf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92016a3e4d6a2faf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626164142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId728276698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68556a59c5b43431f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId47686a59c5b43438d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId40836a59c5b434e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId93126a59c5b43a5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId36346a59c5b43a73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65206a59c5b43a80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId44586a59c5b4349ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586a59c5b4349ef.jpg"/><Relationship Id="rId75126a59c5b4372b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75126a59c5b4372b0.jpg"/><Relationship Id="rId59466a59c5b43a9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59466a59c5b43a9e3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>