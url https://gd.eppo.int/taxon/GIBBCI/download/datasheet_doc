--- v14 (2026-07-17)
+++ v15 (2026-08-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68556a59c5b43431f" w:history="1">
+            <w:hyperlink r:id="rId99906a74e4452e9cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47686a59c5b43438d" w:history="1">
+            <w:hyperlink r:id="rId12266a74e4452ea38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14184645" name="name43116a59c5b4349f2" descr="7697.jpg"/>
+                  <wp:docPr id="84773893" name="name33036a74e4452f0bb" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44586a59c5b4349ef" cstate="print"/>
+                          <a:blip r:embed="rId60546a74e4452f0b9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40836a59c5b434e8f" w:history="1">
+            <w:hyperlink r:id="rId99646a74e4452f1ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75104360" name="name82876a59c5b4372b3" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="11281210" name="name27746a74e44530bc5" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75126a59c5b4372b0" cstate="print"/>
+                    <a:blip r:embed="rId40556a74e44530bc1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93126a59c5b43a5ef" w:history="1">
+      <w:hyperlink r:id="rId57156a74e445342d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36346a59c5b43a73b" w:history="1">
+      <w:hyperlink r:id="rId58216a74e44534434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a59c5b43a80f" w:history="1">
+      <w:hyperlink r:id="rId36286a74e4453452f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54050779" name="name26616a59c5b43a9e4" descr="eu_funding_250.png"/>
+            <wp:docPr id="12971714" name="name25876a74e445345db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59466a59c5b43a9e3" cstate="print"/>
+                    <a:blip r:embed="rId20796a74e445345da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41699146">
+  <w:abstractNum w:abstractNumId="46718712">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45395048">
+    <w:lvl w:ilvl="0" w:tplc="49243357">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45395048" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49243357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41699145">
+  <w:abstractNum w:abstractNumId="46718711">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54567687">
+    <w:lvl w:ilvl="0" w:tplc="77087176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41699145">
-    <w:abstractNumId w:val="41699145"/>
+  <w:num w:numId="46718711">
+    <w:abstractNumId w:val="46718711"/>
   </w:num>
-  <w:num w:numId="41699146">
-    <w:abstractNumId w:val="41699146"/>
+  <w:num w:numId="46718712">
+    <w:abstractNumId w:val="46718712"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626164142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId728276698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68556a59c5b43431f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId47686a59c5b43438d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId40836a59c5b434e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId93126a59c5b43a5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId36346a59c5b43a73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65206a59c5b43a80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId44586a59c5b4349ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586a59c5b4349ef.jpg"/><Relationship Id="rId75126a59c5b4372b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75126a59c5b4372b0.jpg"/><Relationship Id="rId59466a59c5b43a9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59466a59c5b43a9e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315769092" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254587244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99906a74e4452e9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId12266a74e4452ea38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId99646a74e4452f1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId57156a74e445342d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId58216a74e44534434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36286a74e4453452f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId60546a74e4452f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60546a74e4452f0b9.jpg"/><Relationship Id="rId40556a74e44530bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40556a74e44530bc1.jpg"/><Relationship Id="rId20796a74e445345da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20796a74e445345da.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>