--- v15 (2026-08-06)
+++ v16 (2026-08-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99906a74e4452e9cd" w:history="1">
+            <w:hyperlink r:id="rId98516a8fad1f2ba6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12266a74e4452ea38" w:history="1">
+            <w:hyperlink r:id="rId98306a8fad1f2bae3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84773893" name="name33036a74e4452f0bb" descr="7697.jpg"/>
+                  <wp:docPr id="47415910" name="name65916a8fad1f2c303" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60546a74e4452f0b9" cstate="print"/>
+                          <a:blip r:embed="rId93256a8fad1f2c301" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99646a74e4452f1ff" w:history="1">
+            <w:hyperlink r:id="rId55156a8fad1f2c3f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11281210" name="name27746a74e44530bc5" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="77414764" name="name63806a8fad1f2dbc2" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40556a74e44530bc1" cstate="print"/>
+                    <a:blip r:embed="rId63956a8fad1f2dbc0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57156a74e445342d3" w:history="1">
+      <w:hyperlink r:id="rId24956a8fad1f31546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58216a74e44534434" w:history="1">
+      <w:hyperlink r:id="rId51236a8fad1f316bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36286a74e4453452f" w:history="1">
+      <w:hyperlink r:id="rId39906a8fad1f3179b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12971714" name="name25876a74e445345db" descr="eu_funding_250.png"/>
+            <wp:docPr id="41725175" name="name79316a8fad1f329e1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20796a74e445345da" cstate="print"/>
+                    <a:blip r:embed="rId40296a8fad1f329df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46718712">
+  <w:abstractNum w:abstractNumId="98366805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49243357">
+    <w:lvl w:ilvl="0" w:tplc="24028799">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49243357" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24028799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46718711">
+  <w:abstractNum w:abstractNumId="98366804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77087176">
+    <w:lvl w:ilvl="0" w:tplc="82070715">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46718711">
-    <w:abstractNumId w:val="46718711"/>
+  <w:num w:numId="98366804">
+    <w:abstractNumId w:val="98366804"/>
   </w:num>
-  <w:num w:numId="46718712">
-    <w:abstractNumId w:val="46718712"/>
+  <w:num w:numId="98366805">
+    <w:abstractNumId w:val="98366805"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315769092" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254587244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99906a74e4452e9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId12266a74e4452ea38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId99646a74e4452f1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId57156a74e445342d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId58216a74e44534434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36286a74e4453452f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId60546a74e4452f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60546a74e4452f0b9.jpg"/><Relationship Id="rId40556a74e44530bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40556a74e44530bc1.jpg"/><Relationship Id="rId20796a74e445345da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20796a74e445345da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421278358" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392210576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98516a8fad1f2ba6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId98306a8fad1f2bae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId55156a8fad1f2c3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId24956a8fad1f31546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId51236a8fad1f316bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39906a8fad1f3179b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId93256a8fad1f2c301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93256a8fad1f2c301.jpg"/><Relationship Id="rId63956a8fad1f2dbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63956a8fad1f2dbc0.jpg"/><Relationship Id="rId40296a8fad1f329df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40296a8fad1f329df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>