--- v16 (2026-08-27)
+++ v17 (2026-09-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Nirenberg &amp; O'Donnell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pitch canker of pine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98516a8fad1f2ba6f" w:history="1">
+            <w:hyperlink r:id="rId80456aaa872121563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98306a8fad1f2bae3" w:history="1">
+            <w:hyperlink r:id="rId71436aaa8721215da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GIBBCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47415910" name="name65916a8fad1f2c303" descr="7697.jpg"/>
+                  <wp:docPr id="75361923" name="name90306aaa8721216f7" descr="7697.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7697.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93256a8fad1f2c301" cstate="print"/>
+                          <a:blip r:embed="rId29476aaa8721216f6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55156a8fad1f2c3f2" w:history="1">
+            <w:hyperlink r:id="rId60276aaa87212183a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2569,63 +2569,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, however the pathogen is reported to stop its growth and sporulation as temperatures approach zero Celsius. For this reason, it is presumed that areas with Mediterranean and warm Oceanic climates may be more favourable to the pathogen than continental climates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77414764" name="name63806a8fad1f2dbc2" descr="GIBBCI_distribution_map.jpg"/>
+            <wp:docPr id="24924435" name="name23276aaa8721234ab" descr="GIBBCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GIBBCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63956a8fad1f2dbc0" cstate="print"/>
+                    <a:blip r:embed="rId11906aaa8721234a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -10223,51 +10223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, on pines in Chile. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Disease Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vol. 4 August 2001 – January 2002. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24956a8fad1f31546" w:history="1">
+      <w:hyperlink r:id="rId21956aaa8721273ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bspp.org.uk/ndr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10418,51 +10418,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium circinatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51236a8fad1f316bf" w:history="1">
+      <w:hyperlink r:id="rId15446aaa87212753b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10547,90 +10547,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 383–386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39906a8fad1f3179b" w:history="1">
+      <w:hyperlink r:id="rId24866aaa872127610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00905.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41725175" name="name79316a8fad1f329e1" descr="eu_funding_250.png"/>
+            <wp:docPr id="12681872" name="name79296aaa872127685" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40296a8fad1f329df" cstate="print"/>
+                    <a:blip r:embed="rId71256aaa872127683" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10728,137 +10728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98366805">
+  <w:abstractNum w:abstractNumId="65968124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24028799">
+    <w:lvl w:ilvl="0" w:tplc="77071770">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24028799" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77071770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98366804">
+  <w:abstractNum w:abstractNumId="65968123">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82070715">
+    <w:lvl w:ilvl="0" w:tplc="33348165">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11610,55 +11610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98366804">
-    <w:abstractNumId w:val="98366804"/>
+  <w:num w:numId="65968123">
+    <w:abstractNumId w:val="65968123"/>
   </w:num>
-  <w:num w:numId="98366805">
-    <w:abstractNumId w:val="98366805"/>
+  <w:num w:numId="65968124">
+    <w:abstractNumId w:val="65968124"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23208,51 +23208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421278358" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392210576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98516a8fad1f2ba6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId98306a8fad1f2bae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId55156a8fad1f2c3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId24956a8fad1f31546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId51236a8fad1f316bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39906a8fad1f3179b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId93256a8fad1f2c301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93256a8fad1f2c301.jpg"/><Relationship Id="rId63956a8fad1f2dbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63956a8fad1f2dbc0.jpg"/><Relationship Id="rId40296a8fad1f329df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40296a8fad1f329df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId611363787" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614562029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80456aaa872121563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/" TargetMode="External"/><Relationship Id="rId71436aaa8721215da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/categorization" TargetMode="External"/><Relationship Id="rId60276aaa87212183a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GIBBCI/photos" TargetMode="External"/><Relationship Id="rId21956aaa8721273ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bspp.org.uk/ndr/" TargetMode="External"/><Relationship Id="rId15446aaa87212753b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24866aaa872127610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00905.x" TargetMode="External"/><Relationship Id="rId29476aaa8721216f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29476aaa8721216f6.jpg"/><Relationship Id="rId11906aaa8721234a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11906aaa8721234a1.jpg"/><Relationship Id="rId71256aaa872127683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71256aaa872127683.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>