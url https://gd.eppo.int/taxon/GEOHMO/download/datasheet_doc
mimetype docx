--- v16 (2026-08-31)
+++ v17 (2026-09-20)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57246a94d7ec273a9" w:history="1">
+      <w:hyperlink r:id="rId58846aaf63872771c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35126a94d7ec2759c" w:history="1">
+            <w:hyperlink r:id="rId75426aaf638727995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77176a94d7ec27605" w:history="1">
+            <w:hyperlink r:id="rId80326aaf6387279fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54407268" name="name20956a94d7ec27c16" descr="1825.jpg"/>
+                  <wp:docPr id="6978541" name="name86246aaf6387286d9" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69046a94d7ec27c14" cstate="print"/>
+                          <a:blip r:embed="rId52736aaf6387286d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62566a94d7ec27d63" w:history="1">
+            <w:hyperlink r:id="rId56366aaf638728824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78935014" name="name64826a94d7ec28fd9" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="51243320" name="name83316aaf63872a272" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96016a94d7ec28fd5" cstate="print"/>
+                    <a:blip r:embed="rId68666aaf63872a26f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54016a94d7ec2a624" w:history="1">
+      <w:hyperlink r:id="rId12856aaf63872b950" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16896a94d7ec2a673" w:history="1">
+      <w:hyperlink r:id="rId73756aaf63872b9a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId67726a94d7ec2a688" w:history="1"/>
+      <w:hyperlink r:id="rId45586aaf63872b9b5" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32246a94d7ec2a779" w:history="1">
+      <w:hyperlink r:id="rId79146aaf63872ba9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99746a94d7ec2a7ae" w:history="1">
+      <w:hyperlink r:id="rId98936aaf63872bad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a94d7ec2a7e1" w:history="1">
+      <w:hyperlink r:id="rId48376aaf63872bb09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60226a94d7ec2a9c7" w:history="1">
+      <w:hyperlink r:id="rId88696aaf63872bcf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67336a94d7ec2afc0" w:history="1">
+      <w:hyperlink r:id="rId90556aaf63872c351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79856a94d7ec2b016" w:history="1">
+      <w:hyperlink r:id="rId55896aaf63872c3a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14646a94d7ec2b32a" w:history="1">
+      <w:hyperlink r:id="rId24746aaf63872c6a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14260718" name="name18446a94d7ec2b3d6" descr="eu_funding_250.png"/>
+            <wp:docPr id="57505591" name="name16026aaf63872c784" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18316a94d7ec2b3d5" cstate="print"/>
+                    <a:blip r:embed="rId18846aaf63872c782" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26336479">
+  <w:abstractNum w:abstractNumId="37352377">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80404485">
+    <w:lvl w:ilvl="0" w:tplc="50870189">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80404485" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50870189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26336478">
+  <w:abstractNum w:abstractNumId="37352376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73036852">
+    <w:lvl w:ilvl="0" w:tplc="61126276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26336478">
-    <w:abstractNumId w:val="26336478"/>
+  <w:num w:numId="37352376">
+    <w:abstractNumId w:val="37352376"/>
   </w:num>
-  <w:num w:numId="26336479">
-    <w:abstractNumId w:val="26336479"/>
+  <w:num w:numId="37352377">
+    <w:abstractNumId w:val="37352377"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894074186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716433602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57246a94d7ec273a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId35126a94d7ec2759c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId77176a94d7ec27605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId62566a94d7ec27d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId54016a94d7ec2a624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId16896a94d7ec2a673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId67726a94d7ec2a688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId32246a94d7ec2a779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId99746a94d7ec2a7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId23746a94d7ec2a7e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId60226a94d7ec2a9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId67336a94d7ec2afc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId79856a94d7ec2b016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId14646a94d7ec2b32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69046a94d7ec27c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69046a94d7ec27c14.jpg"/><Relationship Id="rId96016a94d7ec28fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96016a94d7ec28fd5.jpg"/><Relationship Id="rId18316a94d7ec2b3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18316a94d7ec2b3d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873835209" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335440943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58846aaf63872771c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId75426aaf638727995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId80326aaf6387279fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId56366aaf638728824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId12856aaf63872b950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId73756aaf63872b9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId45586aaf63872b9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId79146aaf63872ba9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId98936aaf63872bad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId48376aaf63872bb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId88696aaf63872bcf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId90556aaf63872c351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId55896aaf63872c3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId24746aaf63872c6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52736aaf6387286d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52736aaf6387286d6.jpg"/><Relationship Id="rId68666aaf63872a26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68666aaf63872a26f.jpg"/><Relationship Id="rId18846aaf63872c782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18846aaf63872c782.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>