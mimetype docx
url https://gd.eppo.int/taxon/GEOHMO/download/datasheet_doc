--- v17 (2026-09-20)
+++ v18 (2026-10-11)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58846aaf63872771c" w:history="1">
+      <w:hyperlink r:id="rId25696acb99258d88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75426aaf638727995" w:history="1">
+            <w:hyperlink r:id="rId52806acb99258da48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80326aaf6387279fd" w:history="1">
+            <w:hyperlink r:id="rId27476acb99258daac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6978541" name="name86246aaf6387286d9" descr="1825.jpg"/>
+                  <wp:docPr id="83505374" name="name88896acb99258e1ce" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52736aaf6387286d6" cstate="print"/>
+                          <a:blip r:embed="rId99076acb99258e1cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56366aaf638728824" w:history="1">
+            <w:hyperlink r:id="rId82486acb99258e2e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51243320" name="name83316aaf63872a272" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="3410947" name="name12176acb99258f822" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68666aaf63872a26f" cstate="print"/>
+                    <a:blip r:embed="rId63576acb99258f81d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12856aaf63872b950" w:history="1">
+      <w:hyperlink r:id="rId86986acb99259223b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73756aaf63872b9a0" w:history="1">
+      <w:hyperlink r:id="rId76816acb99259228d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId45586aaf63872b9b5" w:history="1"/>
+      <w:hyperlink r:id="rId12146acb9925922a1" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79146aaf63872ba9f" w:history="1">
+      <w:hyperlink r:id="rId61846acb99259239c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98936aaf63872bad5" w:history="1">
+      <w:hyperlink r:id="rId88466acb9925923d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48376aaf63872bb09" w:history="1">
+      <w:hyperlink r:id="rId38796acb992592409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88696aaf63872bcf8" w:history="1">
+      <w:hyperlink r:id="rId15036acb992592672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90556aaf63872c351" w:history="1">
+      <w:hyperlink r:id="rId56506acb992592c79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55896aaf63872c3a8" w:history="1">
+      <w:hyperlink r:id="rId49346acb992592cce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24746aaf63872c6a8" w:history="1">
+      <w:hyperlink r:id="rId82666acb992592fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57505591" name="name16026aaf63872c784" descr="eu_funding_250.png"/>
+            <wp:docPr id="23173839" name="name39966acb9925930bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18846aaf63872c782" cstate="print"/>
+                    <a:blip r:embed="rId72376acb9925930bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37352377">
+  <w:abstractNum w:abstractNumId="21234893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50870189">
+    <w:lvl w:ilvl="0" w:tplc="76338864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50870189" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76338864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37352376">
+  <w:abstractNum w:abstractNumId="21234892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61126276">
+    <w:lvl w:ilvl="0" w:tplc="71195877">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37352376">
-    <w:abstractNumId w:val="37352376"/>
+  <w:num w:numId="21234892">
+    <w:abstractNumId w:val="21234892"/>
   </w:num>
-  <w:num w:numId="37352377">
-    <w:abstractNumId w:val="37352377"/>
+  <w:num w:numId="21234893">
+    <w:abstractNumId w:val="21234893"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873835209" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335440943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58846aaf63872771c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId75426aaf638727995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId80326aaf6387279fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId56366aaf638728824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId12856aaf63872b950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId73756aaf63872b9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId45586aaf63872b9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId79146aaf63872ba9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId98936aaf63872bad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId48376aaf63872bb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId88696aaf63872bcf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId90556aaf63872c351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId55896aaf63872c3a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId24746aaf63872c6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52736aaf6387286d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52736aaf6387286d6.jpg"/><Relationship Id="rId68666aaf63872a26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68666aaf63872a26f.jpg"/><Relationship Id="rId18846aaf63872c782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18846aaf63872c782.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId315562036" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId432870981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25696acb99258d88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId52806acb99258da48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId27476acb99258daac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId82486acb99258e2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId86986acb99259223b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId76816acb99259228d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId12146acb9925922a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId61846acb99259239c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId88466acb9925923d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId38796acb992592409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId15036acb992592672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId56506acb992592c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId49346acb992592cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId82666acb992592fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99076acb99258e1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99076acb99258e1cc.jpg"/><Relationship Id="rId63576acb99258f81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63576acb99258f81d.jpg"/><Relationship Id="rId72376acb9925930bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72376acb9925930bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>