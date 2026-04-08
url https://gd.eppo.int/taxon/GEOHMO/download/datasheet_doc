--- v8 (2026-03-19)
+++ v9 (2026-04-08)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735769bb5b2222026" w:history="1">
+      <w:hyperlink r:id="rId119869d6259325d0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667369bb5b22221b6" w:history="1">
+            <w:hyperlink r:id="rId590669d6259325eb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356269bb5b2222271" w:history="1">
+            <w:hyperlink r:id="rId946669d6259325f15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74338156" name="name488069bb5b22223a9" descr="1825.jpg"/>
+                  <wp:docPr id="99671054" name="name627669d6259326045" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId259069bb5b22223a7" cstate="print"/>
+                          <a:blip r:embed="rId955169d6259326043" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId893169bb5b222252c" w:history="1">
+            <w:hyperlink r:id="rId903069d6259326172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78637222" name="name339069bb5b2222e0e" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="3296750" name="name992969d6259327b1e" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId148569bb5b2222e0c" cstate="print"/>
+                    <a:blip r:embed="rId123469d6259327b1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771069bb5b22243e7" w:history="1">
+      <w:hyperlink r:id="rId503769d62593291ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385369bb5b2224438" w:history="1">
+      <w:hyperlink r:id="rId681569d625932923a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId876869bb5b222444e" w:history="1"/>
+      <w:hyperlink r:id="rId885769d625932924e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522169bb5b2224537" w:history="1">
+      <w:hyperlink r:id="rId447069d625932933e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960469bb5b222456e" w:history="1">
+      <w:hyperlink r:id="rId348169d6259329372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587469bb5b22245a3" w:history="1">
+      <w:hyperlink r:id="rId433369d62593293a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190969bb5b2224796" w:history="1">
+      <w:hyperlink r:id="rId497069d6259329588" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447669bb5b2224d7e" w:history="1">
+      <w:hyperlink r:id="rId951169d6259329b25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId976569bb5b2224dd3" w:history="1">
+      <w:hyperlink r:id="rId183269d6259329b78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466369bb5b2225102" w:history="1">
+      <w:hyperlink r:id="rId431569d6259329e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96679963" name="name996069bb5b222536c" descr="eu_funding_250.png"/>
+            <wp:docPr id="97120290" name="name721669d6259329f61" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId284669bb5b222536b" cstate="print"/>
+                    <a:blip r:embed="rId146069d6259329f5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51991817">
+  <w:abstractNum w:abstractNumId="47355353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91123088">
+    <w:lvl w:ilvl="0" w:tplc="44367101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91123088" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44367101" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51991816">
+  <w:abstractNum w:abstractNumId="47355352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59991368">
+    <w:lvl w:ilvl="0" w:tplc="38841749">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51991816">
-    <w:abstractNumId w:val="51991816"/>
+  <w:num w:numId="47355352">
+    <w:abstractNumId w:val="47355352"/>
   </w:num>
-  <w:num w:numId="51991817">
-    <w:abstractNumId w:val="51991817"/>
+  <w:num w:numId="47355353">
+    <w:abstractNumId w:val="47355353"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170865709" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797592917" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId735769bb5b2222026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId667369bb5b22221b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId356269bb5b2222271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId893169bb5b222252c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId771069bb5b22243e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId385369bb5b2224438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId876869bb5b222444e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId522169bb5b2224537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId960469bb5b222456e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId587469bb5b22245a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId190969bb5b2224796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId447669bb5b2224d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId976569bb5b2224dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId466369bb5b2225102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId259069bb5b22223a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId259069bb5b22223a7.jpg"/><Relationship Id="rId148569bb5b2222e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId148569bb5b2222e0c.jpg"/><Relationship Id="rId284669bb5b222536b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId284669bb5b222536b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116386483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId582273161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId119869d6259325d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId590669d6259325eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId946669d6259325f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId903069d6259326172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId503769d62593291ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId681569d625932923a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId885769d625932924e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId447069d625932933e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId348169d6259329372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId433369d62593293a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId497069d6259329588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId951169d6259329b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId183269d6259329b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId431569d6259329e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId955169d6259326043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId955169d6259326043.jpg"/><Relationship Id="rId123469d6259327b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId123469d6259327b1b.jpg"/><Relationship Id="rId146069d6259329f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146069d6259329f5f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>