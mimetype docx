--- v9 (2026-04-08)
+++ v10 (2026-04-29)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119869d6259325d0a" w:history="1">
+      <w:hyperlink r:id="rId986769f1c6fdd11fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590669d6259325eb0" w:history="1">
+            <w:hyperlink r:id="rId791069f1c6fdd137b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946669d6259325f15" w:history="1">
+            <w:hyperlink r:id="rId452969f1c6fdd13dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99671054" name="name627669d6259326045" descr="1825.jpg"/>
+                  <wp:docPr id="35623621" name="name518969f1c6fdd1a8d" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId955169d6259326043" cstate="print"/>
+                          <a:blip r:embed="rId612169f1c6fdd1a8b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId903069d6259326172" w:history="1">
+            <w:hyperlink r:id="rId461469f1c6fdd1ba4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3296750" name="name992969d6259327b1e" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="79392212" name="name285369f1c6fdd305d" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId123469d6259327b1b" cstate="print"/>
+                    <a:blip r:embed="rId960169f1c6fdd305b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503769d62593291ee" w:history="1">
+      <w:hyperlink r:id="rId932969f1c6fdd4554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId681569d625932923a" w:history="1">
+      <w:hyperlink r:id="rId878869f1c6fdd45a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId885769d625932924e" w:history="1"/>
+      <w:hyperlink r:id="rId180169f1c6fdd45b4" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447069d625932933e" w:history="1">
+      <w:hyperlink r:id="rId508469f1c6fdd4693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348169d6259329372" w:history="1">
+      <w:hyperlink r:id="rId999469f1c6fdd46c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433369d62593293a5" w:history="1">
+      <w:hyperlink r:id="rId722869f1c6fdd4700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497069d6259329588" w:history="1">
+      <w:hyperlink r:id="rId590869f1c6fdd48e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951169d6259329b25" w:history="1">
+      <w:hyperlink r:id="rId934769f1c6fdd4eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183269d6259329b78" w:history="1">
+      <w:hyperlink r:id="rId501369f1c6fdd4f03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431569d6259329e76" w:history="1">
+      <w:hyperlink r:id="rId458769f1c6fdd51eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97120290" name="name721669d6259329f61" descr="eu_funding_250.png"/>
+            <wp:docPr id="90218489" name="name245369f1c6fdd528e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId146069d6259329f5f" cstate="print"/>
+                    <a:blip r:embed="rId914069f1c6fdd528d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47355353">
+  <w:abstractNum w:abstractNumId="92121105">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44367101">
+    <w:lvl w:ilvl="0" w:tplc="22304454">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44367101" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22304454" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47355352">
+  <w:abstractNum w:abstractNumId="92121104">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38841749">
+    <w:lvl w:ilvl="0" w:tplc="32331958">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47355352">
-    <w:abstractNumId w:val="47355352"/>
+  <w:num w:numId="92121104">
+    <w:abstractNumId w:val="92121104"/>
   </w:num>
-  <w:num w:numId="47355353">
-    <w:abstractNumId w:val="47355353"/>
+  <w:num w:numId="92121105">
+    <w:abstractNumId w:val="92121105"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116386483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId582273161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId119869d6259325d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId590669d6259325eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId946669d6259325f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId903069d6259326172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId503769d62593291ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId681569d625932923a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId885769d625932924e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId447069d625932933e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId348169d6259329372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId433369d62593293a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId497069d6259329588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId951169d6259329b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId183269d6259329b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId431569d6259329e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId955169d6259326043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId955169d6259326043.jpg"/><Relationship Id="rId123469d6259327b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId123469d6259327b1b.jpg"/><Relationship Id="rId146069d6259329f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146069d6259329f5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466338045" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778193882" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId986769f1c6fdd11fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId791069f1c6fdd137b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId452969f1c6fdd13dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId461469f1c6fdd1ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId932969f1c6fdd4554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId878869f1c6fdd45a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId180169f1c6fdd45b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId508469f1c6fdd4693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId999469f1c6fdd46c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId722869f1c6fdd4700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId590869f1c6fdd48e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId934769f1c6fdd4eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId501369f1c6fdd4f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId458769f1c6fdd51eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId612169f1c6fdd1a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612169f1c6fdd1a8b.jpg"/><Relationship Id="rId960169f1c6fdd305b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId960169f1c6fdd305b.jpg"/><Relationship Id="rId914069f1c6fdd528d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId914069f1c6fdd528d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>