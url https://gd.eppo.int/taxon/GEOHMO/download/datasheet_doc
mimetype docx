--- v10 (2026-04-29)
+++ v11 (2026-05-19)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986769f1c6fdd11fb" w:history="1">
+      <w:hyperlink r:id="rId31996a0c512dedc89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791069f1c6fdd137b" w:history="1">
+            <w:hyperlink r:id="rId77866a0c512dedf82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452969f1c6fdd13dd" w:history="1">
+            <w:hyperlink r:id="rId64696a0c512dedfff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35623621" name="name518969f1c6fdd1a8d" descr="1825.jpg"/>
+                  <wp:docPr id="65396263" name="name53736a0c512dee539" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId612169f1c6fdd1a8b" cstate="print"/>
+                          <a:blip r:embed="rId60326a0c512dee537" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId461469f1c6fdd1ba4" w:history="1">
+            <w:hyperlink r:id="rId97236a0c512dee65e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79392212" name="name285369f1c6fdd305d" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="92895963" name="name83866a0c512def969" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId960169f1c6fdd305b" cstate="print"/>
+                    <a:blip r:embed="rId81386a0c512def967" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932969f1c6fdd4554" w:history="1">
+      <w:hyperlink r:id="rId10266a0c512df0e7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878869f1c6fdd45a0" w:history="1">
+      <w:hyperlink r:id="rId98716a0c512df0eca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId180169f1c6fdd45b4" w:history="1"/>
+      <w:hyperlink r:id="rId23686a0c512df0edf" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508469f1c6fdd4693" w:history="1">
+      <w:hyperlink r:id="rId84546a0c512df0fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999469f1c6fdd46c6" w:history="1">
+      <w:hyperlink r:id="rId99006a0c512df0ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722869f1c6fdd4700" w:history="1">
+      <w:hyperlink r:id="rId18076a0c512df1033" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590869f1c6fdd48e3" w:history="1">
+      <w:hyperlink r:id="rId51926a0c512df121b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934769f1c6fdd4eaf" w:history="1">
+      <w:hyperlink r:id="rId27916a0c512df17e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501369f1c6fdd4f03" w:history="1">
+      <w:hyperlink r:id="rId93906a0c512df183f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458769f1c6fdd51eb" w:history="1">
+      <w:hyperlink r:id="rId40116a0c512df1b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90218489" name="name245369f1c6fdd528e" descr="eu_funding_250.png"/>
+            <wp:docPr id="30531497" name="name41876a0c512df1dc3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId914069f1c6fdd528d" cstate="print"/>
+                    <a:blip r:embed="rId85836a0c512df1dc1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92121105">
+  <w:abstractNum w:abstractNumId="31239095">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22304454">
+    <w:lvl w:ilvl="0" w:tplc="76152014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22304454" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76152014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92121104">
+  <w:abstractNum w:abstractNumId="31239094">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32331958">
+    <w:lvl w:ilvl="0" w:tplc="55855843">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92121104">
-    <w:abstractNumId w:val="92121104"/>
+  <w:num w:numId="31239094">
+    <w:abstractNumId w:val="31239094"/>
   </w:num>
-  <w:num w:numId="92121105">
-    <w:abstractNumId w:val="92121105"/>
+  <w:num w:numId="31239095">
+    <w:abstractNumId w:val="31239095"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466338045" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778193882" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId986769f1c6fdd11fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId791069f1c6fdd137b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId452969f1c6fdd13dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId461469f1c6fdd1ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId932969f1c6fdd4554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId878869f1c6fdd45a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId180169f1c6fdd45b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId508469f1c6fdd4693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId999469f1c6fdd46c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId722869f1c6fdd4700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId590869f1c6fdd48e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId934769f1c6fdd4eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId501369f1c6fdd4f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId458769f1c6fdd51eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId612169f1c6fdd1a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612169f1c6fdd1a8b.jpg"/><Relationship Id="rId960169f1c6fdd305b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId960169f1c6fdd305b.jpg"/><Relationship Id="rId914069f1c6fdd528d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId914069f1c6fdd528d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966232618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589948626" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31996a0c512dedc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId77866a0c512dedf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId64696a0c512dedfff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId97236a0c512dee65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId10266a0c512df0e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId98716a0c512df0eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId23686a0c512df0edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId84546a0c512df0fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId99006a0c512df0ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId18076a0c512df1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId51926a0c512df121b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId27916a0c512df17e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId93906a0c512df183f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId40116a0c512df1b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60326a0c512dee537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60326a0c512dee537.jpg"/><Relationship Id="rId81386a0c512def967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81386a0c512def967.jpg"/><Relationship Id="rId85836a0c512df1dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85836a0c512df1dc1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>