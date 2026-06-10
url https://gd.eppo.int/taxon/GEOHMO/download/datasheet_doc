--- v11 (2026-05-19)
+++ v12 (2026-06-10)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31996a0c512dedc89" w:history="1">
+      <w:hyperlink r:id="rId82026a28d03c5910c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77866a0c512dedf82" w:history="1">
+            <w:hyperlink r:id="rId67306a28d03c59298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64696a0c512dedfff" w:history="1">
+            <w:hyperlink r:id="rId93916a28d03c592fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65396263" name="name53736a0c512dee539" descr="1825.jpg"/>
+                  <wp:docPr id="81574188" name="name57616a28d03c59b15" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60326a0c512dee537" cstate="print"/>
+                          <a:blip r:embed="rId36666a28d03c59b13" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97236a0c512dee65e" w:history="1">
+            <w:hyperlink r:id="rId45776a28d03c59c31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92895963" name="name83866a0c512def969" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="33165408" name="name80856a28d03c5b036" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81386a0c512def967" cstate="print"/>
+                    <a:blip r:embed="rId61756a28d03c5b032" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10266a0c512df0e7d" w:history="1">
+      <w:hyperlink r:id="rId21116a28d03c5c55b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98716a0c512df0eca" w:history="1">
+      <w:hyperlink r:id="rId91896a28d03c5c5a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23686a0c512df0edf" w:history="1"/>
+      <w:hyperlink r:id="rId71576a28d03c5c5bd" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84546a0c512df0fc1" w:history="1">
+      <w:hyperlink r:id="rId47306a28d03c5c69e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99006a0c512df0ffe" w:history="1">
+      <w:hyperlink r:id="rId57056a28d03c5c6d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18076a0c512df1033" w:history="1">
+      <w:hyperlink r:id="rId31716a28d03c5c704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51926a0c512df121b" w:history="1">
+      <w:hyperlink r:id="rId89396a28d03c5c932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27916a0c512df17e9" w:history="1">
+      <w:hyperlink r:id="rId67456a28d03c5cf1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93906a0c512df183f" w:history="1">
+      <w:hyperlink r:id="rId65396a28d03c5cf73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40116a0c512df1b32" w:history="1">
+      <w:hyperlink r:id="rId48486a28d03c5d271" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30531497" name="name41876a0c512df1dc3" descr="eu_funding_250.png"/>
+            <wp:docPr id="47959780" name="name22436a28d03c5d316" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85836a0c512df1dc1" cstate="print"/>
+                    <a:blip r:embed="rId26396a28d03c5d315" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31239095">
+  <w:abstractNum w:abstractNumId="57508313">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76152014">
+    <w:lvl w:ilvl="0" w:tplc="99798681">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76152014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99798681" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31239094">
+  <w:abstractNum w:abstractNumId="57508312">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55855843">
+    <w:lvl w:ilvl="0" w:tplc="76440961">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31239094">
-    <w:abstractNumId w:val="31239094"/>
+  <w:num w:numId="57508312">
+    <w:abstractNumId w:val="57508312"/>
   </w:num>
-  <w:num w:numId="31239095">
-    <w:abstractNumId w:val="31239095"/>
+  <w:num w:numId="57508313">
+    <w:abstractNumId w:val="57508313"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966232618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589948626" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31996a0c512dedc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId77866a0c512dedf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId64696a0c512dedfff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId97236a0c512dee65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId10266a0c512df0e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId98716a0c512df0eca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId23686a0c512df0edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId84546a0c512df0fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId99006a0c512df0ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId18076a0c512df1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId51926a0c512df121b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId27916a0c512df17e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId93906a0c512df183f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId40116a0c512df1b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60326a0c512dee537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60326a0c512dee537.jpg"/><Relationship Id="rId81386a0c512def967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81386a0c512def967.jpg"/><Relationship Id="rId85836a0c512df1dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85836a0c512df1dc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375015564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468799766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82026a28d03c5910c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId67306a28d03c59298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId93916a28d03c592fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId45776a28d03c59c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId21116a28d03c5c55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId91896a28d03c5c5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId71576a28d03c5c5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId47306a28d03c5c69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId57056a28d03c5c6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId31716a28d03c5c704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId89396a28d03c5c932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId67456a28d03c5cf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId65396a28d03c5cf73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId48486a28d03c5d271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36666a28d03c59b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36666a28d03c59b13.jpg"/><Relationship Id="rId61756a28d03c5b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61756a28d03c5b032.jpg"/><Relationship Id="rId26396a28d03c5d315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26396a28d03c5d315.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>