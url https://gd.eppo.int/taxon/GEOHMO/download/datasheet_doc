--- v12 (2026-06-10)
+++ v13 (2026-06-30)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82026a28d03c5910c" w:history="1">
+      <w:hyperlink r:id="rId46356a43c6c6e6ba2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67306a28d03c59298" w:history="1">
+            <w:hyperlink r:id="rId64576a43c6c6e6d38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93916a28d03c592fb" w:history="1">
+            <w:hyperlink r:id="rId68416a43c6c6e6dad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81574188" name="name57616a28d03c59b15" descr="1825.jpg"/>
+                  <wp:docPr id="65855537" name="name92256a43c6c6e6e9b" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36666a28d03c59b13" cstate="print"/>
+                          <a:blip r:embed="rId25776a43c6c6e6e9a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45776a28d03c59c31" w:history="1">
+            <w:hyperlink r:id="rId69316a43c6c6e6fcd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33165408" name="name80856a28d03c5b036" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="91721130" name="name68796a43c6c6e8438" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61756a28d03c5b032" cstate="print"/>
+                    <a:blip r:embed="rId25776a43c6c6e8434" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21116a28d03c5c55b" w:history="1">
+      <w:hyperlink r:id="rId62966a43c6c6e9972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91896a28d03c5c5a8" w:history="1">
+      <w:hyperlink r:id="rId38436a43c6c6e99bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId71576a28d03c5c5bd" w:history="1"/>
+      <w:hyperlink r:id="rId75916a43c6c6e99d3" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47306a28d03c5c69e" w:history="1">
+      <w:hyperlink r:id="rId41546a43c6c6e9ab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57056a28d03c5c6d2" w:history="1">
+      <w:hyperlink r:id="rId70996a43c6c6e9ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31716a28d03c5c704" w:history="1">
+      <w:hyperlink r:id="rId20276a43c6c6e9b19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89396a28d03c5c932" w:history="1">
+      <w:hyperlink r:id="rId34436a43c6c6e9cf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67456a28d03c5cf1d" w:history="1">
+      <w:hyperlink r:id="rId20666a43c6c6ea2a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65396a28d03c5cf73" w:history="1">
+      <w:hyperlink r:id="rId27566a43c6c6ea2f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48486a28d03c5d271" w:history="1">
+      <w:hyperlink r:id="rId23376a43c6c6ea5fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47959780" name="name22436a28d03c5d316" descr="eu_funding_250.png"/>
+            <wp:docPr id="81097895" name="name62166a43c6c6ea6c3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26396a28d03c5d315" cstate="print"/>
+                    <a:blip r:embed="rId59576a43c6c6ea6c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57508313">
+  <w:abstractNum w:abstractNumId="51346469">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99798681">
+    <w:lvl w:ilvl="0" w:tplc="83800834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99798681" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83800834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57508312">
+  <w:abstractNum w:abstractNumId="51346468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76440961">
+    <w:lvl w:ilvl="0" w:tplc="40762943">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57508312">
-    <w:abstractNumId w:val="57508312"/>
+  <w:num w:numId="51346468">
+    <w:abstractNumId w:val="51346468"/>
   </w:num>
-  <w:num w:numId="57508313">
-    <w:abstractNumId w:val="57508313"/>
+  <w:num w:numId="51346469">
+    <w:abstractNumId w:val="51346469"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375015564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468799766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82026a28d03c5910c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId67306a28d03c59298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId93916a28d03c592fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId45776a28d03c59c31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId21116a28d03c5c55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId91896a28d03c5c5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId71576a28d03c5c5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId47306a28d03c5c69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId57056a28d03c5c6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId31716a28d03c5c704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId89396a28d03c5c932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId67456a28d03c5cf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId65396a28d03c5cf73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId48486a28d03c5d271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36666a28d03c59b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36666a28d03c59b13.jpg"/><Relationship Id="rId61756a28d03c5b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61756a28d03c5b032.jpg"/><Relationship Id="rId26396a28d03c5d315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26396a28d03c5d315.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630368151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId643535571" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46356a43c6c6e6ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId64576a43c6c6e6d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId68416a43c6c6e6dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId69316a43c6c6e6fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId62966a43c6c6e9972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId38436a43c6c6e99bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId75916a43c6c6e99d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId41546a43c6c6e9ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId70996a43c6c6e9ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId20276a43c6c6e9b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId34436a43c6c6e9cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId20666a43c6c6ea2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId27566a43c6c6ea2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId23376a43c6c6ea5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25776a43c6c6e6e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a43c6c6e6e9a.jpg"/><Relationship Id="rId25776a43c6c6e8434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a43c6c6e8434.jpg"/><Relationship Id="rId59576a43c6c6ea6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59576a43c6c6ea6c2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>