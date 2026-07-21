--- v13 (2026-06-30)
+++ v14 (2026-07-21)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46356a43c6c6e6ba2" w:history="1">
+      <w:hyperlink r:id="rId24646a5f6f3e46b39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64576a43c6c6e6d38" w:history="1">
+            <w:hyperlink r:id="rId72996a5f6f3e46d44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68416a43c6c6e6dad" w:history="1">
+            <w:hyperlink r:id="rId62706a5f6f3e46dab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65855537" name="name92256a43c6c6e6e9b" descr="1825.jpg"/>
+                  <wp:docPr id="46053648" name="name88136a5f6f3e472a0" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25776a43c6c6e6e9a" cstate="print"/>
+                          <a:blip r:embed="rId64606a5f6f3e4729f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69316a43c6c6e6fcd" w:history="1">
+            <w:hyperlink r:id="rId33026a5f6f3e47400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91721130" name="name68796a43c6c6e8438" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="86427889" name="name80436a5f6f3e484cd" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25776a43c6c6e8434" cstate="print"/>
+                    <a:blip r:embed="rId36736a5f6f3e484ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62966a43c6c6e9972" w:history="1">
+      <w:hyperlink r:id="rId18946a5f6f3e49c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38436a43c6c6e99bf" w:history="1">
+      <w:hyperlink r:id="rId70856a5f6f3e49c77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId75916a43c6c6e99d3" w:history="1"/>
+      <w:hyperlink r:id="rId61316a5f6f3e49c8c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41546a43c6c6e9ab4" w:history="1">
+      <w:hyperlink r:id="rId13346a5f6f3e49da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70996a43c6c6e9ae7" w:history="1">
+      <w:hyperlink r:id="rId44966a5f6f3e49ddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20276a43c6c6e9b19" w:history="1">
+      <w:hyperlink r:id="rId66796a5f6f3e49e12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34436a43c6c6e9cf9" w:history="1">
+      <w:hyperlink r:id="rId33656a5f6f3e4a032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20666a43c6c6ea2a0" w:history="1">
+      <w:hyperlink r:id="rId65156a5f6f3e4a66f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566a43c6c6ea2f2" w:history="1">
+      <w:hyperlink r:id="rId58136a5f6f3e4a6c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23376a43c6c6ea5fd" w:history="1">
+      <w:hyperlink r:id="rId82626a5f6f3e4a9e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81097895" name="name62166a43c6c6ea6c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="81702610" name="name95136a5f6f3e4aa97" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59576a43c6c6ea6c2" cstate="print"/>
+                    <a:blip r:embed="rId30236a5f6f3e4aa96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51346469">
+  <w:abstractNum w:abstractNumId="74276573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83800834">
+    <w:lvl w:ilvl="0" w:tplc="19625845">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83800834" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19625845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51346468">
+  <w:abstractNum w:abstractNumId="74276572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40762943">
+    <w:lvl w:ilvl="0" w:tplc="73484814">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51346468">
-    <w:abstractNumId w:val="51346468"/>
+  <w:num w:numId="74276572">
+    <w:abstractNumId w:val="74276572"/>
   </w:num>
-  <w:num w:numId="51346469">
-    <w:abstractNumId w:val="51346469"/>
+  <w:num w:numId="74276573">
+    <w:abstractNumId w:val="74276573"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630368151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId643535571" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46356a43c6c6e6ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId64576a43c6c6e6d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId68416a43c6c6e6dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId69316a43c6c6e6fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId62966a43c6c6e9972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId38436a43c6c6e99bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId75916a43c6c6e99d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId41546a43c6c6e9ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId70996a43c6c6e9ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId20276a43c6c6e9b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId34436a43c6c6e9cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId20666a43c6c6ea2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId27566a43c6c6ea2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId23376a43c6c6ea5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25776a43c6c6e6e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a43c6c6e6e9a.jpg"/><Relationship Id="rId25776a43c6c6e8434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a43c6c6e8434.jpg"/><Relationship Id="rId59576a43c6c6ea6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59576a43c6c6ea6c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392976954" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638738342" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24646a5f6f3e46b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId72996a5f6f3e46d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId62706a5f6f3e46dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId33026a5f6f3e47400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId18946a5f6f3e49c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId70856a5f6f3e49c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId61316a5f6f3e49c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId13346a5f6f3e49da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId44966a5f6f3e49ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId66796a5f6f3e49e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId33656a5f6f3e4a032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId65156a5f6f3e4a66f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId58136a5f6f3e4a6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId82626a5f6f3e4a9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64606a5f6f3e4729f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64606a5f6f3e4729f.jpg"/><Relationship Id="rId36736a5f6f3e484ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36736a5f6f3e484ca.jpg"/><Relationship Id="rId30236a5f6f3e4aa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30236a5f6f3e4aa96.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>