--- v14 (2026-07-21)
+++ v15 (2026-08-10)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24646a5f6f3e46b39" w:history="1">
+      <w:hyperlink r:id="rId98886a7a5d68204ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72996a5f6f3e46d44" w:history="1">
+            <w:hyperlink r:id="rId63486a7a5d6820642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62706a5f6f3e46dab" w:history="1">
+            <w:hyperlink r:id="rId45366a7a5d68206a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46053648" name="name88136a5f6f3e472a0" descr="1825.jpg"/>
+                  <wp:docPr id="18515232" name="name56556a7a5d682075d" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64606a5f6f3e4729f" cstate="print"/>
+                          <a:blip r:embed="rId76856a7a5d682075c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33026a5f6f3e47400" w:history="1">
+            <w:hyperlink r:id="rId10776a7a5d6820896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86427889" name="name80436a5f6f3e484cd" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="99950850" name="name47006a7a5d6821e69" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36736a5f6f3e484ca" cstate="print"/>
+                    <a:blip r:embed="rId55866a7a5d6821e66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18946a5f6f3e49c18" w:history="1">
+      <w:hyperlink r:id="rId84196a7a5d682343a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70856a5f6f3e49c77" w:history="1">
+      <w:hyperlink r:id="rId10186a7a5d6823488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId61316a5f6f3e49c8c" w:history="1"/>
+      <w:hyperlink r:id="rId28606a7a5d682349d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13346a5f6f3e49da2" w:history="1">
+      <w:hyperlink r:id="rId34126a7a5d6823592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44966a5f6f3e49ddc" w:history="1">
+      <w:hyperlink r:id="rId39176a7a5d68235c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66796a5f6f3e49e12" w:history="1">
+      <w:hyperlink r:id="rId60206a7a5d68235fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33656a5f6f3e4a032" w:history="1">
+      <w:hyperlink r:id="rId72336a7a5d68237e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65156a5f6f3e4a66f" w:history="1">
+      <w:hyperlink r:id="rId82916a7a5d6823da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58136a5f6f3e4a6c9" w:history="1">
+      <w:hyperlink r:id="rId48376a7a5d6823dfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82626a5f6f3e4a9e8" w:history="1">
+      <w:hyperlink r:id="rId52016a7a5d68240f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81702610" name="name95136a5f6f3e4aa97" descr="eu_funding_250.png"/>
+            <wp:docPr id="93240071" name="name84206a7a5d68241bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30236a5f6f3e4aa96" cstate="print"/>
+                    <a:blip r:embed="rId50636a7a5d68241ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74276573">
+  <w:abstractNum w:abstractNumId="66707409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19625845">
+    <w:lvl w:ilvl="0" w:tplc="57017244">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19625845" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57017244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74276572">
+  <w:abstractNum w:abstractNumId="66707408">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73484814">
+    <w:lvl w:ilvl="0" w:tplc="78265462">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74276572">
-    <w:abstractNumId w:val="74276572"/>
+  <w:num w:numId="66707408">
+    <w:abstractNumId w:val="66707408"/>
   </w:num>
-  <w:num w:numId="74276573">
-    <w:abstractNumId w:val="74276573"/>
+  <w:num w:numId="66707409">
+    <w:abstractNumId w:val="66707409"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId392976954" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638738342" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24646a5f6f3e46b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId72996a5f6f3e46d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId62706a5f6f3e46dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId33026a5f6f3e47400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId18946a5f6f3e49c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId70856a5f6f3e49c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId61316a5f6f3e49c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId13346a5f6f3e49da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId44966a5f6f3e49ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId66796a5f6f3e49e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId33656a5f6f3e4a032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId65156a5f6f3e4a66f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId58136a5f6f3e4a6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId82626a5f6f3e4a9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64606a5f6f3e4729f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64606a5f6f3e4729f.jpg"/><Relationship Id="rId36736a5f6f3e484ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36736a5f6f3e484ca.jpg"/><Relationship Id="rId30236a5f6f3e4aa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30236a5f6f3e4aa96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId892112641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId947120730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98886a7a5d68204ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId63486a7a5d6820642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId45366a7a5d68206a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId10776a7a5d6820896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId84196a7a5d682343a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId10186a7a5d6823488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId28606a7a5d682349d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId34126a7a5d6823592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId39176a7a5d68235c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId60206a7a5d68235fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId72336a7a5d68237e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId82916a7a5d6823da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId48376a7a5d6823dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId52016a7a5d68240f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76856a7a5d682075c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76856a7a5d682075c.jpg"/><Relationship Id="rId55866a7a5d6821e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55866a7a5d6821e66.jpg"/><Relationship Id="rId50636a7a5d68241ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50636a7a5d68241ba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>