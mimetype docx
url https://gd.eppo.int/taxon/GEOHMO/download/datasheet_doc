--- v15 (2026-08-10)
+++ v16 (2026-08-31)
@@ -113,51 +113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its insect vector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98886a7a5d68204ad" w:history="1">
+      <w:hyperlink r:id="rId57246a94d7ec273a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are responsible for the thousand cankers disease of walnut.</w:t>
       </w:r>
     </w:p>
@@ -302,51 +302,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Bionectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> thousand cankers disease</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63486a7a5d6820642" w:history="1">
+            <w:hyperlink r:id="rId35126a94d7ec2759c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45366a7a5d68206a7" w:history="1">
+            <w:hyperlink r:id="rId77176a94d7ec27605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GEOHMO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18515232" name="name56556a7a5d682075d" descr="1825.jpg"/>
+                  <wp:docPr id="54407268" name="name20956a94d7ec27c16" descr="1825.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1825.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76856a7a5d682075c" cstate="print"/>
+                          <a:blip r:embed="rId69046a94d7ec27c14" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10776a7a5d6820896" w:history="1">
+            <w:hyperlink r:id="rId62566a94d7ec27d63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1596,63 +1596,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also detected in Friuli Venezia Giulia (EPPO, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99950850" name="name47006a7a5d6821e69" descr="GEOHMO_distribution_map.jpg"/>
+            <wp:docPr id="78935014" name="name64826a94d7ec28fd9" descr="GEOHMO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GEOHMO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55866a7a5d6821e66" cstate="print"/>
+                    <a:blip r:embed="rId96016a94d7ec28fd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4610,104 +4610,104 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (Centre for Agriculture and Bioscience International) (2019) Invasive Species Compendium – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84196a7a5d682343a" w:history="1">
+      <w:hyperlink r:id="rId54016a94d7ec2a624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/117952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10186a7a5d6823488" w:history="1">
+      <w:hyperlink r:id="rId16896a94d7ec2a673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28606a7a5d682349d" w:history="1"/>
+      <w:hyperlink r:id="rId67726a94d7ec2a688" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Wilstermann A, Hoppe B, Schrader G, Delbianco A and Vos S, 2020. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4800,111 +4800,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34126a7a5d6823592" w:history="1">
+      <w:hyperlink r:id="rId32246a94d7ec2a779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) EPPO Global database. EPPO Reporting Service no. 08 – 2016. Num. article: 2016/153. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39176a7a5d68235c8" w:history="1">
+      <w:hyperlink r:id="rId99746a94d7ec2a7ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Global database. EPPO Reporting Service no. 05 – 2019. Num. article: 2019/102. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60206a7a5d68235fb" w:history="1">
+      <w:hyperlink r:id="rId23746a94d7ec2a7e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6532</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5162,51 +5162,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 741–748. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Graves AD, Coleman TW, Flint ML and Seybold SJ (2009) Walnut twig beetle and thousand cankers disease: Field identification guide, UC-IPM Website Publication, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72336a7a5d68237e7" w:history="1">
+      <w:hyperlink r:id="rId60226a94d7ec2a9c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6072,101 +6072,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, 11 pp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a7a5d6823da9" w:history="1">
+      <w:hyperlink r:id="rId67336a94d7ec2afc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold S, Haugen D and Graves A (2019) Thousand Cankers Disease Survey Guidelines for 2020. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture: Forest Service (FS) and Plant Protection and Quarantine (PPQ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2020, 55 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48376a7a5d6823dfd" w:history="1">
+      <w:hyperlink r:id="rId79856a94d7ec2b016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6582,51 +6582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Geosmithia morbida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52016a7a5d68240f5" w:history="1">
+      <w:hyperlink r:id="rId14646a94d7ec2b32a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6639,63 +6639,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93240071" name="name84206a7a5d68241bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="14260718" name="name18446a94d7ec2b3d6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50636a7a5d68241ba" cstate="print"/>
+                    <a:blip r:embed="rId18316a94d7ec2b3d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6793,137 +6793,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66707409">
+  <w:abstractNum w:abstractNumId="26336479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57017244">
+    <w:lvl w:ilvl="0" w:tplc="80404485">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57017244" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80404485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66707408">
+  <w:abstractNum w:abstractNumId="26336478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78265462">
+    <w:lvl w:ilvl="0" w:tplc="73036852">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7675,55 +7675,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66707408">
-    <w:abstractNumId w:val="66707408"/>
+  <w:num w:numId="26336478">
+    <w:abstractNumId w:val="26336478"/>
   </w:num>
-  <w:num w:numId="66707409">
-    <w:abstractNumId w:val="66707409"/>
+  <w:num w:numId="26336479">
+    <w:abstractNumId w:val="26336479"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19273,51 +19273,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId892112641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId947120730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98886a7a5d68204ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId63486a7a5d6820642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId45366a7a5d68206a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId10776a7a5d6820896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId84196a7a5d682343a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId10186a7a5d6823488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId28606a7a5d682349d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId34126a7a5d6823592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId39176a7a5d68235c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId60206a7a5d68235fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId72336a7a5d68237e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId82916a7a5d6823da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId48376a7a5d6823dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId52016a7a5d68240f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76856a7a5d682075c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76856a7a5d682075c.jpg"/><Relationship Id="rId55866a7a5d6821e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55866a7a5d6821e66.jpg"/><Relationship Id="rId50636a7a5d68241ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50636a7a5d68241ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894074186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716433602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57246a94d7ec273a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/datasheet" TargetMode="External"/><Relationship Id="rId35126a94d7ec2759c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/" TargetMode="External"/><Relationship Id="rId77176a94d7ec27605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/categorization" TargetMode="External"/><Relationship Id="rId62566a94d7ec27d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/photos" TargetMode="External"/><Relationship Id="rId54016a94d7ec2a624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/117952" TargetMode="External"/><Relationship Id="rId16896a94d7ec2a673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thousandcankers.com/wp-content/uploads/2018/08/CSU_TCD_FAQ_7_2012.pdf" TargetMode="External"/><Relationship Id="rId67726a94d7ec2a688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bspm.agsci.-colostate.edu/files/2013/03/Questions-and-Answers-Revision-April-2012.pdf" TargetMode="External"/><Relationship Id="rId32246a94d7ec2a779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/aa43e4f8-7092-445b-84c1-af9f40bdae01" TargetMode="External"/><Relationship Id="rId99746a94d7ec2a7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5898" TargetMode="External"/><Relationship Id="rId23746a94d7ec2a7e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6532" TargetMode="External"/><Relationship Id="rId60226a94d7ec2a9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PDF/MISC/thousand_cankers_field_guide.pdf" TargetMode="External"/><Relationship Id="rId67336a94d7ec2afc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId79856a94d7ec2b016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/tcd/downloads/tcd-survey-guidelines.pdf" TargetMode="External"/><Relationship Id="rId14646a94d7ec2b32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69046a94d7ec27c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69046a94d7ec27c14.jpg"/><Relationship Id="rId96016a94d7ec28fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96016a94d7ec28fd5.jpg"/><Relationship Id="rId18316a94d7ec2b3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18316a94d7ec2b3d5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>