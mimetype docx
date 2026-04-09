--- v7 (2026-03-20)
+++ v8 (2026-04-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Nectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fusarium wilt of Hiemalis begonia</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119669bcd38fcd7bf" w:history="1">
+            <w:hyperlink r:id="rId261869d7b2e7148ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413669bcd38fcd804" w:history="1">
+            <w:hyperlink r:id="rId959469d7b2e714903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83269430" name="name258969bcd38fcd8ca" descr="14999.jpg"/>
+                  <wp:docPr id="14729170" name="name322369d7b2e71504b" descr="14999.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14999.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId123869bcd38fcd8c8" cstate="print"/>
+                          <a:blip r:embed="rId981369d7b2e715049" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId810669bcd38fcd9d8" w:history="1">
+            <w:hyperlink r:id="rId518769d7b2e7151a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2069,147 +2069,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022) report, the isolates were identified using morphology only and no molecular confirmation was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95588096" name="name238969bcd38fcefcf" descr="FUSAFO_distribution_map.jpg"/>
+            <wp:docPr id="19476084" name="name450569d7b2e716f95" descr="FUSAFO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAFO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId772569bcd38fcefcc" cstate="print"/>
+                    <a:blip r:embed="rId710069d7b2e716f91" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Czechia, Germany, Jordan, Netherlands, Norway, Tunisia</w:t>
+        <w:t xml:space="preserve"> Czechia, Germany, Israel, Jordan, Netherlands, Norway, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, South Africa, Tunisia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Guizhou, Hebei, Jilin, Shandong), Japan (Honshu), Jordan, Korea, Republic of, Saudi Arabia</w:t>
+        <w:t xml:space="preserve"> China (Guizhou, Hebei, Jilin, Shandong), Israel, Japan (Honshu), Jordan, Korea, Republic of, Saudi Arabia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), United States of America (Connecticut)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4764,51 +4764,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal for Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484869bcd38fd084e" w:history="1">
+      <w:hyperlink r:id="rId455069d7b2e718c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.uokufa.edu.iq/index.php/ajb/article/view/8176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5228,51 +5228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Report of a Pest Risk Analysis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413169bcd38fd0b40" w:history="1">
+      <w:hyperlink r:id="rId298369d7b2e718f8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792469bcd38fd0bb4" w:history="1">
+      <w:hyperlink r:id="rId291269d7b2e719027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamelink R &amp; van Noort F (2009) Toetsing resistentie tegen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Begonia. Projectnummer 3242063500 Wageningen UR Glastuinbouw, Bleiswijk 458300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896069bcd38fd0ce7" w:history="1">
+      <w:hyperlink r:id="rId198269d7b2e719163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7338,51 +7338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wohanka W, Molitor HD &amp; Weichlein D (2005) Verhinderung der Krankheitsausbreitung bei Ebbe/Flutbewässerung mittels Wasserdesinfektion durch Chlordioxid. Bericht über die wissenschaftliche Betreuung des Forschungs- und Entwicklungsvorhabens im Agrarbereich für Umweltschutz (03UM002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735569bcd38fd19fa" w:history="1">
+      <w:hyperlink r:id="rId180169d7b2e719e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ble.de/03UM002_W.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7517,51 +7517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703369bcd38fd1b2e" w:history="1">
+      <w:hyperlink r:id="rId122169d7b2e719f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7574,63 +7574,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43196718" name="name734869bcd38fd1be2" descr="eu_funding_250.png"/>
+            <wp:docPr id="9267895" name="name277669d7b2e71a047" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId458369bcd38fd1be1" cstate="print"/>
+                    <a:blip r:embed="rId167969d7b2e71a045" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7728,137 +7728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42620411">
+  <w:abstractNum w:abstractNumId="91070289">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72884858">
+    <w:lvl w:ilvl="0" w:tplc="44750925">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72884858" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44750925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42620410">
+  <w:abstractNum w:abstractNumId="91070288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54323120">
+    <w:lvl w:ilvl="0" w:tplc="24337122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8610,55 +8610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42620410">
-    <w:abstractNumId w:val="42620410"/>
+  <w:num w:numId="91070288">
+    <w:abstractNumId w:val="91070288"/>
   </w:num>
-  <w:num w:numId="42620411">
-    <w:abstractNumId w:val="42620411"/>
+  <w:num w:numId="91070289">
+    <w:abstractNumId w:val="91070289"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20208,51 +20208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId201654090" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783840055" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId119669bcd38fcd7bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId413669bcd38fcd804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId810669bcd38fcd9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId484869bcd38fd084e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId413169bcd38fd0b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId792469bcd38fd0bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId896069bcd38fd0ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId735569bcd38fd19fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId703369bcd38fd1b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId123869bcd38fcd8c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId123869bcd38fcd8c8.jpg"/><Relationship Id="rId772569bcd38fcefcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772569bcd38fcefcc.jpg"/><Relationship Id="rId458369bcd38fd1be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId458369bcd38fd1be1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657383818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791269718" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId261869d7b2e7148ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId959469d7b2e714903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId518769d7b2e7151a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId455069d7b2e718c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId298369d7b2e718f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId291269d7b2e719027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId198269d7b2e719163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId180169d7b2e719e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId122169d7b2e719f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId981369d7b2e715049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981369d7b2e715049.jpg"/><Relationship Id="rId710069d7b2e716f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId710069d7b2e716f91.jpg"/><Relationship Id="rId167969d7b2e71a045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167969d7b2e71a045.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>