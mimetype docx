--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Nectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fusarium wilt of Hiemalis begonia</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261869d7b2e7148ba" w:history="1">
+            <w:hyperlink r:id="rId423469f2289c04228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959469d7b2e714903" w:history="1">
+            <w:hyperlink r:id="rId201869f2289c0426d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14729170" name="name322369d7b2e71504b" descr="14999.jpg"/>
+                  <wp:docPr id="29418025" name="name520969f2289c0498f" descr="14999.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14999.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId981369d7b2e715049" cstate="print"/>
+                          <a:blip r:embed="rId523569f2289c0498d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId518769d7b2e7151a7" w:history="1">
+            <w:hyperlink r:id="rId249669f2289c04ab8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022) report, the isolates were identified using morphology only and no molecular confirmation was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19476084" name="name450569d7b2e716f95" descr="FUSAFO_distribution_map.jpg"/>
+            <wp:docPr id="73719049" name="name372069f2289c0627b" descr="FUSAFO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAFO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId710069d7b2e716f91" cstate="print"/>
+                    <a:blip r:embed="rId189569f2289c06277" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4764,51 +4764,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal for Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455069d7b2e718c55" w:history="1">
+      <w:hyperlink r:id="rId257569f2289c077d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.uokufa.edu.iq/index.php/ajb/article/view/8176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5228,51 +5228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Report of a Pest Risk Analysis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298369d7b2e718f8e" w:history="1">
+      <w:hyperlink r:id="rId457269f2289c07b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5298,51 +5298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291269d7b2e719027" w:history="1">
+      <w:hyperlink r:id="rId556069f2289c07b7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamelink R &amp; van Noort F (2009) Toetsing resistentie tegen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Begonia. Projectnummer 3242063500 Wageningen UR Glastuinbouw, Bleiswijk 458300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198269d7b2e719163" w:history="1">
+      <w:hyperlink r:id="rId338069f2289c07cac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7338,51 +7338,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wohanka W, Molitor HD &amp; Weichlein D (2005) Verhinderung der Krankheitsausbreitung bei Ebbe/Flutbewässerung mittels Wasserdesinfektion durch Chlordioxid. Bericht über die wissenschaftliche Betreuung des Forschungs- und Entwicklungsvorhabens im Agrarbereich für Umweltschutz (03UM002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180169d7b2e719e39" w:history="1">
+      <w:hyperlink r:id="rId636769f2289c0882b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ble.de/03UM002_W.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7517,51 +7517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122169d7b2e719f64" w:history="1">
+      <w:hyperlink r:id="rId973069f2289c0894e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7574,63 +7574,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9267895" name="name277669d7b2e71a047" descr="eu_funding_250.png"/>
+            <wp:docPr id="61583462" name="name598369f2289c08a3c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId167969d7b2e71a045" cstate="print"/>
+                    <a:blip r:embed="rId957669f2289c08a3a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7728,137 +7728,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91070289">
+  <w:abstractNum w:abstractNumId="95148057">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44750925">
+    <w:lvl w:ilvl="0" w:tplc="92305115">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44750925" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92305115" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91070288">
+  <w:abstractNum w:abstractNumId="95148056">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24337122">
+    <w:lvl w:ilvl="0" w:tplc="86694314">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8610,55 +8610,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91070288">
-    <w:abstractNumId w:val="91070288"/>
+  <w:num w:numId="95148056">
+    <w:abstractNumId w:val="95148056"/>
   </w:num>
-  <w:num w:numId="91070289">
-    <w:abstractNumId w:val="91070289"/>
+  <w:num w:numId="95148057">
+    <w:abstractNumId w:val="95148057"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20208,51 +20208,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657383818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791269718" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId261869d7b2e7148ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId959469d7b2e714903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId518769d7b2e7151a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId455069d7b2e718c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId298369d7b2e718f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId291269d7b2e719027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId198269d7b2e719163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId180169d7b2e719e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId122169d7b2e719f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId981369d7b2e715049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981369d7b2e715049.jpg"/><Relationship Id="rId710069d7b2e716f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId710069d7b2e716f91.jpg"/><Relationship Id="rId167969d7b2e71a045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167969d7b2e71a045.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId320253321" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId789897627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId423469f2289c04228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId201869f2289c0426d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId249669f2289c04ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId257569f2289c077d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId457269f2289c07b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId556069f2289c07b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId338069f2289c07cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId636769f2289c0882b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId973069f2289c0894e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId523569f2289c0498d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523569f2289c0498d.jpg"/><Relationship Id="rId189569f2289c06277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId189569f2289c06277.jpg"/><Relationship Id="rId957669f2289c08a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId957669f2289c08a3a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>