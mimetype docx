--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Nectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fusarium wilt of Hiemalis begonia</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423469f2289c04228" w:history="1">
+            <w:hyperlink r:id="rId31956a0d4dca15855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201869f2289c0426d" w:history="1">
+            <w:hyperlink r:id="rId50706a0d4dca1589d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29418025" name="name520969f2289c0498f" descr="14999.jpg"/>
+                  <wp:docPr id="49592876" name="name10356a0d4dca15957" descr="14999.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14999.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId523569f2289c0498d" cstate="print"/>
+                          <a:blip r:embed="rId16016a0d4dca15956" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId249669f2289c04ab8" w:history="1">
+            <w:hyperlink r:id="rId40526a0d4dca15a56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1451,50 +1451,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cicer arietinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Coriandrum sativum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gossypium hirsutum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heptapleurum arboricola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2069,63 +2089,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022) report, the isolates were identified using morphology only and no molecular confirmation was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73719049" name="name372069f2289c0627b" descr="FUSAFO_distribution_map.jpg"/>
+            <wp:docPr id="25687209" name="name53426a0d4dca1736b" descr="FUSAFO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAFO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId189569f2289c06277" cstate="print"/>
+                    <a:blip r:embed="rId87456a0d4dca17367" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4764,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal for Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257569f2289c077d5" w:history="1">
+      <w:hyperlink r:id="rId25536a0d4dca1864b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.uokufa.edu.iq/index.php/ajb/article/view/8176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5228,51 +5248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Report of a Pest Risk Analysis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457269f2289c07b0b" w:history="1">
+      <w:hyperlink r:id="rId64276a0d4dca1897d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5298,51 +5318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556069f2289c07b7d" w:history="1">
+      <w:hyperlink r:id="rId94136a0d4dca189f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5486,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamelink R &amp; van Noort F (2009) Toetsing resistentie tegen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Begonia. Projectnummer 3242063500 Wageningen UR Glastuinbouw, Bleiswijk 458300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338069f2289c07cac" w:history="1">
+      <w:hyperlink r:id="rId10856a0d4dca18b26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7338,51 +7358,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wohanka W, Molitor HD &amp; Weichlein D (2005) Verhinderung der Krankheitsausbreitung bei Ebbe/Flutbewässerung mittels Wasserdesinfektion durch Chlordioxid. Bericht über die wissenschaftliche Betreuung des Forschungs- und Entwicklungsvorhabens im Agrarbereich für Umweltschutz (03UM002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636769f2289c0882b" w:history="1">
+      <w:hyperlink r:id="rId17176a0d4dca196d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ble.de/03UM002_W.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7517,51 +7537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973069f2289c0894e" w:history="1">
+      <w:hyperlink r:id="rId72146a0d4dca197fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7574,63 +7594,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61583462" name="name598369f2289c08a3c" descr="eu_funding_250.png"/>
+            <wp:docPr id="31379682" name="name54156a0d4dca198ca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId957669f2289c08a3a" cstate="print"/>
+                    <a:blip r:embed="rId47166a0d4dca198c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7728,137 +7748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95148057">
+  <w:abstractNum w:abstractNumId="51631246">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92305115">
+    <w:lvl w:ilvl="0" w:tplc="50186235">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92305115" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50186235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95148056">
+  <w:abstractNum w:abstractNumId="51631245">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86694314">
+    <w:lvl w:ilvl="0" w:tplc="75906287">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8610,55 +8630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95148056">
-    <w:abstractNumId w:val="95148056"/>
+  <w:num w:numId="51631245">
+    <w:abstractNumId w:val="51631245"/>
   </w:num>
-  <w:num w:numId="95148057">
-    <w:abstractNumId w:val="95148057"/>
+  <w:num w:numId="51631246">
+    <w:abstractNumId w:val="51631246"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20208,51 +20228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId320253321" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId789897627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId423469f2289c04228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId201869f2289c0426d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId249669f2289c04ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId257569f2289c077d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId457269f2289c07b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId556069f2289c07b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId338069f2289c07cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId636769f2289c0882b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId973069f2289c0894e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId523569f2289c0498d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523569f2289c0498d.jpg"/><Relationship Id="rId189569f2289c06277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId189569f2289c06277.jpg"/><Relationship Id="rId957669f2289c08a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId957669f2289c08a3a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170970340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844556350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31956a0d4dca15855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId50706a0d4dca1589d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId40526a0d4dca15a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId25536a0d4dca1864b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId64276a0d4dca1897d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId94136a0d4dca189f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId10856a0d4dca18b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId17176a0d4dca196d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId72146a0d4dca197fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16016a0d4dca15956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16016a0d4dca15956.jpg"/><Relationship Id="rId87456a0d4dca17367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87456a0d4dca17367.jpg"/><Relationship Id="rId47166a0d4dca198c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47166a0d4dca198c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>