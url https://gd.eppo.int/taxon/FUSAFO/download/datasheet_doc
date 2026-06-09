--- v10 (2026-05-20)
+++ v11 (2026-06-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Nectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fusarium wilt of Hiemalis begonia</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31956a0d4dca15855" w:history="1">
+            <w:hyperlink r:id="rId59986a2817e15d3bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50706a0d4dca1589d" w:history="1">
+            <w:hyperlink r:id="rId64586a2817e15d40f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49592876" name="name10356a0d4dca15957" descr="14999.jpg"/>
+                  <wp:docPr id="37373922" name="name68476a2817e15db1c" descr="14999.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14999.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16016a0d4dca15956" cstate="print"/>
+                          <a:blip r:embed="rId64526a2817e15db1a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40526a0d4dca15a56" w:history="1">
+            <w:hyperlink r:id="rId31616a2817e15dca3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2089,63 +2089,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022) report, the isolates were identified using morphology only and no molecular confirmation was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25687209" name="name53426a0d4dca1736b" descr="FUSAFO_distribution_map.jpg"/>
+            <wp:docPr id="80979943" name="name33456a2817e15f554" descr="FUSAFO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAFO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87456a0d4dca17367" cstate="print"/>
+                    <a:blip r:embed="rId88566a2817e15f54f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal for Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25536a0d4dca1864b" w:history="1">
+      <w:hyperlink r:id="rId21826a2817e160910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.uokufa.edu.iq/index.php/ajb/article/view/8176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5248,51 +5248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Report of a Pest Risk Analysis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64276a0d4dca1897d" w:history="1">
+      <w:hyperlink r:id="rId84666a2817e160c30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5318,51 +5318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94136a0d4dca189f2" w:history="1">
+      <w:hyperlink r:id="rId47796a2817e160ca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamelink R &amp; van Noort F (2009) Toetsing resistentie tegen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Begonia. Projectnummer 3242063500 Wageningen UR Glastuinbouw, Bleiswijk 458300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10856a0d4dca18b26" w:history="1">
+      <w:hyperlink r:id="rId51646a2817e160de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7358,51 +7358,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wohanka W, Molitor HD &amp; Weichlein D (2005) Verhinderung der Krankheitsausbreitung bei Ebbe/Flutbewässerung mittels Wasserdesinfektion durch Chlordioxid. Bericht über die wissenschaftliche Betreuung des Forschungs- und Entwicklungsvorhabens im Agrarbereich für Umweltschutz (03UM002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17176a0d4dca196d1" w:history="1">
+      <w:hyperlink r:id="rId58576a2817e161a6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ble.de/03UM002_W.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7537,51 +7537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72146a0d4dca197fb" w:history="1">
+      <w:hyperlink r:id="rId94976a2817e161bb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7594,63 +7594,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31379682" name="name54156a0d4dca198ca" descr="eu_funding_250.png"/>
+            <wp:docPr id="93406780" name="name52686a2817e161dc8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47166a0d4dca198c8" cstate="print"/>
+                    <a:blip r:embed="rId63596a2817e161dc7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7748,137 +7748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51631246">
+  <w:abstractNum w:abstractNumId="96143176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50186235">
+    <w:lvl w:ilvl="0" w:tplc="89393081">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50186235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89393081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51631245">
+  <w:abstractNum w:abstractNumId="96143175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75906287">
+    <w:lvl w:ilvl="0" w:tplc="10521883">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8630,55 +8630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51631245">
-    <w:abstractNumId w:val="51631245"/>
+  <w:num w:numId="96143175">
+    <w:abstractNumId w:val="96143175"/>
   </w:num>
-  <w:num w:numId="51631246">
-    <w:abstractNumId w:val="51631246"/>
+  <w:num w:numId="96143176">
+    <w:abstractNumId w:val="96143176"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20228,51 +20228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170970340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844556350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31956a0d4dca15855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId50706a0d4dca1589d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId40526a0d4dca15a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId25536a0d4dca1864b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId64276a0d4dca1897d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId94136a0d4dca189f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId10856a0d4dca18b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId17176a0d4dca196d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId72146a0d4dca197fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16016a0d4dca15956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16016a0d4dca15956.jpg"/><Relationship Id="rId87456a0d4dca17367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87456a0d4dca17367.jpg"/><Relationship Id="rId47166a0d4dca198c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47166a0d4dca198c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933958095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId436693544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59986a2817e15d3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId64586a2817e15d40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId31616a2817e15dca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId21826a2817e160910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId84666a2817e160c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId47796a2817e160ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId51646a2817e160de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId58576a2817e161a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId94976a2817e161bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64526a2817e15db1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64526a2817e15db1a.jpg"/><Relationship Id="rId88566a2817e15f54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88566a2817e15f54f.jpg"/><Relationship Id="rId63596a2817e161dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63596a2817e161dc7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>