--- v11 (2026-06-09)
+++ v12 (2026-06-30)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Nectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fusarium wilt of Hiemalis begonia</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59986a2817e15d3bb" w:history="1">
+            <w:hyperlink r:id="rId86316a4425d8c2b8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64586a2817e15d40f" w:history="1">
+            <w:hyperlink r:id="rId29506a4425d8c2bd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37373922" name="name68476a2817e15db1c" descr="14999.jpg"/>
+                  <wp:docPr id="30327256" name="name36076a4425d8c3816" descr="14999.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14999.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64526a2817e15db1a" cstate="print"/>
+                          <a:blip r:embed="rId34956a4425d8c3813" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31616a2817e15dca3" w:history="1">
+            <w:hyperlink r:id="rId25806a4425d8c3966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2089,63 +2089,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022) report, the isolates were identified using morphology only and no molecular confirmation was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80979943" name="name33456a2817e15f554" descr="FUSAFO_distribution_map.jpg"/>
+            <wp:docPr id="68939730" name="name56906a4425d8c4f7d" descr="FUSAFO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAFO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88566a2817e15f54f" cstate="print"/>
+                    <a:blip r:embed="rId58946a4425d8c4f79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal for Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21826a2817e160910" w:history="1">
+      <w:hyperlink r:id="rId46856a4425d8c67ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.uokufa.edu.iq/index.php/ajb/article/view/8176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5248,51 +5248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Report of a Pest Risk Analysis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84666a2817e160c30" w:history="1">
+      <w:hyperlink r:id="rId10466a4425d8c6ea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5318,51 +5318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47796a2817e160ca9" w:history="1">
+      <w:hyperlink r:id="rId31436a4425d8c6f1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamelink R &amp; van Noort F (2009) Toetsing resistentie tegen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Begonia. Projectnummer 3242063500 Wageningen UR Glastuinbouw, Bleiswijk 458300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51646a2817e160de6" w:history="1">
+      <w:hyperlink r:id="rId86386a4425d8c7059" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7358,51 +7358,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wohanka W, Molitor HD &amp; Weichlein D (2005) Verhinderung der Krankheitsausbreitung bei Ebbe/Flutbewässerung mittels Wasserdesinfektion durch Chlordioxid. Bericht über die wissenschaftliche Betreuung des Forschungs- und Entwicklungsvorhabens im Agrarbereich für Umweltschutz (03UM002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58576a2817e161a6b" w:history="1">
+      <w:hyperlink r:id="rId85886a4425d8c7c59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ble.de/03UM002_W.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7537,51 +7537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94976a2817e161bb8" w:history="1">
+      <w:hyperlink r:id="rId28026a4425d8c7d8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7594,63 +7594,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93406780" name="name52686a2817e161dc8" descr="eu_funding_250.png"/>
+            <wp:docPr id="34076198" name="name83106a4425d8c7e39" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63596a2817e161dc7" cstate="print"/>
+                    <a:blip r:embed="rId45866a4425d8c7e38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7748,137 +7748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96143176">
+  <w:abstractNum w:abstractNumId="20966382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89393081">
+    <w:lvl w:ilvl="0" w:tplc="93860061">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89393081" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93860061" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96143175">
+  <w:abstractNum w:abstractNumId="20966381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10521883">
+    <w:lvl w:ilvl="0" w:tplc="17518691">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8630,55 +8630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96143175">
-    <w:abstractNumId w:val="96143175"/>
+  <w:num w:numId="20966381">
+    <w:abstractNumId w:val="20966381"/>
   </w:num>
-  <w:num w:numId="96143176">
-    <w:abstractNumId w:val="96143176"/>
+  <w:num w:numId="20966382">
+    <w:abstractNumId w:val="20966382"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20228,51 +20228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933958095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId436693544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59986a2817e15d3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId64586a2817e15d40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId31616a2817e15dca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId21826a2817e160910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId84666a2817e160c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId47796a2817e160ca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId51646a2817e160de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId58576a2817e161a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId94976a2817e161bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64526a2817e15db1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64526a2817e15db1a.jpg"/><Relationship Id="rId88566a2817e15f54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88566a2817e15f54f.jpg"/><Relationship Id="rId63596a2817e161dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63596a2817e161dc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643694242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734188887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86316a4425d8c2b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId29506a4425d8c2bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId25806a4425d8c3966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId46856a4425d8c67ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId10466a4425d8c6ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId31436a4425d8c6f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId86386a4425d8c7059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId85886a4425d8c7c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId28026a4425d8c7d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34956a4425d8c3813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34956a4425d8c3813.jpg"/><Relationship Id="rId58946a4425d8c4f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946a4425d8c4f79.jpg"/><Relationship Id="rId45866a4425d8c7e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45866a4425d8c7e38.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>