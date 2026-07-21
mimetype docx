--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Nectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fusarium wilt of Hiemalis begonia</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86316a4425d8c2b8e" w:history="1">
+            <w:hyperlink r:id="rId52806a5f6b89f2dd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29506a4425d8c2bd8" w:history="1">
+            <w:hyperlink r:id="rId27276a5f6b89f2e1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30327256" name="name36076a4425d8c3816" descr="14999.jpg"/>
+                  <wp:docPr id="3599609" name="name86096a5f6b89f2f63" descr="14999.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14999.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34956a4425d8c3813" cstate="print"/>
+                          <a:blip r:embed="rId73326a5f6b89f2f62" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25806a4425d8c3966" w:history="1">
+            <w:hyperlink r:id="rId62816a5f6b89f308c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2089,63 +2089,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022) report, the isolates were identified using morphology only and no molecular confirmation was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68939730" name="name56906a4425d8c4f7d" descr="FUSAFO_distribution_map.jpg"/>
+            <wp:docPr id="44466023" name="name37506a5f6b8a009a0" descr="FUSAFO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAFO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58946a4425d8c4f79" cstate="print"/>
+                    <a:blip r:embed="rId68226a5f6b8a0099c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal for Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46856a4425d8c67ac" w:history="1">
+      <w:hyperlink r:id="rId44456a5f6b8a01dbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.uokufa.edu.iq/index.php/ajb/article/view/8176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5248,51 +5248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Report of a Pest Risk Analysis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a4425d8c6ea2" w:history="1">
+      <w:hyperlink r:id="rId37916a5f6b8a02123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5318,51 +5318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31436a4425d8c6f1c" w:history="1">
+      <w:hyperlink r:id="rId88806a5f6b8a0219a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamelink R &amp; van Noort F (2009) Toetsing resistentie tegen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Begonia. Projectnummer 3242063500 Wageningen UR Glastuinbouw, Bleiswijk 458300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86386a4425d8c7059" w:history="1">
+      <w:hyperlink r:id="rId54446a5f6b8a02302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7358,51 +7358,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wohanka W, Molitor HD &amp; Weichlein D (2005) Verhinderung der Krankheitsausbreitung bei Ebbe/Flutbewässerung mittels Wasserdesinfektion durch Chlordioxid. Bericht über die wissenschaftliche Betreuung des Forschungs- und Entwicklungsvorhabens im Agrarbereich für Umweltschutz (03UM002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85886a4425d8c7c59" w:history="1">
+      <w:hyperlink r:id="rId30026a5f6b8a02f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ble.de/03UM002_W.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7537,51 +7537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28026a4425d8c7d8c" w:history="1">
+      <w:hyperlink r:id="rId85186a5f6b8a03055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7594,63 +7594,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34076198" name="name83106a4425d8c7e39" descr="eu_funding_250.png"/>
+            <wp:docPr id="26302396" name="name63016a5f6b8a03131" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45866a4425d8c7e38" cstate="print"/>
+                    <a:blip r:embed="rId83846a5f6b8a0312f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7748,137 +7748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20966382">
+  <w:abstractNum w:abstractNumId="89093581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93860061">
+    <w:lvl w:ilvl="0" w:tplc="91772923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93860061" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91772923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20966381">
+  <w:abstractNum w:abstractNumId="89093580">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17518691">
+    <w:lvl w:ilvl="0" w:tplc="14914655">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8630,55 +8630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20966381">
-    <w:abstractNumId w:val="20966381"/>
+  <w:num w:numId="89093580">
+    <w:abstractNumId w:val="89093580"/>
   </w:num>
-  <w:num w:numId="20966382">
-    <w:abstractNumId w:val="20966382"/>
+  <w:num w:numId="89093581">
+    <w:abstractNumId w:val="89093581"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20228,51 +20228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643694242" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734188887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86316a4425d8c2b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId29506a4425d8c2bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId25806a4425d8c3966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId46856a4425d8c67ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId10466a4425d8c6ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId31436a4425d8c6f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId86386a4425d8c7059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId85886a4425d8c7c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId28026a4425d8c7d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34956a4425d8c3813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34956a4425d8c3813.jpg"/><Relationship Id="rId58946a4425d8c4f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946a4425d8c4f79.jpg"/><Relationship Id="rId45866a4425d8c7e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45866a4425d8c7e38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363254072" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335279250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52806a5f6b89f2dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId27276a5f6b89f2e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId62816a5f6b89f308c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId44456a5f6b8a01dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId37916a5f6b8a02123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId88806a5f6b8a0219a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId54446a5f6b8a02302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId30026a5f6b8a02f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId85186a5f6b8a03055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73326a5f6b89f2f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73326a5f6b89f2f62.jpg"/><Relationship Id="rId68226a5f6b8a0099c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68226a5f6b8a0099c.jpg"/><Relationship Id="rId83846a5f6b8a0312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83846a5f6b8a0312f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>