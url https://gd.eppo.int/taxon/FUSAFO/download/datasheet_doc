--- v13 (2026-07-21)
+++ v14 (2026-08-30)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Sordariomycetes: Hypocreomycetidae: Hypocreales: Nectriaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fusarium wilt of Hiemalis begonia</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52806a5f6b89f2dd1" w:history="1">
+            <w:hyperlink r:id="rId72036a941b1cbbb03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27276a5f6b89f2e1b" w:history="1">
+            <w:hyperlink r:id="rId33156a941b1cbbb66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3599609" name="name86096a5f6b89f2f63" descr="14999.jpg"/>
+                  <wp:docPr id="92060732" name="name63546a941b1cbbc48" descr="14999.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14999.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73326a5f6b89f2f62" cstate="print"/>
+                          <a:blip r:embed="rId24496a941b1cbbc47" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62816a5f6b89f308c" w:history="1">
+            <w:hyperlink r:id="rId66836a941b1cbbd49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2089,63 +2089,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2022) report, the isolates were identified using morphology only and no molecular confirmation was provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44466023" name="name37506a5f6b8a009a0" descr="FUSAFO_distribution_map.jpg"/>
+            <wp:docPr id="11280726" name="name93236a941b1cbd381" descr="FUSAFO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAFO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68226a5f6b8a0099c" cstate="print"/>
+                    <a:blip r:embed="rId58006a941b1cbd37e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal for Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44456a5f6b8a01dbe" w:history="1">
+      <w:hyperlink r:id="rId13436a941b1cbe8d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://journal.uokufa.edu.iq/index.php/ajb/article/view/8176</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed May 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5248,51 +5248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Report of a Pest Risk Analysis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37916a5f6b8a02123" w:history="1">
+      <w:hyperlink r:id="rId80306a941b1cbebe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5318,51 +5318,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88806a5f6b8a0219a" w:history="1">
+      <w:hyperlink r:id="rId59356a941b1cbec56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5506,51 +5506,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamelink R &amp; van Noort F (2009) Toetsing resistentie tegen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Begonia. Projectnummer 3242063500 Wageningen UR Glastuinbouw, Bleiswijk 458300. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54446a5f6b8a02302" w:history="1">
+      <w:hyperlink r:id="rId17366a941b1cbedcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wur.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed July 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7358,51 +7358,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–70.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wohanka W, Molitor HD &amp; Weichlein D (2005) Verhinderung der Krankheitsausbreitung bei Ebbe/Flutbewässerung mittels Wasserdesinfektion durch Chlordioxid. Bericht über die wissenschaftliche Betreuung des Forschungs- und Entwicklungsvorhabens im Agrarbereich für Umweltschutz (03UM002). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30026a5f6b8a02f2c" w:history="1">
+      <w:hyperlink r:id="rId53346a941b1cbfa45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ble.de/03UM002_W.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7537,51 +7537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium foetens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85186a5f6b8a03055" w:history="1">
+      <w:hyperlink r:id="rId36636a941b1cbfbca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7594,63 +7594,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26302396" name="name63016a5f6b8a03131" descr="eu_funding_250.png"/>
+            <wp:docPr id="74184060" name="name30706a941b1cbfc89" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83846a5f6b8a0312f" cstate="print"/>
+                    <a:blip r:embed="rId68816a941b1cbfc87" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7748,137 +7748,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89093581">
+  <w:abstractNum w:abstractNumId="22470711">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91772923">
+    <w:lvl w:ilvl="0" w:tplc="83340529">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91772923" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83340529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89093580">
+  <w:abstractNum w:abstractNumId="22470710">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14914655">
+    <w:lvl w:ilvl="0" w:tplc="55743621">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8630,55 +8630,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89093580">
-    <w:abstractNumId w:val="89093580"/>
+  <w:num w:numId="22470710">
+    <w:abstractNumId w:val="22470710"/>
   </w:num>
-  <w:num w:numId="89093581">
-    <w:abstractNumId w:val="89093581"/>
+  <w:num w:numId="22470711">
+    <w:abstractNumId w:val="22470711"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20228,51 +20228,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId363254072" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335279250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52806a5f6b89f2dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId27276a5f6b89f2e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId62816a5f6b89f308c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId44456a5f6b8a01dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId37916a5f6b8a02123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId88806a5f6b8a0219a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId54446a5f6b8a02302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId30026a5f6b8a02f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId85186a5f6b8a03055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73326a5f6b89f2f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73326a5f6b89f2f62.jpg"/><Relationship Id="rId68226a5f6b8a0099c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68226a5f6b8a0099c.jpg"/><Relationship Id="rId83846a5f6b8a0312f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83846a5f6b8a0312f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860816564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId674060038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72036a941b1cbbb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/" TargetMode="External"/><Relationship Id="rId33156a941b1cbbb66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/categorization" TargetMode="External"/><Relationship Id="rId66836a941b1cbbd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAFO/photos" TargetMode="External"/><Relationship Id="rId13436a941b1cbe8d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId80306a941b1cbebe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/55e1e2fb-b763-4ed0-b53b-0c20b57576e8" TargetMode="External"/><Relationship Id="rId59356a941b1cbec56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12021" TargetMode="External"/><Relationship Id="rId17366a941b1cbedcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wur.nl" TargetMode="External"/><Relationship Id="rId53346a941b1cbfa45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ble.de/03UM002_W.pdf" TargetMode="External"/><Relationship Id="rId36636a941b1cbfbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24496a941b1cbbc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24496a941b1cbbc47.jpg"/><Relationship Id="rId58006a941b1cbd37e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58006a941b1cbd37e.jpg"/><Relationship Id="rId68816a941b1cbfc87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68816a941b1cbfc87.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>