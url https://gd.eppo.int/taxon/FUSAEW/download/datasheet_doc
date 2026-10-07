--- v14 (2026-09-06)
+++ v15 (2026-10-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51116a9da84c86862" w:history="1">
+            <w:hyperlink r:id="rId30786ac62a333fdb1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41596a9da84c868cd" w:history="1">
+            <w:hyperlink r:id="rId58066ac62a333fe1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25755170" name="name98906a9da84c88ca3" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="62578823" name="name82186ac62a3341f5f" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57416a9da84c88c9f" cstate="print"/>
+                    <a:blip r:embed="rId13736ac62a3341f5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95726a9da84c89a43" w:history="1">
+      <w:hyperlink r:id="rId44146ac62a3342cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59926a9da84c89b00" w:history="1">
+      <w:hyperlink r:id="rId10516ac62a3342d8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56506a9da84c89bb7" w:history="1">
+      <w:hyperlink r:id="rId71886ac62a3342e40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17666a9da84c89c5b" w:history="1">
+      <w:hyperlink r:id="rId49266ac62a3342ee1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76006a9da84c89cf0" w:history="1">
+      <w:hyperlink r:id="rId28966ac62a3342f72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35066a9da84c89d63" w:history="1">
+      <w:hyperlink r:id="rId37376ac62a3342fe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69706a9da84c89db7" w:history="1">
+      <w:hyperlink r:id="rId33466ac62a3343037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38546a9da84c89e67" w:history="1">
+      <w:hyperlink r:id="rId53386ac62a33430e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28536a9da84c89ed8" w:history="1">
+      <w:hyperlink r:id="rId43226ac62a3343159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63576a9da84c8a08a" w:history="1">
+      <w:hyperlink r:id="rId55466ac62a3343301" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88356a9da84c8a11e" w:history="1">
+      <w:hyperlink r:id="rId33726ac62a3343391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14876a9da84c8a1cf" w:history="1">
+      <w:hyperlink r:id="rId63466ac62a3343440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34346a9da84c8a2c0" w:history="1">
+      <w:hyperlink r:id="rId14986ac62a334352d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11566a9da84c8a452" w:history="1">
+      <w:hyperlink r:id="rId92426ac62a33436c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70516a9da84c8a4e4" w:history="1">
+      <w:hyperlink r:id="rId69126ac62a3343782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78036a9da84c8a589" w:history="1">
+      <w:hyperlink r:id="rId84876ac62a334382c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59316a9da84c8a638" w:history="1">
+      <w:hyperlink r:id="rId64886ac62a33438f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66026a9da84c8a6fe" w:history="1">
+      <w:hyperlink r:id="rId60276ac62a33439d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95976a9da84c8a78d" w:history="1">
+      <w:hyperlink r:id="rId33516ac62a3343a6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a9da84c8a89a" w:history="1">
+      <w:hyperlink r:id="rId41186ac62a3343b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62596a9da84c8a92c" w:history="1">
+      <w:hyperlink r:id="rId61716ac62a3343c0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69376a9da84c8a99d" w:history="1">
+      <w:hyperlink r:id="rId71116ac62a3343c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25856a9da84c8aa3d" w:history="1">
+      <w:hyperlink r:id="rId79686ac62a3343d10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41706a9da84c8aad3" w:history="1">
+      <w:hyperlink r:id="rId21506ac62a3343da1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74976a9da84c8ab85" w:history="1">
+      <w:hyperlink r:id="rId68966ac62a3343e50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67676a9da84c8ac38" w:history="1">
+      <w:hyperlink r:id="rId39826ac62a3343eff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96806a9da84c8aca9" w:history="1">
+      <w:hyperlink r:id="rId97886ac62a3343f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30476a9da84c8ad21" w:history="1">
+      <w:hyperlink r:id="rId65286ac62a3343fe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73396a9da84c8adda" w:history="1">
+      <w:hyperlink r:id="rId13486ac62a334409b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85405786" name="name78026a9da84c8ae7c" descr="eu_funding_250.png"/>
+            <wp:docPr id="10207678" name="name27306ac62a3344135" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47266a9da84c8ae7b" cstate="print"/>
+                    <a:blip r:embed="rId26846ac62a3344134" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71357077">
+  <w:abstractNum w:abstractNumId="92861120">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13346313">
+    <w:lvl w:ilvl="0" w:tplc="66880250">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13346313" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66880250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71357076">
+  <w:abstractNum w:abstractNumId="92861119">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13802431">
+    <w:lvl w:ilvl="0" w:tplc="87707962">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71357076">
-    <w:abstractNumId w:val="71357076"/>
+  <w:num w:numId="92861119">
+    <w:abstractNumId w:val="92861119"/>
   </w:num>
-  <w:num w:numId="71357077">
-    <w:abstractNumId w:val="71357077"/>
+  <w:num w:numId="92861120">
+    <w:abstractNumId w:val="92861120"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId157580507" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776816158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51116a9da84c86862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId41596a9da84c868cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId95726a9da84c89a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId59926a9da84c89b00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId56506a9da84c89bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId17666a9da84c89c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId76006a9da84c89cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId35066a9da84c89d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId69706a9da84c89db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId38546a9da84c89e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId28536a9da84c89ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId63576a9da84c8a08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId88356a9da84c8a11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId14876a9da84c8a1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId34346a9da84c8a2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId11566a9da84c8a452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId70516a9da84c8a4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId78036a9da84c8a589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId59316a9da84c8a638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId66026a9da84c8a6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId95976a9da84c8a78d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId82916a9da84c8a89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId62596a9da84c8a92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId69376a9da84c8a99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId25856a9da84c8aa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId41706a9da84c8aad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId74976a9da84c8ab85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId67676a9da84c8ac38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId96806a9da84c8aca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId30476a9da84c8ad21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId73396a9da84c8adda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57416a9da84c88c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57416a9da84c88c9f.jpg"/><Relationship Id="rId47266a9da84c8ae7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47266a9da84c8ae7b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610042157" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId281145471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30786ac62a333fdb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId58066ac62a333fe1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId44146ac62a3342cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId10516ac62a3342d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId71886ac62a3342e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId49266ac62a3342ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId28966ac62a3342f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId37376ac62a3342fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId33466ac62a3343037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId53386ac62a33430e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId43226ac62a3343159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId55466ac62a3343301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId33726ac62a3343391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId63466ac62a3343440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId14986ac62a334352d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId92426ac62a33436c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId69126ac62a3343782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId84876ac62a334382c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId64886ac62a33438f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId60276ac62a33439d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId33516ac62a3343a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId41186ac62a3343b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId61716ac62a3343c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId71116ac62a3343c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId79686ac62a3343d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId21506ac62a3343da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId68966ac62a3343e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId39826ac62a3343eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId97886ac62a3343f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId65286ac62a3343fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId13486ac62a334409b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13736ac62a3341f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13736ac62a3341f5c.jpg"/><Relationship Id="rId26846ac62a3344134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26846ac62a3344134.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>