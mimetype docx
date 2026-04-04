--- v6 (2026-03-13)
+++ v7 (2026-04-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261469b46c191bb44" w:history="1">
+            <w:hyperlink r:id="rId769369d0fe5775a63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641569b46c191bbbb" w:history="1">
+            <w:hyperlink r:id="rId405769d0fe5775b68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59194674" name="name295169b46c191e522" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="2653541" name="name259569d0fe5778691" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId222169b46c191e51d" cstate="print"/>
+                    <a:blip r:embed="rId770969d0fe577868d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663369b46c191f310" w:history="1">
+      <w:hyperlink r:id="rId799069d0fe577959c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327869b46c191f3ab" w:history="1">
+      <w:hyperlink r:id="rId632969d0fe5779638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139269b46c191f480" w:history="1">
+      <w:hyperlink r:id="rId884569d0fe57796e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756469b46c191f52e" w:history="1">
+      <w:hyperlink r:id="rId656869d0fe577978a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861869b46c191f5bf" w:history="1">
+      <w:hyperlink r:id="rId454369d0fe577981c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596469b46c191f62f" w:history="1">
+      <w:hyperlink r:id="rId162269d0fe577988d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233769b46c191f684" w:history="1">
+      <w:hyperlink r:id="rId178669d0fe57798e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932169b46c191f732" w:history="1">
+      <w:hyperlink r:id="rId948869d0fe577998f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723169b46c191f7a4" w:history="1">
+      <w:hyperlink r:id="rId290169d0fe5779a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732569b46c191f949" w:history="1">
+      <w:hyperlink r:id="rId819769d0fe5779bde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666469b46c191f9d9" w:history="1">
+      <w:hyperlink r:id="rId564169d0fe5779c82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915069b46c191fa8b" w:history="1">
+      <w:hyperlink r:id="rId590869d0fe5779d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757669b46c191fb78" w:history="1">
+      <w:hyperlink r:id="rId521069d0fe5779e38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518469b46c191fd00" w:history="1">
+      <w:hyperlink r:id="rId112969d0fe5779fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657169b46c191fd9e" w:history="1">
+      <w:hyperlink r:id="rId224369d0fe577a058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559669b46c191ff0f" w:history="1">
+      <w:hyperlink r:id="rId637169d0fe577a110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451869b46c191ffc8" w:history="1">
+      <w:hyperlink r:id="rId281069d0fe577a1d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983769b46c1920093" w:history="1">
+      <w:hyperlink r:id="rId635269d0fe577a299" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616369b46c1920125" w:history="1">
+      <w:hyperlink r:id="rId530569d0fe577a32b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183969b46c1920234" w:history="1">
+      <w:hyperlink r:id="rId427569d0fe577a43b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156569b46c19202c5" w:history="1">
+      <w:hyperlink r:id="rId256869d0fe577a4d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634969b46c1920335" w:history="1">
+      <w:hyperlink r:id="rId848069d0fe577a54b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515869b46c19203e0" w:history="1">
+      <w:hyperlink r:id="rId977669d0fe577a5eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357969b46c192047b" w:history="1">
+      <w:hyperlink r:id="rId124669d0fe577a67b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332369b46c1920537" w:history="1">
+      <w:hyperlink r:id="rId445369d0fe577a72c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261069b46c19205fb" w:history="1">
+      <w:hyperlink r:id="rId897869d0fe577a7dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687369b46c1920671" w:history="1">
+      <w:hyperlink r:id="rId345269d0fe577a84e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926369b46c19206eb" w:history="1">
+      <w:hyperlink r:id="rId940569d0fe577a8c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881569b46c19207a3" w:history="1">
+      <w:hyperlink r:id="rId187769d0fe577a97b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="281672" name="name649869b46c192088c" descr="eu_funding_250.png"/>
+            <wp:docPr id="58460855" name="name535469d0fe577aa28" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId860269b46c192088b" cstate="print"/>
+                    <a:blip r:embed="rId802469d0fe577aa27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80460254">
+  <w:abstractNum w:abstractNumId="63016980">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58303065">
+    <w:lvl w:ilvl="0" w:tplc="22042785">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58303065" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22042785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80460253">
+  <w:abstractNum w:abstractNumId="63016979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92031518">
+    <w:lvl w:ilvl="0" w:tplc="71049069">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80460253">
-    <w:abstractNumId w:val="80460253"/>
+  <w:num w:numId="63016979">
+    <w:abstractNumId w:val="63016979"/>
   </w:num>
-  <w:num w:numId="80460254">
-    <w:abstractNumId w:val="80460254"/>
+  <w:num w:numId="63016980">
+    <w:abstractNumId w:val="63016980"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId373680365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId880688766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId261469b46c191bb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId641569b46c191bbbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId663369b46c191f310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId327869b46c191f3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId139269b46c191f480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId756469b46c191f52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId861869b46c191f5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId596469b46c191f62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId233769b46c191f684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId932169b46c191f732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId723169b46c191f7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId732569b46c191f949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId666469b46c191f9d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId915069b46c191fa8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId757669b46c191fb78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId518469b46c191fd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId657169b46c191fd9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId559669b46c191ff0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId451869b46c191ffc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId983769b46c1920093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId616369b46c1920125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId183969b46c1920234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId156569b46c19202c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId634969b46c1920335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId515869b46c19203e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId357969b46c192047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId332369b46c1920537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId261069b46c19205fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId687369b46c1920671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId926369b46c19206eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId881569b46c19207a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId222169b46c191e51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId222169b46c191e51d.jpg"/><Relationship Id="rId860269b46c192088b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId860269b46c192088b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873003032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId457145533" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId769369d0fe5775a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId405769d0fe5775b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId799069d0fe577959c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId632969d0fe5779638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId884569d0fe57796e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId656869d0fe577978a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId454369d0fe577981c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId162269d0fe577988d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId178669d0fe57798e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId948869d0fe577998f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId290169d0fe5779a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId819769d0fe5779bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId564169d0fe5779c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId590869d0fe5779d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId521069d0fe5779e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId112969d0fe5779fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId224369d0fe577a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId637169d0fe577a110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId281069d0fe577a1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId635269d0fe577a299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId530569d0fe577a32b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId427569d0fe577a43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId256869d0fe577a4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId848069d0fe577a54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId977669d0fe577a5eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId124669d0fe577a67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId445369d0fe577a72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId897869d0fe577a7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId345269d0fe577a84e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId940569d0fe577a8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId187769d0fe577a97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId770969d0fe577868d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId770969d0fe577868d.jpg"/><Relationship Id="rId802469d0fe577aa27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId802469d0fe577aa27.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>