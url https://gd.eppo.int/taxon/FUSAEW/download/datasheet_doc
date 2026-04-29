--- v7 (2026-04-04)
+++ v8 (2026-04-29)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769369d0fe5775a63" w:history="1">
+            <w:hyperlink r:id="rId530569f2394e1b42d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405769d0fe5775b68" w:history="1">
+            <w:hyperlink r:id="rId586069f2394e1b496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2653541" name="name259569d0fe5778691" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="63424366" name="name303169f2394e1d7e3" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId770969d0fe577868d" cstate="print"/>
+                    <a:blip r:embed="rId534969f2394e1d7e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799069d0fe577959c" w:history="1">
+      <w:hyperlink r:id="rId688169f2394e1e58b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632969d0fe5779638" w:history="1">
+      <w:hyperlink r:id="rId536469f2394e1e638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884569d0fe57796e9" w:history="1">
+      <w:hyperlink r:id="rId828369f2394e1e6e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656869d0fe577978a" w:history="1">
+      <w:hyperlink r:id="rId906869f2394e1e787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454369d0fe577981c" w:history="1">
+      <w:hyperlink r:id="rId767469f2394e1e816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162269d0fe577988d" w:history="1">
+      <w:hyperlink r:id="rId628069f2394e1e885" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178669d0fe57798e2" w:history="1">
+      <w:hyperlink r:id="rId304769f2394e1e8d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948869d0fe577998f" w:history="1">
+      <w:hyperlink r:id="rId603369f2394e1e984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290169d0fe5779a02" w:history="1">
+      <w:hyperlink r:id="rId398369f2394e1e9ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId819769d0fe5779bde" w:history="1">
+      <w:hyperlink r:id="rId118369f2394e1eba0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564169d0fe5779c82" w:history="1">
+      <w:hyperlink r:id="rId443569f2394e1ec2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590869d0fe5779d48" w:history="1">
+      <w:hyperlink r:id="rId719569f2394e1ecd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521069d0fe5779e38" w:history="1">
+      <w:hyperlink r:id="rId910869f2394e1edc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112969d0fe5779fc3" w:history="1">
+      <w:hyperlink r:id="rId632369f2394e1ef51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224369d0fe577a058" w:history="1">
+      <w:hyperlink r:id="rId685969f2394e1efe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637169d0fe577a110" w:history="1">
+      <w:hyperlink r:id="rId807769f2394e1f080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281069d0fe577a1d1" w:history="1">
+      <w:hyperlink r:id="rId538769f2394e1f12c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635269d0fe577a299" w:history="1">
+      <w:hyperlink r:id="rId492169f2394e1f1ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530569d0fe577a32b" w:history="1">
+      <w:hyperlink r:id="rId736469f2394e1f27d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427569d0fe577a43b" w:history="1">
+      <w:hyperlink r:id="rId606469f2394e1f388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256869d0fe577a4d9" w:history="1">
+      <w:hyperlink r:id="rId387369f2394e1f438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848069d0fe577a54b" w:history="1">
+      <w:hyperlink r:id="rId451069f2394e1f4ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977669d0fe577a5eb" w:history="1">
+      <w:hyperlink r:id="rId300569f2394e1f53c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124669d0fe577a67b" w:history="1">
+      <w:hyperlink r:id="rId431569f2394e1f5cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445369d0fe577a72c" w:history="1">
+      <w:hyperlink r:id="rId892969f2394e1f67c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897869d0fe577a7dd" w:history="1">
+      <w:hyperlink r:id="rId784169f2394e1f729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345269d0fe577a84e" w:history="1">
+      <w:hyperlink r:id="rId950469f2394e1f79a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940569d0fe577a8c5" w:history="1">
+      <w:hyperlink r:id="rId490669f2394e1f811" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187769d0fe577a97b" w:history="1">
+      <w:hyperlink r:id="rId340469f2394e1f8c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58460855" name="name535469d0fe577aa28" descr="eu_funding_250.png"/>
+            <wp:docPr id="51347123" name="name881669f2394e1f968" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId802469d0fe577aa27" cstate="print"/>
+                    <a:blip r:embed="rId953669f2394e1f967" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63016980">
+  <w:abstractNum w:abstractNumId="98729509">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22042785">
+    <w:lvl w:ilvl="0" w:tplc="27571688">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22042785" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27571688" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63016979">
+  <w:abstractNum w:abstractNumId="98729508">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71049069">
+    <w:lvl w:ilvl="0" w:tplc="92995802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63016979">
-    <w:abstractNumId w:val="63016979"/>
+  <w:num w:numId="98729508">
+    <w:abstractNumId w:val="98729508"/>
   </w:num>
-  <w:num w:numId="63016980">
-    <w:abstractNumId w:val="63016980"/>
+  <w:num w:numId="98729509">
+    <w:abstractNumId w:val="98729509"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873003032" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId457145533" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId769369d0fe5775a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId405769d0fe5775b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId799069d0fe577959c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId632969d0fe5779638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId884569d0fe57796e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId656869d0fe577978a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId454369d0fe577981c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId162269d0fe577988d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId178669d0fe57798e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId948869d0fe577998f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId290169d0fe5779a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId819769d0fe5779bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId564169d0fe5779c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId590869d0fe5779d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId521069d0fe5779e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId112969d0fe5779fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId224369d0fe577a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId637169d0fe577a110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId281069d0fe577a1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId635269d0fe577a299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId530569d0fe577a32b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId427569d0fe577a43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId256869d0fe577a4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId848069d0fe577a54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId977669d0fe577a5eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId124669d0fe577a67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId445369d0fe577a72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId897869d0fe577a7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId345269d0fe577a84e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId940569d0fe577a8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId187769d0fe577a97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId770969d0fe577868d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId770969d0fe577868d.jpg"/><Relationship Id="rId802469d0fe577aa27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId802469d0fe577aa27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973794247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194276621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId530569f2394e1b42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId586069f2394e1b496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId688169f2394e1e58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId536469f2394e1e638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId828369f2394e1e6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId906869f2394e1e787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId767469f2394e1e816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId628069f2394e1e885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId304769f2394e1e8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId603369f2394e1e984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId398369f2394e1e9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId118369f2394e1eba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId443569f2394e1ec2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId719569f2394e1ecd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId910869f2394e1edc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId632369f2394e1ef51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId685969f2394e1efe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId807769f2394e1f080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId538769f2394e1f12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId492169f2394e1f1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId736469f2394e1f27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId606469f2394e1f388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId387369f2394e1f438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId451069f2394e1f4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId300569f2394e1f53c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId431569f2394e1f5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId892969f2394e1f67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId784169f2394e1f729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId950469f2394e1f79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId490669f2394e1f811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId340469f2394e1f8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534969f2394e1d7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId534969f2394e1d7e0.jpg"/><Relationship Id="rId953669f2394e1f967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId953669f2394e1f967.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>