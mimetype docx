--- v8 (2026-04-29)
+++ v9 (2026-05-25)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530569f2394e1b42d" w:history="1">
+            <w:hyperlink r:id="rId73706a13bffe3406a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586069f2394e1b496" w:history="1">
+            <w:hyperlink r:id="rId42316a13bffe340d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63424366" name="name303169f2394e1d7e3" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="25566049" name="name12706a13bffe36391" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId534969f2394e1d7e0" cstate="print"/>
+                    <a:blip r:embed="rId37026a13bffe3638f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688169f2394e1e58b" w:history="1">
+      <w:hyperlink r:id="rId64886a13bffe37126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536469f2394e1e638" w:history="1">
+      <w:hyperlink r:id="rId18356a13bffe371bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828369f2394e1e6e9" w:history="1">
+      <w:hyperlink r:id="rId38776a13bffe3726c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906869f2394e1e787" w:history="1">
+      <w:hyperlink r:id="rId41006a13bffe3730a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767469f2394e1e816" w:history="1">
+      <w:hyperlink r:id="rId49356a13bffe37398" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628069f2394e1e885" w:history="1">
+      <w:hyperlink r:id="rId69326a13bffe37408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304769f2394e1e8d7" w:history="1">
+      <w:hyperlink r:id="rId28316a13bffe3745a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603369f2394e1e984" w:history="1">
+      <w:hyperlink r:id="rId97816a13bffe37508" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398369f2394e1e9ff" w:history="1">
+      <w:hyperlink r:id="rId22246a13bffe37577" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118369f2394e1eba0" w:history="1">
+      <w:hyperlink r:id="rId93826a13bffe3771a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443569f2394e1ec2e" w:history="1">
+      <w:hyperlink r:id="rId49836a13bffe377a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId719569f2394e1ecd9" w:history="1">
+      <w:hyperlink r:id="rId49406a13bffe37855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910869f2394e1edc2" w:history="1">
+      <w:hyperlink r:id="rId87746a13bffe37940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632369f2394e1ef51" w:history="1">
+      <w:hyperlink r:id="rId13836a13bffe37ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685969f2394e1efe0" w:history="1">
+      <w:hyperlink r:id="rId56026a13bffe37b75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807769f2394e1f080" w:history="1">
+      <w:hyperlink r:id="rId58356a13bffe37c17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538769f2394e1f12c" w:history="1">
+      <w:hyperlink r:id="rId41326a13bffe37cc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492169f2394e1f1ee" w:history="1">
+      <w:hyperlink r:id="rId23796a13bffe37d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736469f2394e1f27d" w:history="1">
+      <w:hyperlink r:id="rId11526a13bffe37e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606469f2394e1f388" w:history="1">
+      <w:hyperlink r:id="rId78026a13bffe37f25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387369f2394e1f438" w:history="1">
+      <w:hyperlink r:id="rId35046a13bffe37fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451069f2394e1f4ab" w:history="1">
+      <w:hyperlink r:id="rId99536a13bffe38024" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300569f2394e1f53c" w:history="1">
+      <w:hyperlink r:id="rId56196a13bffe380b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431569f2394e1f5cc" w:history="1">
+      <w:hyperlink r:id="rId94146a13bffe38140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892969f2394e1f67c" w:history="1">
+      <w:hyperlink r:id="rId55366a13bffe381ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784169f2394e1f729" w:history="1">
+      <w:hyperlink r:id="rId78596a13bffe3829c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950469f2394e1f79a" w:history="1">
+      <w:hyperlink r:id="rId94166a13bffe3830c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490669f2394e1f811" w:history="1">
+      <w:hyperlink r:id="rId60036a13bffe38382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340469f2394e1f8c4" w:history="1">
+      <w:hyperlink r:id="rId44196a13bffe38437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51347123" name="name881669f2394e1f968" descr="eu_funding_250.png"/>
+            <wp:docPr id="2360525" name="name11176a13bffe38503" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId953669f2394e1f967" cstate="print"/>
+                    <a:blip r:embed="rId66716a13bffe38502" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98729509">
+  <w:abstractNum w:abstractNumId="78010053">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27571688">
+    <w:lvl w:ilvl="0" w:tplc="12273720">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27571688" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12273720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98729508">
+  <w:abstractNum w:abstractNumId="78010052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92995802">
+    <w:lvl w:ilvl="0" w:tplc="20426546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98729508">
-    <w:abstractNumId w:val="98729508"/>
+  <w:num w:numId="78010052">
+    <w:abstractNumId w:val="78010052"/>
   </w:num>
-  <w:num w:numId="98729509">
-    <w:abstractNumId w:val="98729509"/>
+  <w:num w:numId="78010053">
+    <w:abstractNumId w:val="78010053"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973794247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194276621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId530569f2394e1b42d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId586069f2394e1b496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId688169f2394e1e58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId536469f2394e1e638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId828369f2394e1e6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId906869f2394e1e787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId767469f2394e1e816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId628069f2394e1e885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId304769f2394e1e8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId603369f2394e1e984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId398369f2394e1e9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId118369f2394e1eba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId443569f2394e1ec2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId719569f2394e1ecd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId910869f2394e1edc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId632369f2394e1ef51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId685969f2394e1efe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId807769f2394e1f080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId538769f2394e1f12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId492169f2394e1f1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId736469f2394e1f27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId606469f2394e1f388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId387369f2394e1f438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId451069f2394e1f4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId300569f2394e1f53c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId431569f2394e1f5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId892969f2394e1f67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId784169f2394e1f729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId950469f2394e1f79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId490669f2394e1f811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId340469f2394e1f8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId534969f2394e1d7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId534969f2394e1d7e0.jpg"/><Relationship Id="rId953669f2394e1f967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId953669f2394e1f967.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId574529464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993357226" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73706a13bffe3406a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId42316a13bffe340d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId64886a13bffe37126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId18356a13bffe371bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId38776a13bffe3726c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId41006a13bffe3730a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId49356a13bffe37398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId69326a13bffe37408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId28316a13bffe3745a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId97816a13bffe37508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId22246a13bffe37577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId93826a13bffe3771a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId49836a13bffe377a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId49406a13bffe37855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId87746a13bffe37940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId13836a13bffe37ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId56026a13bffe37b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId58356a13bffe37c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId41326a13bffe37cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId23796a13bffe37d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId11526a13bffe37e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId78026a13bffe37f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId35046a13bffe37fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId99536a13bffe38024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId56196a13bffe380b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId94146a13bffe38140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId55366a13bffe381ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId78596a13bffe3829c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId94166a13bffe3830c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId60036a13bffe38382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId44196a13bffe38437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37026a13bffe3638f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37026a13bffe3638f.jpg"/><Relationship Id="rId66716a13bffe38502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66716a13bffe38502.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>