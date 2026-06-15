--- v9 (2026-05-25)
+++ v10 (2026-06-15)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73706a13bffe3406a" w:history="1">
+            <w:hyperlink r:id="rId26786a2fefea713d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42316a13bffe340d5" w:history="1">
+            <w:hyperlink r:id="rId36266a2fefea7144b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25566049" name="name12706a13bffe36391" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="48324724" name="name66796a2fefea73962" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37026a13bffe3638f" cstate="print"/>
+                    <a:blip r:embed="rId53896a2fefea7395f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64886a13bffe37126" w:history="1">
+      <w:hyperlink r:id="rId55626a2fefea7477e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18356a13bffe371bb" w:history="1">
+      <w:hyperlink r:id="rId91016a2fefea74818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38776a13bffe3726c" w:history="1">
+      <w:hyperlink r:id="rId13196a2fefea748cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41006a13bffe3730a" w:history="1">
+      <w:hyperlink r:id="rId20006a2fefea7496a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49356a13bffe37398" w:history="1">
+      <w:hyperlink r:id="rId55316a2fefea749fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69326a13bffe37408" w:history="1">
+      <w:hyperlink r:id="rId17416a2fefea74a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28316a13bffe3745a" w:history="1">
+      <w:hyperlink r:id="rId85356a2fefea74ac1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97816a13bffe37508" w:history="1">
+      <w:hyperlink r:id="rId25366a2fefea74b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22246a13bffe37577" w:history="1">
+      <w:hyperlink r:id="rId62236a2fefea74be1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93826a13bffe3771a" w:history="1">
+      <w:hyperlink r:id="rId80026a2fefea74dc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49836a13bffe377a8" w:history="1">
+      <w:hyperlink r:id="rId98436a2fefea74e5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49406a13bffe37855" w:history="1">
+      <w:hyperlink r:id="rId37166a2fefea74f0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87746a13bffe37940" w:history="1">
+      <w:hyperlink r:id="rId86726a2fefea75008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13836a13bffe37ae2" w:history="1">
+      <w:hyperlink r:id="rId80646a2fefea75198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56026a13bffe37b75" w:history="1">
+      <w:hyperlink r:id="rId47666a2fefea7522a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58356a13bffe37c17" w:history="1">
+      <w:hyperlink r:id="rId65886a2fefea752e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41326a13bffe37cc5" w:history="1">
+      <w:hyperlink r:id="rId73256a2fefea75395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23796a13bffe37d8b" w:history="1">
+      <w:hyperlink r:id="rId62636a2fefea7545e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11526a13bffe37e19" w:history="1">
+      <w:hyperlink r:id="rId51646a2fefea754f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78026a13bffe37f25" w:history="1">
+      <w:hyperlink r:id="rId38156a2fefea75600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35046a13bffe37fb5" w:history="1">
+      <w:hyperlink r:id="rId76666a2fefea75691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99536a13bffe38024" w:history="1">
+      <w:hyperlink r:id="rId38436a2fefea75703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a13bffe380b2" w:history="1">
+      <w:hyperlink r:id="rId29446a2fefea75797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94146a13bffe38140" w:history="1">
+      <w:hyperlink r:id="rId50856a2fefea75829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55366a13bffe381ee" w:history="1">
+      <w:hyperlink r:id="rId19986a2fefea758da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78596a13bffe3829c" w:history="1">
+      <w:hyperlink r:id="rId87676a2fefea7598b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94166a13bffe3830c" w:history="1">
+      <w:hyperlink r:id="rId19086a2fefea759fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a13bffe38382" w:history="1">
+      <w:hyperlink r:id="rId60196a2fefea75a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44196a13bffe38437" w:history="1">
+      <w:hyperlink r:id="rId96676a2fefea75b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2360525" name="name11176a13bffe38503" descr="eu_funding_250.png"/>
+            <wp:docPr id="60347105" name="name59786a2fefea75c05" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66716a13bffe38502" cstate="print"/>
+                    <a:blip r:embed="rId50846a2fefea75c04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78010053">
+  <w:abstractNum w:abstractNumId="62192235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12273720">
+    <w:lvl w:ilvl="0" w:tplc="53668938">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12273720" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53668938" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78010052">
+  <w:abstractNum w:abstractNumId="62192234">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20426546">
+    <w:lvl w:ilvl="0" w:tplc="50713610">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78010052">
-    <w:abstractNumId w:val="78010052"/>
+  <w:num w:numId="62192234">
+    <w:abstractNumId w:val="62192234"/>
   </w:num>
-  <w:num w:numId="78010053">
-    <w:abstractNumId w:val="78010053"/>
+  <w:num w:numId="62192235">
+    <w:abstractNumId w:val="62192235"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId574529464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId993357226" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73706a13bffe3406a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId42316a13bffe340d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId64886a13bffe37126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId18356a13bffe371bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId38776a13bffe3726c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId41006a13bffe3730a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId49356a13bffe37398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId69326a13bffe37408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId28316a13bffe3745a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId97816a13bffe37508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId22246a13bffe37577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId93826a13bffe3771a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId49836a13bffe377a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId49406a13bffe37855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId87746a13bffe37940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId13836a13bffe37ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId56026a13bffe37b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId58356a13bffe37c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId41326a13bffe37cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId23796a13bffe37d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId11526a13bffe37e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId78026a13bffe37f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId35046a13bffe37fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId99536a13bffe38024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId56196a13bffe380b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId94146a13bffe38140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId55366a13bffe381ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId78596a13bffe3829c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId94166a13bffe3830c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId60036a13bffe38382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId44196a13bffe38437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37026a13bffe3638f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37026a13bffe3638f.jpg"/><Relationship Id="rId66716a13bffe38502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66716a13bffe38502.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728178277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647627622" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26786a2fefea713d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId36266a2fefea7144b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId55626a2fefea7477e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId91016a2fefea74818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId13196a2fefea748cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId20006a2fefea7496a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId55316a2fefea749fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId17416a2fefea74a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId85356a2fefea74ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId25366a2fefea74b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId62236a2fefea74be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId80026a2fefea74dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId98436a2fefea74e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId37166a2fefea74f0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId86726a2fefea75008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId80646a2fefea75198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId47666a2fefea7522a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId65886a2fefea752e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId73256a2fefea75395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId62636a2fefea7545e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId51646a2fefea754f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId38156a2fefea75600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId76666a2fefea75691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId38436a2fefea75703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId29446a2fefea75797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId50856a2fefea75829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId19986a2fefea758da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId87676a2fefea7598b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId19086a2fefea759fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId60196a2fefea75a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId96676a2fefea75b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53896a2fefea7395f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53896a2fefea7395f.jpg"/><Relationship Id="rId50846a2fefea75c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50846a2fefea75c04.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>