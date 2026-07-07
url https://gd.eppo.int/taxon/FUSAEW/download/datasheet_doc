--- v10 (2026-06-15)
+++ v11 (2026-07-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26786a2fefea713d4" w:history="1">
+            <w:hyperlink r:id="rId14116a4c511ed6196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36266a2fefea7144b" w:history="1">
+            <w:hyperlink r:id="rId69576a4c511ed61fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48324724" name="name66796a2fefea73962" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="5228734" name="name65776a4c511ed8300" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53896a2fefea7395f" cstate="print"/>
+                    <a:blip r:embed="rId18546a4c511ed82fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55626a2fefea7477e" w:history="1">
+      <w:hyperlink r:id="rId31586a4c511ed8ff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91016a2fefea74818" w:history="1">
+      <w:hyperlink r:id="rId44516a4c511ed908a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196a2fefea748cb" w:history="1">
+      <w:hyperlink r:id="rId45546a4c511ed9138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20006a2fefea7496a" w:history="1">
+      <w:hyperlink r:id="rId64666a4c511ed91d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55316a2fefea749fd" w:history="1">
+      <w:hyperlink r:id="rId95306a4c511ed9264" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17416a2fefea74a6e" w:history="1">
+      <w:hyperlink r:id="rId52266a4c511ed92d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85356a2fefea74ac1" w:history="1">
+      <w:hyperlink r:id="rId54016a4c511ed9323" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25366a2fefea74b70" w:history="1">
+      <w:hyperlink r:id="rId20546a4c511ed93ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62236a2fefea74be1" w:history="1">
+      <w:hyperlink r:id="rId60176a4c511ed943c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80026a2fefea74dc7" w:history="1">
+      <w:hyperlink r:id="rId34826a4c511ed95db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98436a2fefea74e5c" w:history="1">
+      <w:hyperlink r:id="rId70966a4c511ed9669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37166a2fefea74f0e" w:history="1">
+      <w:hyperlink r:id="rId22026a4c511ed9713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86726a2fefea75008" w:history="1">
+      <w:hyperlink r:id="rId65826a4c511ed97fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80646a2fefea75198" w:history="1">
+      <w:hyperlink r:id="rId14086a4c511ed9981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47666a2fefea7522a" w:history="1">
+      <w:hyperlink r:id="rId52316a4c511ed9a11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65886a2fefea752e0" w:history="1">
+      <w:hyperlink r:id="rId42516a4c511ed9ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73256a2fefea75395" w:history="1">
+      <w:hyperlink r:id="rId93576a4c511ed9b5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62636a2fefea7545e" w:history="1">
+      <w:hyperlink r:id="rId49166a4c511ed9c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51646a2fefea754f0" w:history="1">
+      <w:hyperlink r:id="rId76116a4c511ed9cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38156a2fefea75600" w:history="1">
+      <w:hyperlink r:id="rId94656a4c511ed9dc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76666a2fefea75691" w:history="1">
+      <w:hyperlink r:id="rId32476a4c511ed9e54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38436a2fefea75703" w:history="1">
+      <w:hyperlink r:id="rId68276a4c511ed9ec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29446a2fefea75797" w:history="1">
+      <w:hyperlink r:id="rId10306a4c511ed9f4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50856a2fefea75829" w:history="1">
+      <w:hyperlink r:id="rId20736a4c511ed9fdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19986a2fefea758da" w:history="1">
+      <w:hyperlink r:id="rId22526a4c511eda08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87676a2fefea7598b" w:history="1">
+      <w:hyperlink r:id="rId81216a4c511eda135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a2fefea759fc" w:history="1">
+      <w:hyperlink r:id="rId38576a4c511eda1a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60196a2fefea75a72" w:history="1">
+      <w:hyperlink r:id="rId51036a4c511eda217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96676a2fefea75b2b" w:history="1">
+      <w:hyperlink r:id="rId23536a4c511eda2cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60347105" name="name59786a2fefea75c05" descr="eu_funding_250.png"/>
+            <wp:docPr id="44666470" name="name34316a4c511eda382" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50846a2fefea75c04" cstate="print"/>
+                    <a:blip r:embed="rId59676a4c511eda381" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62192235">
+  <w:abstractNum w:abstractNumId="36390637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53668938">
+    <w:lvl w:ilvl="0" w:tplc="19883562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53668938" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19883562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62192234">
+  <w:abstractNum w:abstractNumId="36390636">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50713610">
+    <w:lvl w:ilvl="0" w:tplc="69858750">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62192234">
-    <w:abstractNumId w:val="62192234"/>
+  <w:num w:numId="36390636">
+    <w:abstractNumId w:val="36390636"/>
   </w:num>
-  <w:num w:numId="62192235">
-    <w:abstractNumId w:val="62192235"/>
+  <w:num w:numId="36390637">
+    <w:abstractNumId w:val="36390637"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728178277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647627622" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26786a2fefea713d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId36266a2fefea7144b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId55626a2fefea7477e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId91016a2fefea74818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId13196a2fefea748cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId20006a2fefea7496a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId55316a2fefea749fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId17416a2fefea74a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId85356a2fefea74ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId25366a2fefea74b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId62236a2fefea74be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId80026a2fefea74dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId98436a2fefea74e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId37166a2fefea74f0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId86726a2fefea75008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId80646a2fefea75198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId47666a2fefea7522a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId65886a2fefea752e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId73256a2fefea75395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId62636a2fefea7545e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId51646a2fefea754f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId38156a2fefea75600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId76666a2fefea75691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId38436a2fefea75703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId29446a2fefea75797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId50856a2fefea75829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId19986a2fefea758da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId87676a2fefea7598b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId19086a2fefea759fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId60196a2fefea75a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId96676a2fefea75b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53896a2fefea7395f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53896a2fefea7395f.jpg"/><Relationship Id="rId50846a2fefea75c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50846a2fefea75c04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId766857333" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377423083" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14116a4c511ed6196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId69576a4c511ed61fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId31586a4c511ed8ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId44516a4c511ed908a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId45546a4c511ed9138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId64666a4c511ed91d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId95306a4c511ed9264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId52266a4c511ed92d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId54016a4c511ed9323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId20546a4c511ed93ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId60176a4c511ed943c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId34826a4c511ed95db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId70966a4c511ed9669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId22026a4c511ed9713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId65826a4c511ed97fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId14086a4c511ed9981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId52316a4c511ed9a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId42516a4c511ed9ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId93576a4c511ed9b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId49166a4c511ed9c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId76116a4c511ed9cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId94656a4c511ed9dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId32476a4c511ed9e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId68276a4c511ed9ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId10306a4c511ed9f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId20736a4c511ed9fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId22526a4c511eda08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId81216a4c511eda135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId38576a4c511eda1a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId51036a4c511eda217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId23536a4c511eda2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18546a4c511ed82fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18546a4c511ed82fe.jpg"/><Relationship Id="rId59676a4c511eda381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59676a4c511eda381.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>