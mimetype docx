--- v11 (2026-07-07)
+++ v12 (2026-07-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14116a4c511ed6196" w:history="1">
+            <w:hyperlink r:id="rId56586a66f05673612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69576a4c511ed61fc" w:history="1">
+            <w:hyperlink r:id="rId68896a66f05673680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5228734" name="name65776a4c511ed8300" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="61656625" name="name32916a66f05676053" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18546a4c511ed82fe" cstate="print"/>
+                    <a:blip r:embed="rId20186a66f0567604f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31586a4c511ed8ff6" w:history="1">
+      <w:hyperlink r:id="rId66336a66f05676e0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44516a4c511ed908a" w:history="1">
+      <w:hyperlink r:id="rId16996a66f05676ea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45546a4c511ed9138" w:history="1">
+      <w:hyperlink r:id="rId47726a66f05676f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64666a4c511ed91d5" w:history="1">
+      <w:hyperlink r:id="rId26436a66f05676ff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95306a4c511ed9264" w:history="1">
+      <w:hyperlink r:id="rId80306a66f05677081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52266a4c511ed92d2" w:history="1">
+      <w:hyperlink r:id="rId26596a66f056770f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54016a4c511ed9323" w:history="1">
+      <w:hyperlink r:id="rId47696a66f05677141" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20546a4c511ed93ce" w:history="1">
+      <w:hyperlink r:id="rId90146a66f056771ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60176a4c511ed943c" w:history="1">
+      <w:hyperlink r:id="rId88386a66f05677282" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34826a4c511ed95db" w:history="1">
+      <w:hyperlink r:id="rId91666a66f05677551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70966a4c511ed9669" w:history="1">
+      <w:hyperlink r:id="rId32496a66f05677606" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22026a4c511ed9713" w:history="1">
+      <w:hyperlink r:id="rId64356a66f056776bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65826a4c511ed97fb" w:history="1">
+      <w:hyperlink r:id="rId95046a66f056777b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14086a4c511ed9981" w:history="1">
+      <w:hyperlink r:id="rId37556a66f0567794c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52316a4c511ed9a11" w:history="1">
+      <w:hyperlink r:id="rId63956a66f056779df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42516a4c511ed9ab2" w:history="1">
+      <w:hyperlink r:id="rId25246a66f05677a83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93576a4c511ed9b5e" w:history="1">
+      <w:hyperlink r:id="rId91266a66f05677b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49166a4c511ed9c2b" w:history="1">
+      <w:hyperlink r:id="rId56556a66f05677bfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76116a4c511ed9cbe" w:history="1">
+      <w:hyperlink r:id="rId25516a66f05677cb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94656a4c511ed9dc7" w:history="1">
+      <w:hyperlink r:id="rId53006a66f05677e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32476a4c511ed9e54" w:history="1">
+      <w:hyperlink r:id="rId18636a66f05677ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68276a4c511ed9ec2" w:history="1">
+      <w:hyperlink r:id="rId13316a66f05677f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10306a4c511ed9f4f" w:history="1">
+      <w:hyperlink r:id="rId80806a66f05677fb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20736a4c511ed9fdd" w:history="1">
+      <w:hyperlink r:id="rId12916a66f05678086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22526a4c511eda08a" w:history="1">
+      <w:hyperlink r:id="rId42796a66f0567815f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81216a4c511eda135" w:history="1">
+      <w:hyperlink r:id="rId48626a66f05678238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38576a4c511eda1a4" w:history="1">
+      <w:hyperlink r:id="rId83446a66f056782d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51036a4c511eda217" w:history="1">
+      <w:hyperlink r:id="rId38576a66f0567835c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23536a4c511eda2cb" w:history="1">
+      <w:hyperlink r:id="rId14096a66f05678445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44666470" name="name34316a4c511eda382" descr="eu_funding_250.png"/>
+            <wp:docPr id="8457278" name="name54666a66f05678537" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59676a4c511eda381" cstate="print"/>
+                    <a:blip r:embed="rId74646a66f05678535" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36390637">
+  <w:abstractNum w:abstractNumId="35323350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19883562">
+    <w:lvl w:ilvl="0" w:tplc="72331372">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19883562" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72331372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36390636">
+  <w:abstractNum w:abstractNumId="35323349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69858750">
+    <w:lvl w:ilvl="0" w:tplc="16937314">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36390636">
-    <w:abstractNumId w:val="36390636"/>
+  <w:num w:numId="35323349">
+    <w:abstractNumId w:val="35323349"/>
   </w:num>
-  <w:num w:numId="36390637">
-    <w:abstractNumId w:val="36390637"/>
+  <w:num w:numId="35323350">
+    <w:abstractNumId w:val="35323350"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId766857333" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377423083" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14116a4c511ed6196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId69576a4c511ed61fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId31586a4c511ed8ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId44516a4c511ed908a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId45546a4c511ed9138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId64666a4c511ed91d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId95306a4c511ed9264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId52266a4c511ed92d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId54016a4c511ed9323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId20546a4c511ed93ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId60176a4c511ed943c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId34826a4c511ed95db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId70966a4c511ed9669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId22026a4c511ed9713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId65826a4c511ed97fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId14086a4c511ed9981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId52316a4c511ed9a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId42516a4c511ed9ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId93576a4c511ed9b5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId49166a4c511ed9c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId76116a4c511ed9cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId94656a4c511ed9dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId32476a4c511ed9e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId68276a4c511ed9ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId10306a4c511ed9f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId20736a4c511ed9fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId22526a4c511eda08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId81216a4c511eda135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId38576a4c511eda1a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId51036a4c511eda217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId23536a4c511eda2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18546a4c511ed82fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18546a4c511ed82fe.jpg"/><Relationship Id="rId59676a4c511eda381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59676a4c511eda381.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275338292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId965718106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56586a66f05673612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId68896a66f05673680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId66336a66f05676e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId16996a66f05676ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId47726a66f05676f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId26436a66f05676ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId80306a66f05677081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId26596a66f056770f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId47696a66f05677141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId90146a66f056771ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId88386a66f05677282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId91666a66f05677551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId32496a66f05677606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId64356a66f056776bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId95046a66f056777b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId37556a66f0567794c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId63956a66f056779df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId25246a66f05677a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId91266a66f05677b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56556a66f05677bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId25516a66f05677cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId53006a66f05677e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId18636a66f05677ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId13316a66f05677f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId80806a66f05677fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId12916a66f05678086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId42796a66f0567815f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId48626a66f05678238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId83446a66f056782d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId38576a66f0567835c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId14096a66f05678445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20186a66f0567604f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20186a66f0567604f.jpg"/><Relationship Id="rId74646a66f05678535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74646a66f05678535.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>