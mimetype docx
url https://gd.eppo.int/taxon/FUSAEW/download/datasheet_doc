--- v12 (2026-07-27)
+++ v13 (2026-08-17)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56586a66f05673612" w:history="1">
+            <w:hyperlink r:id="rId59536a82c0133651d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68896a66f05673680" w:history="1">
+            <w:hyperlink r:id="rId72196a82c0133658c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61656625" name="name32916a66f05676053" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="93424588" name="name19916a82c013389bf" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20186a66f0567604f" cstate="print"/>
+                    <a:blip r:embed="rId11336a82c013389bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66336a66f05676e0e" w:history="1">
+      <w:hyperlink r:id="rId97916a82c013397d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16996a66f05676ea5" w:history="1">
+      <w:hyperlink r:id="rId77256a82c0133986c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47726a66f05676f55" w:history="1">
+      <w:hyperlink r:id="rId41036a82c01339921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26436a66f05676ff3" w:history="1">
+      <w:hyperlink r:id="rId11176a82c013399f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80306a66f05677081" w:history="1">
+      <w:hyperlink r:id="rId44966a82c01339a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596a66f056770f0" w:history="1">
+      <w:hyperlink r:id="rId97836a82c01339aff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47696a66f05677141" w:history="1">
+      <w:hyperlink r:id="rId99056a82c01339b54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90146a66f056771ef" w:history="1">
+      <w:hyperlink r:id="rId75846a82c01339c07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88386a66f05677282" w:history="1">
+      <w:hyperlink r:id="rId34576a82c01339c7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91666a66f05677551" w:history="1">
+      <w:hyperlink r:id="rId13026a82c01339e2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32496a66f05677606" w:history="1">
+      <w:hyperlink r:id="rId24116a82c01339ec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64356a66f056776bd" w:history="1">
+      <w:hyperlink r:id="rId47476a82c01339fa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95046a66f056777b0" w:history="1">
+      <w:hyperlink r:id="rId26056a82c0133a09e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37556a66f0567794c" w:history="1">
+      <w:hyperlink r:id="rId57116a82c0133a29b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63956a66f056779df" w:history="1">
+      <w:hyperlink r:id="rId51696a82c0133a335" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25246a66f05677a83" w:history="1">
+      <w:hyperlink r:id="rId76206a82c0133a3df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91266a66f05677b32" w:history="1">
+      <w:hyperlink r:id="rId15276a82c0133a492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56556a66f05677bfa" w:history="1">
+      <w:hyperlink r:id="rId37446a82c0133a55c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25516a66f05677cb5" w:history="1">
+      <w:hyperlink r:id="rId29836a82c0133a5ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53006a66f05677e08" w:history="1">
+      <w:hyperlink r:id="rId25926a82c0133a6ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18636a66f05677ea0" w:history="1">
+      <w:hyperlink r:id="rId13896a82c0133a792" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13316a66f05677f13" w:history="1">
+      <w:hyperlink r:id="rId82646a82c0133a803" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a66f05677fb2" w:history="1">
+      <w:hyperlink r:id="rId37106a82c0133a896" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12916a66f05678086" w:history="1">
+      <w:hyperlink r:id="rId39616a82c0133a943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42796a66f0567815f" w:history="1">
+      <w:hyperlink r:id="rId91276a82c0133a9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48626a66f05678238" w:history="1">
+      <w:hyperlink r:id="rId91156a82c0133aaaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83446a66f056782d1" w:history="1">
+      <w:hyperlink r:id="rId99216a82c0133ab24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38576a66f0567835c" w:history="1">
+      <w:hyperlink r:id="rId27916a82c0133ab9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14096a66f05678445" w:history="1">
+      <w:hyperlink r:id="rId17966a82c0133ac58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8457278" name="name54666a66f05678537" descr="eu_funding_250.png"/>
+            <wp:docPr id="49765991" name="name56046a82c0133ad3d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74646a66f05678535" cstate="print"/>
+                    <a:blip r:embed="rId48156a82c0133ad3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35323350">
+  <w:abstractNum w:abstractNumId="83395196">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72331372">
+    <w:lvl w:ilvl="0" w:tplc="55575998">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72331372" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55575998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35323349">
+  <w:abstractNum w:abstractNumId="83395195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16937314">
+    <w:lvl w:ilvl="0" w:tplc="18968806">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35323349">
-    <w:abstractNumId w:val="35323349"/>
+  <w:num w:numId="83395195">
+    <w:abstractNumId w:val="83395195"/>
   </w:num>
-  <w:num w:numId="35323350">
-    <w:abstractNumId w:val="35323350"/>
+  <w:num w:numId="83395196">
+    <w:abstractNumId w:val="83395196"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275338292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId965718106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56586a66f05673612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId68896a66f05673680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId66336a66f05676e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId16996a66f05676ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId47726a66f05676f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId26436a66f05676ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId80306a66f05677081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId26596a66f056770f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId47696a66f05677141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId90146a66f056771ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId88386a66f05677282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId91666a66f05677551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId32496a66f05677606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId64356a66f056776bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId95046a66f056777b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId37556a66f0567794c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId63956a66f056779df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId25246a66f05677a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId91266a66f05677b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56556a66f05677bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId25516a66f05677cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId53006a66f05677e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId18636a66f05677ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId13316a66f05677f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId80806a66f05677fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId12916a66f05678086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId42796a66f0567815f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId48626a66f05678238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId83446a66f056782d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId38576a66f0567835c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId14096a66f05678445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20186a66f0567604f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20186a66f0567604f.jpg"/><Relationship Id="rId74646a66f05678535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74646a66f05678535.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577550718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId863511817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59536a82c0133651d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId72196a82c0133658c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId97916a82c013397d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId77256a82c0133986c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId41036a82c01339921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId11176a82c013399f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId44966a82c01339a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId97836a82c01339aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId99056a82c01339b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId75846a82c01339c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId34576a82c01339c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId13026a82c01339e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId24116a82c01339ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId47476a82c01339fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId26056a82c0133a09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId57116a82c0133a29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId51696a82c0133a335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId76206a82c0133a3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId15276a82c0133a492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId37446a82c0133a55c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId29836a82c0133a5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId25926a82c0133a6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId13896a82c0133a792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId82646a82c0133a803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId37106a82c0133a896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId39616a82c0133a943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId91276a82c0133a9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId91156a82c0133aaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId99216a82c0133ab24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId27916a82c0133ab9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId17966a82c0133ac58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11336a82c013389bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11336a82c013389bb.jpg"/><Relationship Id="rId48156a82c0133ad3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48156a82c0133ad3c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>