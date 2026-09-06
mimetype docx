--- v13 (2026-08-17)
+++ v14 (2026-09-06)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (S. Freeman, Z. Mendel, T. Aoki &amp; O’Donnell) Sandoval-Denis, L. Lombard &amp; Crous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fusarium dieback, Fusarium wilt</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59536a82c0133651d" w:history="1">
+            <w:hyperlink r:id="rId51116a9da84c86862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72196a82c0133658c" w:history="1">
+            <w:hyperlink r:id="rId41596a9da84c868cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -3848,63 +3848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2022). Removal of the host plants resulted in eradication of the beetle and its fungal symbiont (EPPO, 2024).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93424588" name="name19916a82c013389bf" descr="FUSAEW_distribution_map.jpg"/>
+            <wp:docPr id="25755170" name="name98906a9da84c88ca3" descr="FUSAEW_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAEW_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11336a82c013389bb" cstate="print"/>
+                    <a:blip r:embed="rId57416a9da84c88c9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e2141. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97916a82c013397d1" w:history="1">
+      <w:hyperlink r:id="rId95726a9da84c89a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.2141</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5732,51 +5732,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77256a82c0133986c" w:history="1">
+      <w:hyperlink r:id="rId59926a9da84c89b00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5842,51 +5842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41036a82c01339921" w:history="1">
+      <w:hyperlink r:id="rId56506a9da84c89bb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5932,51 +5932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), е100116. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11176a82c013399f4" w:history="1">
+      <w:hyperlink r:id="rId17666a9da84c89c5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.simyco.2021.100116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6022,51 +6022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1712-1720. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44966a82c01339a8b" w:history="1">
+      <w:hyperlink r:id="rId76006a9da84c89cf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.13600</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6092,101 +6092,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97836a82c01339aff" w:history="1">
+      <w:hyperlink r:id="rId35066a9da84c89d63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99056a82c01339b54" w:history="1">
+      <w:hyperlink r:id="rId69706a9da84c89db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUWAWH</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6252,51 +6252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75846a82c01339c07" w:history="1">
+      <w:hyperlink r:id="rId38546a9da84c89e67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6322,51 +6322,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34576a82c01339c7c" w:history="1">
+      <w:hyperlink r:id="rId28536a9da84c89ed8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6588,51 +6588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13026a82c01339e2d" w:history="1">
+      <w:hyperlink r:id="rId63576a9da84c8a08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6678,51 +6678,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24116a82c01339ec0" w:history="1">
+      <w:hyperlink r:id="rId88356a9da84c8a11e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6788,51 +6788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47476a82c01339fa6" w:history="1">
+      <w:hyperlink r:id="rId14876a9da84c8a1cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6936,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26056a82c0133a09e" w:history="1">
+      <w:hyperlink r:id="rId34346a9da84c8a2c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 313-329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a82c0133a29b" w:history="1">
+      <w:hyperlink r:id="rId11566a9da84c8a452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/15-063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7272,51 +7272,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 654702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51696a82c0133a335" w:history="1">
+      <w:hyperlink r:id="rId70516a9da84c8a4e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/ffgc.2021.654702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7373,51 +7373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytoparasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 341–359. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76206a82c0133a3df" w:history="1">
+      <w:hyperlink r:id="rId78036a9da84c8a589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-017-0598-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7483,51 +7483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15276a82c0133a492" w:history="1">
+      <w:hyperlink r:id="rId59316a9da84c8a638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7604,51 +7604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mSphere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00810-20. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37446a82c0133a55c" w:history="1">
+      <w:hyperlink r:id="rId66026a9da84c8a6fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/mSphere.00810-20</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7694,51 +7694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 277–290. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29836a82c0133a5ee" w:history="1">
+      <w:hyperlink r:id="rId95976a9da84c8a78d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi: 10.1016/j.fgb.2014.10.014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7862,51 +7862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1597-1609. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25926a82c0133a6ff" w:history="1">
+      <w:hyperlink r:id="rId82916a9da84c8a89a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-21-2035-SR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7952,51 +7952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13896a82c0133a792" w:history="1">
+      <w:hyperlink r:id="rId62596a9da84c8a92c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8022,51 +8022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82646a82c0133a803" w:history="1">
+      <w:hyperlink r:id="rId69376a9da84c8a99d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8112,51 +8112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37106a82c0133a896" w:history="1">
+      <w:hyperlink r:id="rId25856a9da84c8aa3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8202,51 +8202,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299-307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39616a82c0133a943" w:history="1">
+      <w:hyperlink r:id="rId41706a9da84c8aad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8312,51 +8312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 233–240. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91276a82c0133a9f9" w:history="1">
+      <w:hyperlink r:id="rId74976a9da84c8ab85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-16-1046-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8422,51 +8422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91156a82c0133aaaf" w:history="1">
+      <w:hyperlink r:id="rId67676a9da84c8ac38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8492,51 +8492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99216a82c0133ab24" w:history="1">
+      <w:hyperlink r:id="rId96806a9da84c8aca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -8562,51 +8562,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27916a82c0133ab9c" w:history="1">
+      <w:hyperlink r:id="rId30476a9da84c8ad21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8672,51 +8672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17966a82c0133ac58" w:history="1">
+      <w:hyperlink r:id="rId73396a9da84c8adda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8729,63 +8729,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49765991" name="name56046a82c0133ad3d" descr="eu_funding_250.png"/>
+            <wp:docPr id="85405786" name="name78026a9da84c8ae7c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48156a82c0133ad3c" cstate="print"/>
+                    <a:blip r:embed="rId47266a9da84c8ae7b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8883,137 +8883,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83395196">
+  <w:abstractNum w:abstractNumId="71357077">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55575998">
+    <w:lvl w:ilvl="0" w:tplc="13346313">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55575998" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13346313" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83395195">
+  <w:abstractNum w:abstractNumId="71357076">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18968806">
+    <w:lvl w:ilvl="0" w:tplc="13802431">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9765,55 +9765,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83395195">
-    <w:abstractNumId w:val="83395195"/>
+  <w:num w:numId="71357076">
+    <w:abstractNumId w:val="71357076"/>
   </w:num>
-  <w:num w:numId="83395196">
-    <w:abstractNumId w:val="83395196"/>
+  <w:num w:numId="71357077">
+    <w:abstractNumId w:val="71357077"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21363,51 +21363,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577550718" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId863511817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59536a82c0133651d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId72196a82c0133658c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId97916a82c013397d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId77256a82c0133986c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId41036a82c01339921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId11176a82c013399f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId44966a82c01339a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId97836a82c01339aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId99056a82c01339b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId75846a82c01339c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId34576a82c01339c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId13026a82c01339e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId24116a82c01339ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId47476a82c01339fa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId26056a82c0133a09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId57116a82c0133a29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId51696a82c0133a335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId76206a82c0133a3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId15276a82c0133a492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId37446a82c0133a55c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId29836a82c0133a5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId25926a82c0133a6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId13896a82c0133a792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId82646a82c0133a803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId37106a82c0133a896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId39616a82c0133a943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId91276a82c0133a9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId91156a82c0133aaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId99216a82c0133ab24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId27916a82c0133ab9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId17966a82c0133ac58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11336a82c013389bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11336a82c013389bb.jpg"/><Relationship Id="rId48156a82c0133ad3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48156a82c0133ad3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId157580507" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId776816158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51116a9da84c86862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/" TargetMode="External"/><Relationship Id="rId41596a9da84c868cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAEW/categorization" TargetMode="External"/><Relationship Id="rId95726a9da84c89a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.2141" TargetMode="External"/><Relationship Id="rId59926a9da84c89b00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId56506a9da84c89bb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId17666a9da84c89c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.simyco.2021.100116" TargetMode="External"/><Relationship Id="rId76006a9da84c89cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.13600" TargetMode="External"/><Relationship Id="rId35066a9da84c89d63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId69706a9da84c89db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH" TargetMode="External"/><Relationship Id="rId38546a9da84c89e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId28536a9da84c89ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId63576a9da84c8a08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId88356a9da84c8a11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId14876a9da84c8a1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId34346a9da84c8a2c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId11566a9da84c8a452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/15-063" TargetMode="External"/><Relationship Id="rId70516a9da84c8a4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/ffgc.2021.654702" TargetMode="External"/><Relationship Id="rId78036a9da84c8a589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-017-0598-6" TargetMode="External"/><Relationship Id="rId59316a9da84c8a638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId66026a9da84c8a6fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/mSphere.00810-20" TargetMode="External"/><Relationship Id="rId95976a9da84c8a78d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi:%2010.1016/j.fgb.2014.10.014" TargetMode="External"/><Relationship Id="rId82916a9da84c8a89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-21-2035-SR" TargetMode="External"/><Relationship Id="rId62596a9da84c8a92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId69376a9da84c8a99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId25856a9da84c8aa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId41706a9da84c8aad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId74976a9da84c8ab85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-16-1046-RE" TargetMode="External"/><Relationship Id="rId67676a9da84c8ac38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId96806a9da84c8aca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId30476a9da84c8ad21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId73396a9da84c8adda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57416a9da84c88c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57416a9da84c88c9f.jpg"/><Relationship Id="rId47266a9da84c8ae7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47266a9da84c8ae7b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>