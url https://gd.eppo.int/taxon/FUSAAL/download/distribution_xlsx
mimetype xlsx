--- v1 (2026-03-09)
+++ v2 (2026-07-21)
@@ -104,72 +104,72 @@
   <si>
     <t>ca</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>fl</t>
   </si>
   <si>
     <t>Asia</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
+    <t>Absent, no pest record</t>
+  </si>
+  <si>
     <t>Europe</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>NL</t>
-  </si>
-[...1 lines deleted...]
-    <t>Absent, no pest record</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Islas Canárias</t>
   </si>
   <si>
     <t>ci</t>
   </si>
   <si>
     <t>Oceania</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
@@ -685,136 +685,136 @@
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17"/>