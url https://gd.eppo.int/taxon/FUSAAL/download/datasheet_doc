--- v7 (2026-03-09)
+++ v8 (2026-04-05)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137469ae897b062b9" w:history="1">
+            <w:hyperlink r:id="rId399569d2863066efd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596069ae897b06378" w:history="1">
+            <w:hyperlink r:id="rId137369d2863066f67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80065521" name="name226469ae897b0650a" descr="762.jpg"/>
+                  <wp:docPr id="68616666" name="name947969d286306779c" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId695569ae897b06508" cstate="print"/>
+                          <a:blip r:embed="rId642969d286306779a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId518369ae897b06639" w:history="1">
+            <w:hyperlink r:id="rId307069d28630678d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,63 +1056,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62069003" name="name564669ae897b07c56" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="72579189" name="name227269d28630689b5" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId869569ae897b07c53" cstate="print"/>
+                    <a:blip r:embed="rId159469d28630689b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8113,51 +8113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827169ae897b0abd6" w:history="1">
+      <w:hyperlink r:id="rId725969d286306b801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8449,137 +8449,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52716507">
+  <w:abstractNum w:abstractNumId="99002789">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71711413">
+    <w:lvl w:ilvl="0" w:tplc="74710134">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71711413" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74710134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52716506">
+  <w:abstractNum w:abstractNumId="99002788">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89375400">
+    <w:lvl w:ilvl="0" w:tplc="13501070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9331,55 +9331,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52716506">
-    <w:abstractNumId w:val="52716506"/>
+  <w:num w:numId="99002788">
+    <w:abstractNumId w:val="99002788"/>
   </w:num>
-  <w:num w:numId="52716507">
-    <w:abstractNumId w:val="52716507"/>
+  <w:num w:numId="99002789">
+    <w:abstractNumId w:val="99002789"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20929,51 +20929,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305437711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410604206" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId137469ae897b062b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId596069ae897b06378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId518369ae897b06639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId827169ae897b0abd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId695569ae897b06508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695569ae897b06508.jpg"/><Relationship Id="rId869569ae897b07c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId869569ae897b07c53.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120171795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856287431" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId399569d2863066efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId137369d2863066f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId307069d28630678d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId725969d286306b801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId642969d286306779a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId642969d286306779a.jpg"/><Relationship Id="rId159469d28630689b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId159469d28630689b3.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>