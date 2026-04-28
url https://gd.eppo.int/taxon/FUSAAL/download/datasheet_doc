--- v8 (2026-04-05)
+++ v9 (2026-04-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399569d2863066efd" w:history="1">
+            <w:hyperlink r:id="rId760069f11c62dbf73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137369d2863066f67" w:history="1">
+            <w:hyperlink r:id="rId860169f11c62dbfe6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68616666" name="name947969d286306779c" descr="762.jpg"/>
+                  <wp:docPr id="2302142" name="name468669f11c62dc461" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId642969d286306779a" cstate="print"/>
+                          <a:blip r:embed="rId762169f11c62dc460" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId307069d28630678d9" w:history="1">
+            <w:hyperlink r:id="rId936969f11c62dc59d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,63 +1056,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72579189" name="name227269d28630689b5" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="37888575" name="name171469f11c62dd603" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId159469d28630689b3" cstate="print"/>
+                    <a:blip r:embed="rId297269f11c62dd600" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8113,51 +8113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725969d286306b801" w:history="1">
+      <w:hyperlink r:id="rId135169f11c62e0558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8449,137 +8449,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99002789">
+  <w:abstractNum w:abstractNumId="27622454">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74710134">
+    <w:lvl w:ilvl="0" w:tplc="15821309">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74710134" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15821309" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99002788">
+  <w:abstractNum w:abstractNumId="27622453">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13501070">
+    <w:lvl w:ilvl="0" w:tplc="30226343">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9331,55 +9331,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99002788">
-    <w:abstractNumId w:val="99002788"/>
+  <w:num w:numId="27622453">
+    <w:abstractNumId w:val="27622453"/>
   </w:num>
-  <w:num w:numId="99002789">
-    <w:abstractNumId w:val="99002789"/>
+  <w:num w:numId="27622454">
+    <w:abstractNumId w:val="27622454"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20929,51 +20929,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120171795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856287431" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId399569d2863066efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId137369d2863066f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId307069d28630678d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId725969d286306b801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId642969d286306779a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId642969d286306779a.jpg"/><Relationship Id="rId159469d28630689b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId159469d28630689b3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583478127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId359110489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760069f11c62dbf73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId860169f11c62dbfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId936969f11c62dc59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId135169f11c62e0558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId762169f11c62dc460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId762169f11c62dc460.jpg"/><Relationship Id="rId297269f11c62dd600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297269f11c62dd600.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>