--- v9 (2026-04-28)
+++ v10 (2026-05-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760069f11c62dbf73" w:history="1">
+            <w:hyperlink r:id="rId29146a0f5e8089cb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860169f11c62dbfe6" w:history="1">
+            <w:hyperlink r:id="rId20286a0f5e8089d32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2302142" name="name468669f11c62dc461" descr="762.jpg"/>
+                  <wp:docPr id="26873493" name="name19686a0f5e808a2fd" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId762169f11c62dc460" cstate="print"/>
+                          <a:blip r:embed="rId83876a0f5e808a2fb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId936969f11c62dc59d" w:history="1">
+            <w:hyperlink r:id="rId60076a0f5e808a592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,63 +1056,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37888575" name="name171469f11c62dd603" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="38175899" name="name38056a0f5e808b64b" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId297269f11c62dd600" cstate="print"/>
+                    <a:blip r:embed="rId21316a0f5e808b647" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8113,51 +8113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135169f11c62e0558" w:history="1">
+      <w:hyperlink r:id="rId51706a0f5e808f251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8449,137 +8449,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27622454">
+  <w:abstractNum w:abstractNumId="11705278">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15821309">
+    <w:lvl w:ilvl="0" w:tplc="32328183">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15821309" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32328183" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27622453">
+  <w:abstractNum w:abstractNumId="11705277">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30226343">
+    <w:lvl w:ilvl="0" w:tplc="46558921">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9331,55 +9331,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27622453">
-    <w:abstractNumId w:val="27622453"/>
+  <w:num w:numId="11705277">
+    <w:abstractNumId w:val="11705277"/>
   </w:num>
-  <w:num w:numId="27622454">
-    <w:abstractNumId w:val="27622454"/>
+  <w:num w:numId="11705278">
+    <w:abstractNumId w:val="11705278"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20929,51 +20929,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583478127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId359110489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760069f11c62dbf73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId860169f11c62dbfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId936969f11c62dc59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId135169f11c62e0558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId762169f11c62dc460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId762169f11c62dc460.jpg"/><Relationship Id="rId297269f11c62dd600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297269f11c62dd600.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123553232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294180526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29146a0f5e8089cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId20286a0f5e8089d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId60076a0f5e808a592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId51706a0f5e808f251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83876a0f5e808a2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83876a0f5e808a2fb.jpg"/><Relationship Id="rId21316a0f5e808b647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21316a0f5e808b647.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>