--- v10 (2026-05-21)
+++ v11 (2026-06-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29146a0f5e8089cb9" w:history="1">
+            <w:hyperlink r:id="rId83046a2a317a68f1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20286a0f5e8089d32" w:history="1">
+            <w:hyperlink r:id="rId68596a2a317a68f87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26873493" name="name19686a0f5e808a2fd" descr="762.jpg"/>
+                  <wp:docPr id="94556328" name="name35036a2a317a697b3" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83876a0f5e808a2fb" cstate="print"/>
+                          <a:blip r:embed="rId73306a2a317a697b1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60076a0f5e808a592" w:history="1">
+            <w:hyperlink r:id="rId64096a2a317a69901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,63 +1056,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38175899" name="name38056a0f5e808b64b" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="2981370" name="name93976a2a317a6a9eb" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21316a0f5e808b647" cstate="print"/>
+                    <a:blip r:embed="rId99786a2a317a6a9e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8113,51 +8113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51706a0f5e808f251" w:history="1">
+      <w:hyperlink r:id="rId15176a2a317a6d9f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8449,137 +8449,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11705278">
+  <w:abstractNum w:abstractNumId="32965612">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32328183">
+    <w:lvl w:ilvl="0" w:tplc="18359789">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32328183" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18359789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11705277">
+  <w:abstractNum w:abstractNumId="32965611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46558921">
+    <w:lvl w:ilvl="0" w:tplc="97499795">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9331,55 +9331,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11705277">
-    <w:abstractNumId w:val="11705277"/>
+  <w:num w:numId="32965611">
+    <w:abstractNumId w:val="32965611"/>
   </w:num>
-  <w:num w:numId="11705278">
-    <w:abstractNumId w:val="11705278"/>
+  <w:num w:numId="32965612">
+    <w:abstractNumId w:val="32965612"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20929,51 +20929,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123553232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294180526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29146a0f5e8089cb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId20286a0f5e8089d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId60076a0f5e808a592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId51706a0f5e808f251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83876a0f5e808a2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83876a0f5e808a2fb.jpg"/><Relationship Id="rId21316a0f5e808b647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21316a0f5e808b647.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823004154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874896845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83046a2a317a68f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId68596a2a317a68f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId64096a2a317a69901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId15176a2a317a6d9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73306a2a317a697b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73306a2a317a697b1.jpg"/><Relationship Id="rId99786a2a317a6a9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99786a2a317a6a9e8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>