--- v11 (2026-06-11)
+++ v12 (2026-07-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83046a2a317a68f1b" w:history="1">
+            <w:hyperlink r:id="rId11176a4642aa6db4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68596a2a317a68f87" w:history="1">
+            <w:hyperlink r:id="rId70816a4642aa6dbb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94556328" name="name35036a2a317a697b3" descr="762.jpg"/>
+                  <wp:docPr id="75644339" name="name74286a4642aa6dcd2" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73306a2a317a697b1" cstate="print"/>
+                          <a:blip r:embed="rId45296a4642aa6dcd1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64096a2a317a69901" w:history="1">
+            <w:hyperlink r:id="rId21566a4642aa6de04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,147 +1056,126 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2981370" name="name93976a2a317a6a9eb" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="87281104" name="name88886a4642aa6ee42" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99786a2a317a6a9e8" cstate="print"/>
+                    <a:blip r:embed="rId94876a4642aa6ee3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Algeria, Jordan, Morocco</w:t>
+        <w:t xml:space="preserve"> Algeria, Morocco</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Mauritania, Morocco</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Jordan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8113,51 +8092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15176a2a317a6d9f1" w:history="1">
+      <w:hyperlink r:id="rId88836a4642aa71d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8449,137 +8428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32965612">
+  <w:abstractNum w:abstractNumId="84235742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18359789">
+    <w:lvl w:ilvl="0" w:tplc="44066524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18359789" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44066524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32965611">
+  <w:abstractNum w:abstractNumId="84235741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97499795">
+    <w:lvl w:ilvl="0" w:tplc="10871857">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9331,55 +9310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32965611">
-    <w:abstractNumId w:val="32965611"/>
+  <w:num w:numId="84235741">
+    <w:abstractNumId w:val="84235741"/>
   </w:num>
-  <w:num w:numId="32965612">
-    <w:abstractNumId w:val="32965612"/>
+  <w:num w:numId="84235742">
+    <w:abstractNumId w:val="84235742"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20929,51 +20908,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823004154" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874896845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83046a2a317a68f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId68596a2a317a68f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId64096a2a317a69901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId15176a2a317a6d9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73306a2a317a697b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73306a2a317a697b1.jpg"/><Relationship Id="rId99786a2a317a6a9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99786a2a317a6a9e8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538962514" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906355276" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11176a4642aa6db4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId70816a4642aa6dbb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId21566a4642aa6de04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId88836a4642aa71d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45296a4642aa6dcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45296a4642aa6dcd1.jpg"/><Relationship Id="rId94876a4642aa6ee3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94876a4642aa6ee3e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>