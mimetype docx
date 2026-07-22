--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11176a4642aa6db4d" w:history="1">
+            <w:hyperlink r:id="rId17036a60d6ee841c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70816a4642aa6dbb7" w:history="1">
+            <w:hyperlink r:id="rId44266a60d6ee84231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75644339" name="name74286a4642aa6dcd2" descr="762.jpg"/>
+                  <wp:docPr id="88611418" name="name84956a60d6ee8492a" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45296a4642aa6dcd1" cstate="print"/>
+                          <a:blip r:embed="rId54276a60d6ee84928" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21566a4642aa6de04" w:history="1">
+            <w:hyperlink r:id="rId65226a60d6ee84a32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,63 +1056,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87281104" name="name88886a4642aa6ee42" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="59287084" name="name32326a60d6ee85899" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94876a4642aa6ee3e" cstate="print"/>
+                    <a:blip r:embed="rId21786a60d6ee85897" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8092,51 +8092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88836a4642aa71d4e" w:history="1">
+      <w:hyperlink r:id="rId47576a60d6ee888cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8428,137 +8428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84235742">
+  <w:abstractNum w:abstractNumId="64468535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44066524">
+    <w:lvl w:ilvl="0" w:tplc="26977090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44066524" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26977090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84235741">
+  <w:abstractNum w:abstractNumId="64468534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10871857">
+    <w:lvl w:ilvl="0" w:tplc="36147749">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9310,55 +9310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84235741">
-    <w:abstractNumId w:val="84235741"/>
+  <w:num w:numId="64468534">
+    <w:abstractNumId w:val="64468534"/>
   </w:num>
-  <w:num w:numId="84235742">
-    <w:abstractNumId w:val="84235742"/>
+  <w:num w:numId="64468535">
+    <w:abstractNumId w:val="64468535"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20908,51 +20908,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538962514" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId906355276" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11176a4642aa6db4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId70816a4642aa6dbb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId21566a4642aa6de04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId88836a4642aa71d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45296a4642aa6dcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45296a4642aa6dcd1.jpg"/><Relationship Id="rId94876a4642aa6ee3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94876a4642aa6ee3e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978803368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415562894" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17036a60d6ee841c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId44266a60d6ee84231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId65226a60d6ee84a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId47576a60d6ee888cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54276a60d6ee84928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54276a60d6ee84928.jpg"/><Relationship Id="rId21786a60d6ee85897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21786a60d6ee85897.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>