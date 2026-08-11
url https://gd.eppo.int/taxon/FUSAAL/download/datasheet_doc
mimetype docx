--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17036a60d6ee841c6" w:history="1">
+            <w:hyperlink r:id="rId49516a7b7127c4ae3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44266a60d6ee84231" w:history="1">
+            <w:hyperlink r:id="rId69006a7b7127c4b53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88611418" name="name84956a60d6ee8492a" descr="762.jpg"/>
+                  <wp:docPr id="28143725" name="name87946a7b7127c5756" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54276a60d6ee84928" cstate="print"/>
+                          <a:blip r:embed="rId71486a7b7127c5754" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65226a60d6ee84a32" w:history="1">
+            <w:hyperlink r:id="rId71166a7b7127c58cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,63 +1056,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59287084" name="name32326a60d6ee85899" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="32846127" name="name29396a7b7127c71fd" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21786a60d6ee85897" cstate="print"/>
+                    <a:blip r:embed="rId88246a7b7127c71fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8092,51 +8092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47576a60d6ee888cb" w:history="1">
+      <w:hyperlink r:id="rId47426a7b7127ca95f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8428,137 +8428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64468535">
+  <w:abstractNum w:abstractNumId="80674311">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26977090">
+    <w:lvl w:ilvl="0" w:tplc="56347388">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26977090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56347388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64468534">
+  <w:abstractNum w:abstractNumId="80674310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36147749">
+    <w:lvl w:ilvl="0" w:tplc="98254142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9310,55 +9310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64468534">
-    <w:abstractNumId w:val="64468534"/>
+  <w:num w:numId="80674310">
+    <w:abstractNumId w:val="80674310"/>
   </w:num>
-  <w:num w:numId="64468535">
-    <w:abstractNumId w:val="64468535"/>
+  <w:num w:numId="80674311">
+    <w:abstractNumId w:val="80674311"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20908,51 +20908,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978803368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415562894" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17036a60d6ee841c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId44266a60d6ee84231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId65226a60d6ee84a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId47576a60d6ee888cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54276a60d6ee84928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54276a60d6ee84928.jpg"/><Relationship Id="rId21786a60d6ee85897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21786a60d6ee85897.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId913161003" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId663209413" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49516a7b7127c4ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId69006a7b7127c4b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId71166a7b7127c58cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId47426a7b7127ca95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71486a7b7127c5754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71486a7b7127c5754.jpg"/><Relationship Id="rId88246a7b7127c71fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88246a7b7127c71fb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>