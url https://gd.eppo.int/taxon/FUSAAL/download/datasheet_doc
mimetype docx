--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Killian &amp; Maire) Malençon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bayoud disease of date palm, fusarium wilt of date palm, tracheomycosis of date palm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49516a7b7127c4ae3" w:history="1">
+            <w:hyperlink r:id="rId97636a9608ca8d713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69006a7b7127c4b53" w:history="1">
+            <w:hyperlink r:id="rId54926a9608ca8d786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FUSAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28143725" name="name87946a7b7127c5756" descr="762.jpg"/>
+                  <wp:docPr id="70872917" name="name26456a9608ca8e099" descr="762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71486a7b7127c5754" cstate="print"/>
+                          <a:blip r:embed="rId79386a9608ca8e096" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71166a7b7127c58cb" w:history="1">
+            <w:hyperlink r:id="rId80586a9608ca8e1d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1056,63 +1056,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32846127" name="name29396a7b7127c71fd" descr="FUSAAL_distribution_map.jpg"/>
+            <wp:docPr id="6280448" name="name49126a9608ca8f108" descr="FUSAAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FUSAAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88246a7b7127c71fb" cstate="print"/>
+                    <a:blip r:embed="rId93936a9608ca8f106" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8092,51 +8092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fusarium oxysporum f. sp. albedinis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47426a7b7127ca95f" w:history="1">
+      <w:hyperlink r:id="rId25116a9608ca92140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8428,137 +8428,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80674311">
+  <w:abstractNum w:abstractNumId="55001959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56347388">
+    <w:lvl w:ilvl="0" w:tplc="67762836">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56347388" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67762836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80674310">
+  <w:abstractNum w:abstractNumId="55001958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98254142">
+    <w:lvl w:ilvl="0" w:tplc="25054548">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9310,55 +9310,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80674310">
-    <w:abstractNumId w:val="80674310"/>
+  <w:num w:numId="55001958">
+    <w:abstractNumId w:val="55001958"/>
   </w:num>
-  <w:num w:numId="80674311">
-    <w:abstractNumId w:val="80674311"/>
+  <w:num w:numId="55001959">
+    <w:abstractNumId w:val="55001959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20908,51 +20908,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId913161003" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId663209413" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49516a7b7127c4ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId69006a7b7127c4b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId71166a7b7127c58cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId47426a7b7127ca95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71486a7b7127c5754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71486a7b7127c5754.jpg"/><Relationship Id="rId88246a7b7127c71fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88246a7b7127c71fb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857527527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667591473" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97636a9608ca8d713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/" TargetMode="External"/><Relationship Id="rId54926a9608ca8d786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/categorization" TargetMode="External"/><Relationship Id="rId80586a9608ca8e1d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FUSAAL/photos" TargetMode="External"/><Relationship Id="rId25116a9608ca92140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79386a9608ca8e096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79386a9608ca8e096.jpg"/><Relationship Id="rId93936a9608ca8f106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93936a9608ca8f106.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>