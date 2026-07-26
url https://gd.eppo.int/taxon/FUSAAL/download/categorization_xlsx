--- v1 (2026-02-16)
+++ v2 (2026-07-26)
@@ -89,81 +89,81 @@
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
+    <t>Europe</t>
+  </si>
+  <si>
+    <t>Serbia</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>RPPO/EU</t>
+  </si>
+  <si>
+    <t>EPPO</t>
+  </si>
+  <si>
+    <t>9A</t>
+  </si>
+  <si>
     <t>A2 list</t>
-  </si>
-[...28 lines deleted...]
-    <t>9A</t>
   </si>
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>9L</t>
   </si>
   <si>
     <t>Quarantine pest ((EU) 2019/2072 Annex II A)</t>
   </si>
   <si>
     <t>IAPSC</t>
   </si>
   <si>
     <t>9E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -647,165 +647,165 @@
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7">
         <v>2009</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E8">
         <v>2013</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9">
         <v>2015</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10">
         <v>2019</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11">
         <v>2016</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E12">
         <v>1975</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13">
         <v>2019</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E14">
         <v>1989</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">