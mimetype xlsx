--- v1 (2026-03-05)
+++ v2 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRXUH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AGRLPL</t>
   </si>
   <si>
     <t>Agrilus planipennis</t>
   </si>
   <si>
     <t>* Herms DA (2015) Host range and host resistance. In: Van Driesche R, Duan J, Abell K, Bauer L &amp; Gould J (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV, pp. 65–73.
 --------- Suitable host for reading larvae in exprimental studies.</t>
   </si>
@@ -74,50 +74,59 @@
   </si>
   <si>
     <t>ANOLGL</t>
   </si>
   <si>
     <t>Anoplophora glabripennis (as Fraxinus)</t>
   </si>
   <si>
     <t>BEASTY</t>
   </si>
   <si>
     <t>Beastie the Bug (as Fraxinus)</t>
   </si>
   <si>
     <t>Beastie reported on ash trees in Estonia
 https://beastiebug.eppo.int/bug/93</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Fraxinus)</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
+  </si>
+  <si>
+    <t>PHYPAS</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma asteris'</t>
+  </si>
+  <si>
+    <t>* Montano HG, Bertaccini A, Fiore N (2024) Phytoplasma-associated diseases in South America: thirty years of research. Microorganisms 12(7), 1311. https://doi.org/10.3390/microorganisms12071311</t>
   </si>
   <si>
     <t>PHYPFR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fraxini'</t>
   </si>
   <si>
     <t>* Franco-Lara L, García JA, Bernal YE, Rodríguez RA (2020) Diversity of the ‘Candidatus Phytoplasma asteris’ and ‘Candidatus Phytoplasma fraxini ’isolates that infect urban trees in Bogotá, Colombia. International Journal of Systematic and Evolutionary Microbiology, 70, 6508-6517.
 * Franco-Lara L, Perilla-Henao LM (2014) Phytoplasma diseases in trees of Bogotá, Colombia: a serious risk for urban trees and Crops. In: Bertaccini A (ed) Phytoplasmas and Phytoplasma Disease Management: How to Reduce Their Economic Impact, 1 ed. Bologna: IPWG - COST, pp. 90–100.
 * Griffiths HM, Boa ER, Filgueira JJ (2001) Ash yellows disease of Fraxinus chinensis in Colombia. Phytopathology 91, S32-S33.
 * Sinclair WA, Griffiths HM, Davis RE (1996) Ash yellows and lilac witches'-broom: phytoplasmal diseases of concern in forestry and horticulture. Plant Disease 80, 468-475.</t>
   </si>
   <si>
     <t>CRTHCI</t>
   </si>
   <si>
     <t>Corythucha ciliata (as Fraxinus)</t>
   </si>
   <si>
     <t>PLTPPA</t>
   </si>
   <si>
     <t>Euplatypus parallelus</t>
   </si>
@@ -545,51 +554,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="373.909" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -667,65 +676,65 @@
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D9" t="s">
         <v>27</v>
       </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
@@ -749,65 +758,65 @@
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D15" t="s">
         <v>44</v>
       </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
@@ -817,64 +826,78 @@
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>58</v>
+      </c>
+      <c r="D20"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">