--- v2 (2026-02-24)
+++ v3 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRXEX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>TETLAU</t>
   </si>
   <si>
     <t>Aleuroclava aucubae</t>
   </si>
   <si>
     <t>* Hári K, Fail J, Streito J.C., Fetykó KG, Szita É, Haltrich A, Vikár D, Radácsi P, Vétek G (2021) First record of Aleuroclava aucubae (Hemiptera Aleyrodidae) in Hungary, with a checklist of whiteflies occurring in the country. Redia 104, 3-7.</t>
   </si>
   <si>
@@ -104,50 +104,59 @@
 * Sinclair WA, Griffiths HM, Davis RE (1996) Ash yellows and lilac witches'-broom: phytoplasmal diseases of concern in forestry and horticulture. Plant Disease 80, 468-475.</t>
   </si>
   <si>
     <t>STERPU</t>
   </si>
   <si>
     <t>Chondrostereum purpureum</t>
   </si>
   <si>
     <t>* Bishop GC (1978) Studies on silver leaf disease of stone and pome fruit trees (Doctoral dissertation, Adelaide, Australia), 155 pp. https://digital.library.adelaide.edu.au/dspace/bitstream/2440/20649/2/02whole.pdf</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CRTHCI</t>
   </si>
   <si>
     <t>Corythucha ciliata (as Fraxinus)</t>
+  </si>
+  <si>
+    <t>DIPDAF</t>
+  </si>
+  <si>
+    <t>Diplodia africana</t>
+  </si>
+  <si>
+    <t>* Dobbie K, Baskarathevan J, Waters T, O'Neill R (2021) First report of Diplodia africana from Fraxinus excelsior in New Zealand. New Disease Reports 44(2), e12044https://doi.org/10.1002/ndr2.12044</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t xml:space="preserve">* van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.
 Ceriani-Nakamurakare E, Gomez DF, Trebino A, Listre A, Ingaramo L, Pilón AA, Bollazzi M (2025) Increasing breeding host range and fast spread across Uruguay reveals the invasion potential of Euwallacea fornicatus (Coleoptera, Scolytinae) in South America. NeoBiota 98, 247-260. https://doi.org/10.3897/neobiota.98.147227.
 -----considered a reproductive host.
 </t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
     <t xml:space="preserve">* Ceriani-Nakamurakare E, Gomez DF, Trebino A, Listre A, Ingaramo L, Pilón AA, Bollazzi M (2025) Increasing breeding host range and fast spread across Uruguay reveals the invasion potential of Euwallacea fornicatus (Coleoptera, Scolytinae) in South America. NeoBiota 98, 247-260. https://doi.org/10.3897/neobiota.98.147227
 ------- Reproductive host in Uruguay.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Non-reproductive host.
@@ -672,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="380.907" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -890,142 +899,142 @@
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D16" t="s">
         <v>46</v>
       </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>54</v>
       </c>
       <c r="C20" t="s">
         <v>55</v>
       </c>
       <c r="D20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>63</v>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
@@ -1037,180 +1046,194 @@
         <v>66</v>
       </c>
       <c r="D24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>68</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
         <v>77</v>
       </c>
       <c r="D28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" t="s">
         <v>81</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36" t="s">
+        <v>98</v>
+      </c>
+      <c r="C36" t="s">
+        <v>99</v>
+      </c>
+      <c r="D36"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>