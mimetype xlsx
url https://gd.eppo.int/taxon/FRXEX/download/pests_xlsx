--- v3 (2026-05-13)
+++ v4 (2026-09-13)
@@ -12,99 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRXEX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>TETLAU</t>
   </si>
   <si>
     <t>Aleuroclava aucubae</t>
   </si>
   <si>
     <t>* Hári K, Fail J, Streito J.C., Fetykó KG, Szita É, Haltrich A, Vikár D, Radácsi P, Vétek G (2021) First record of Aleuroclava aucubae (Hemiptera Aleyrodidae) in Hungary, with a checklist of whiteflies occurring in the country. Redia 104, 3-7.</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Fraxinus)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>ANOLGL</t>
   </si>
   <si>
     <t>Anoplophora glabripennis (as Fraxinus)</t>
-  </si>
-[...8 lines deleted...]
-https://beastiebug.eppo.int/bug/93</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Fraxinus)</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
     <t>PHYPFR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fraxini'</t>
   </si>
   <si>
     <t>* Sinclair WA, Griffiths HM (1994) Ash yellows and its relationship to dieback and decline of ash. Annual Review of Phytopathology 32, 49-60.
 * Sinclair WA, Griffiths HM, Davis RE (1996) Ash yellows and lilac witches'-broom: phytoplasmal diseases of concern in forestry and horticulture. Plant Disease 80, 468-475.</t>
   </si>
   <si>
     <t>STERPU</t>
   </si>
   <si>
     <t>Chondrostereum purpureum</t>
@@ -681,51 +671,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="380.907" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -817,65 +807,65 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
@@ -899,142 +889,142 @@
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>46</v>
       </c>
-      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
         <v>47</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>54</v>
       </c>
       <c r="C20" t="s">
         <v>55</v>
       </c>
       <c r="D20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
         <v>57</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>63</v>
       </c>
       <c r="D23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
@@ -1046,194 +1036,180 @@
         <v>66</v>
       </c>
       <c r="D24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>68</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" t="s">
         <v>71</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
         <v>77</v>
       </c>
       <c r="D28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" t="s">
         <v>82</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
         <v>87</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B33" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="C33" t="s">
         <v>90</v>
       </c>
       <c r="D33" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
-      <c r="D35" t="s">
-[...13 lines deleted...]
-      <c r="D36"/>
+      <c r="D35"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>