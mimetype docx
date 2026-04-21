--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259469cb056cf1870" w:history="1">
+            <w:hyperlink r:id="rId799969e7684d4e813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294469cb056cf18b7" w:history="1">
+            <w:hyperlink r:id="rId741869e7684d4e85a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83649968" name="name208069cb056cf1f67" descr="5047.jpg"/>
+                  <wp:docPr id="44435664" name="name285769e7684d4efbe" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId441969cb056cf1f65" cstate="print"/>
+                          <a:blip r:embed="rId167169e7684d4efbc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId982369cb056cf20d2" w:history="1">
+            <w:hyperlink r:id="rId246969e7684d4f102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18476750" name="name254069cb056cf2d9d" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="52007561" name="name290269e7684d501b2" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId235969cb056cf2d9b" cstate="print"/>
+                    <a:blip r:embed="rId421069e7684d501ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879469cb056cf3a31" w:history="1">
+      <w:hyperlink r:id="rId719069e7684d50efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603369cb056cf3b15" w:history="1">
+      <w:hyperlink r:id="rId324269e7684d50fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718869cb056cf3c6c" w:history="1">
+      <w:hyperlink r:id="rId489369e7684d51163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674869cb056cf3cc8" w:history="1">
+      <w:hyperlink r:id="rId156969e7684d511c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544969cb056cf3d25" w:history="1">
+      <w:hyperlink r:id="rId370369e7684d51225" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248569cb056cf3f8c" w:history="1">
+      <w:hyperlink r:id="rId944969e7684d514c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357369cb056cf405c" w:history="1">
+      <w:hyperlink r:id="rId226569e7684d515a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21411913">
+  <w:abstractNum w:abstractNumId="24012059">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37173743">
+    <w:lvl w:ilvl="0" w:tplc="80577701">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37173743" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80577701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21411912">
+  <w:abstractNum w:abstractNumId="24012058">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49449331">
+    <w:lvl w:ilvl="0" w:tplc="38042367">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21411912">
-    <w:abstractNumId w:val="21411912"/>
+  <w:num w:numId="24012058">
+    <w:abstractNumId w:val="24012058"/>
   </w:num>
-  <w:num w:numId="21411913">
-    <w:abstractNumId w:val="21411913"/>
+  <w:num w:numId="24012059">
+    <w:abstractNumId w:val="24012059"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118553360" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397807984" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId259469cb056cf1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId294469cb056cf18b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId982369cb056cf20d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId879469cb056cf3a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId603369cb056cf3b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId718869cb056cf3c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId674869cb056cf3cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId544969cb056cf3d25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId248569cb056cf3f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId357369cb056cf405c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId441969cb056cf1f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441969cb056cf1f65.jpg"/><Relationship Id="rId235969cb056cf2d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId235969cb056cf2d9b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893404412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893717922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId799969e7684d4e813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId741869e7684d4e85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId246969e7684d4f102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId719069e7684d50efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId324269e7684d50fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId489369e7684d51163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId156969e7684d511c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId370369e7684d51225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId944969e7684d514c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId226569e7684d515a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId167169e7684d4efbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167169e7684d4efbc.jpg"/><Relationship Id="rId421069e7684d501ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421069e7684d501ad.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>