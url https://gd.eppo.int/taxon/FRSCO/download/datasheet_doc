--- v8 (2026-04-21)
+++ v9 (2026-04-21)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799969e7684d4e813" w:history="1">
+            <w:hyperlink r:id="rId494769e77a917ba41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741869e7684d4e85a" w:history="1">
+            <w:hyperlink r:id="rId884369e77a917ba8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44435664" name="name285769e7684d4efbe" descr="5047.jpg"/>
+                  <wp:docPr id="83049002" name="name523369e77a917c094" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId167169e7684d4efbc" cstate="print"/>
+                          <a:blip r:embed="rId823769e77a917c092" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId246969e7684d4f102" w:history="1">
+            <w:hyperlink r:id="rId822469e77a917c1ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52007561" name="name290269e7684d501b2" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="28481961" name="name460269e77a917cfb7" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId421069e7684d501ad" cstate="print"/>
+                    <a:blip r:embed="rId800269e77a917cfb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId719069e7684d50efc" w:history="1">
+      <w:hyperlink r:id="rId300269e77a917dc7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324269e7684d50fe2" w:history="1">
+      <w:hyperlink r:id="rId825669e77a917dde0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489369e7684d51163" w:history="1">
+      <w:hyperlink r:id="rId843769e77a917df7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156969e7684d511c5" w:history="1">
+      <w:hyperlink r:id="rId448869e77a917dfdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370369e7684d51225" w:history="1">
+      <w:hyperlink r:id="rId914569e77a917e040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944969e7684d514c9" w:history="1">
+      <w:hyperlink r:id="rId661869e77a917e2d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226569e7684d515a4" w:history="1">
+      <w:hyperlink r:id="rId498769e77a917e3a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24012059">
+  <w:abstractNum w:abstractNumId="44957474">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80577701">
+    <w:lvl w:ilvl="0" w:tplc="17788864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80577701" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17788864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24012058">
+  <w:abstractNum w:abstractNumId="44957473">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38042367">
+    <w:lvl w:ilvl="0" w:tplc="91263568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24012058">
-    <w:abstractNumId w:val="24012058"/>
+  <w:num w:numId="44957473">
+    <w:abstractNumId w:val="44957473"/>
   </w:num>
-  <w:num w:numId="24012059">
-    <w:abstractNumId w:val="24012059"/>
+  <w:num w:numId="44957474">
+    <w:abstractNumId w:val="44957474"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893404412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893717922" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId799969e7684d4e813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId741869e7684d4e85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId246969e7684d4f102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId719069e7684d50efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId324269e7684d50fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId489369e7684d51163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId156969e7684d511c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId370369e7684d51225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId944969e7684d514c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId226569e7684d515a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId167169e7684d4efbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167169e7684d4efbc.jpg"/><Relationship Id="rId421069e7684d501ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId421069e7684d501ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825567457" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367204363" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId494769e77a917ba41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId884369e77a917ba8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId822469e77a917c1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId300269e77a917dc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId825669e77a917dde0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId843769e77a917df7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId448869e77a917dfdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId914569e77a917e040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId661869e77a917e2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId498769e77a917e3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId823769e77a917c092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId823769e77a917c092.jpg"/><Relationship Id="rId800269e77a917cfb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800269e77a917cfb4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>