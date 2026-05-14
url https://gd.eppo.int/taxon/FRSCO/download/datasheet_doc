--- v9 (2026-04-21)
+++ v10 (2026-05-14)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494769e77a917ba41" w:history="1">
+            <w:hyperlink r:id="rId66786a05c2980cd81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884369e77a917ba8a" w:history="1">
+            <w:hyperlink r:id="rId37526a05c2980cdc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83049002" name="name523369e77a917c094" descr="5047.jpg"/>
+                  <wp:docPr id="82661560" name="name69896a05c2980d3bd" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId823769e77a917c092" cstate="print"/>
+                          <a:blip r:embed="rId91506a05c2980d3bb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId822469e77a917c1ee" w:history="1">
+            <w:hyperlink r:id="rId34636a05c2980d4c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28481961" name="name460269e77a917cfb7" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="47201734" name="name31576a05c2980e39e" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId800269e77a917cfb4" cstate="print"/>
+                    <a:blip r:embed="rId13696a05c2980e39a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300269e77a917dc7d" w:history="1">
+      <w:hyperlink r:id="rId93126a05c2980f059" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825669e77a917dde0" w:history="1">
+      <w:hyperlink r:id="rId40186a05c2980f13d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843769e77a917df7b" w:history="1">
+      <w:hyperlink r:id="rId14436a05c2980f298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448869e77a917dfdf" w:history="1">
+      <w:hyperlink r:id="rId65246a05c2980f2f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914569e77a917e040" w:history="1">
+      <w:hyperlink r:id="rId48896a05c2980f353" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661869e77a917e2d3" w:history="1">
+      <w:hyperlink r:id="rId55866a05c2980f5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498769e77a917e3a9" w:history="1">
+      <w:hyperlink r:id="rId22566a05c2980f69c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44957474">
+  <w:abstractNum w:abstractNumId="68347115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17788864">
+    <w:lvl w:ilvl="0" w:tplc="82025060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17788864" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82025060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44957473">
+  <w:abstractNum w:abstractNumId="68347114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91263568">
+    <w:lvl w:ilvl="0" w:tplc="82036982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44957473">
-    <w:abstractNumId w:val="44957473"/>
+  <w:num w:numId="68347114">
+    <w:abstractNumId w:val="68347114"/>
   </w:num>
-  <w:num w:numId="44957474">
-    <w:abstractNumId w:val="44957474"/>
+  <w:num w:numId="68347115">
+    <w:abstractNumId w:val="68347115"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825567457" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367204363" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId494769e77a917ba41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId884369e77a917ba8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId822469e77a917c1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId300269e77a917dc7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId825669e77a917dde0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId843769e77a917df7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId448869e77a917dfdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId914569e77a917e040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId661869e77a917e2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId498769e77a917e3a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId823769e77a917c092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId823769e77a917c092.jpg"/><Relationship Id="rId800269e77a917cfb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800269e77a917cfb4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148384938" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952082915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66786a05c2980cd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId37526a05c2980cdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId34636a05c2980d4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId93126a05c2980f059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId40186a05c2980f13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId14436a05c2980f298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId65246a05c2980f2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId48896a05c2980f353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId55866a05c2980f5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22566a05c2980f69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId91506a05c2980d3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91506a05c2980d3bb.jpg"/><Relationship Id="rId13696a05c2980e39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13696a05c2980e39a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>