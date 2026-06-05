--- v10 (2026-05-14)
+++ v11 (2026-06-05)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66786a05c2980cd81" w:history="1">
+            <w:hyperlink r:id="rId60886a2259f186631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37526a05c2980cdc6" w:history="1">
+            <w:hyperlink r:id="rId51286a2259f186677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82661560" name="name69896a05c2980d3bd" descr="5047.jpg"/>
+                  <wp:docPr id="61327803" name="name44006a2259f186ced" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91506a05c2980d3bb" cstate="print"/>
+                          <a:blip r:embed="rId55026a2259f186cec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34636a05c2980d4c9" w:history="1">
+            <w:hyperlink r:id="rId22846a2259f186e3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47201734" name="name31576a05c2980e39e" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="16488156" name="name55836a2259f187e7c" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13696a05c2980e39a" cstate="print"/>
+                    <a:blip r:embed="rId27236a2259f187e79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93126a05c2980f059" w:history="1">
+      <w:hyperlink r:id="rId31186a2259f188a9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40186a05c2980f13d" w:history="1">
+      <w:hyperlink r:id="rId82306a2259f188b93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14436a05c2980f298" w:history="1">
+      <w:hyperlink r:id="rId45256a2259f188ced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65246a05c2980f2f5" w:history="1">
+      <w:hyperlink r:id="rId63056a2259f188d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48896a05c2980f353" w:history="1">
+      <w:hyperlink r:id="rId50496a2259f188da8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55866a05c2980f5be" w:history="1">
+      <w:hyperlink r:id="rId67596a2259f189038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22566a05c2980f69c" w:history="1">
+      <w:hyperlink r:id="rId50786a2259f18910a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68347115">
+  <w:abstractNum w:abstractNumId="37064579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82025060">
+    <w:lvl w:ilvl="0" w:tplc="20988439">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82025060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20988439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68347114">
+  <w:abstractNum w:abstractNumId="37064578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82036982">
+    <w:lvl w:ilvl="0" w:tplc="44292578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68347114">
-    <w:abstractNumId w:val="68347114"/>
+  <w:num w:numId="37064578">
+    <w:abstractNumId w:val="37064578"/>
   </w:num>
-  <w:num w:numId="68347115">
-    <w:abstractNumId w:val="68347115"/>
+  <w:num w:numId="37064579">
+    <w:abstractNumId w:val="37064579"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148384938" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952082915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66786a05c2980cd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId37526a05c2980cdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId34636a05c2980d4c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId93126a05c2980f059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId40186a05c2980f13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId14436a05c2980f298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId65246a05c2980f2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId48896a05c2980f353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId55866a05c2980f5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22566a05c2980f69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId91506a05c2980d3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91506a05c2980d3bb.jpg"/><Relationship Id="rId13696a05c2980e39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13696a05c2980e39a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId391972722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961168285" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60886a2259f186631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId51286a2259f186677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId22846a2259f186e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId31186a2259f188a9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId82306a2259f188b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId45256a2259f188ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId63056a2259f188d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId50496a2259f188da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId67596a2259f189038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50786a2259f18910a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId55026a2259f186cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55026a2259f186cec.jpg"/><Relationship Id="rId27236a2259f187e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27236a2259f187e79.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>