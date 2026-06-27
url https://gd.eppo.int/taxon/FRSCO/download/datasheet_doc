--- v11 (2026-06-05)
+++ v12 (2026-06-27)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60886a2259f186631" w:history="1">
+            <w:hyperlink r:id="rId44956a3f3fe91be53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51286a2259f186677" w:history="1">
+            <w:hyperlink r:id="rId60236a3f3fe91be9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61327803" name="name44006a2259f186ced" descr="5047.jpg"/>
+                  <wp:docPr id="76568301" name="name87496a3f3fe91d731" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55026a2259f186cec" cstate="print"/>
+                          <a:blip r:embed="rId34816a3f3fe91d72c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22846a2259f186e3a" w:history="1">
+            <w:hyperlink r:id="rId89126a3f3fe91d8d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16488156" name="name55836a2259f187e7c" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="62079696" name="name77416a3f3fe91e49a" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27236a2259f187e79" cstate="print"/>
+                    <a:blip r:embed="rId44606a3f3fe91e498" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a2259f188a9d" w:history="1">
+      <w:hyperlink r:id="rId98886a3f3fe91f1cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82306a2259f188b93" w:history="1">
+      <w:hyperlink r:id="rId80816a3f3fe91f2b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45256a2259f188ced" w:history="1">
+      <w:hyperlink r:id="rId63136a3f3fe91f432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63056a2259f188d4a" w:history="1">
+      <w:hyperlink r:id="rId29926a3f3fe91f494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50496a2259f188da8" w:history="1">
+      <w:hyperlink r:id="rId14216a3f3fe91f4f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67596a2259f189038" w:history="1">
+      <w:hyperlink r:id="rId73036a3f3fe91f768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50786a2259f18910a" w:history="1">
+      <w:hyperlink r:id="rId40786a3f3fe91f83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37064579">
+  <w:abstractNum w:abstractNumId="18087909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20988439">
+    <w:lvl w:ilvl="0" w:tplc="73537165">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20988439" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73537165" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37064578">
+  <w:abstractNum w:abstractNumId="18087908">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44292578">
+    <w:lvl w:ilvl="0" w:tplc="10002860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37064578">
-    <w:abstractNumId w:val="37064578"/>
+  <w:num w:numId="18087908">
+    <w:abstractNumId w:val="18087908"/>
   </w:num>
-  <w:num w:numId="37064579">
-    <w:abstractNumId w:val="37064579"/>
+  <w:num w:numId="18087909">
+    <w:abstractNumId w:val="18087909"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId391972722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId961168285" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60886a2259f186631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId51286a2259f186677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId22846a2259f186e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId31186a2259f188a9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId82306a2259f188b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId45256a2259f188ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId63056a2259f188d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId50496a2259f188da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId67596a2259f189038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50786a2259f18910a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId55026a2259f186cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55026a2259f186cec.jpg"/><Relationship Id="rId27236a2259f187e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27236a2259f187e79.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId897030292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330739317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44956a3f3fe91be53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId60236a3f3fe91be9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId89126a3f3fe91d8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId98886a3f3fe91f1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId80816a3f3fe91f2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId63136a3f3fe91f432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId29926a3f3fe91f494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId14216a3f3fe91f4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId73036a3f3fe91f768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40786a3f3fe91f83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId34816a3f3fe91d72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34816a3f3fe91d72c.jpg"/><Relationship Id="rId44606a3f3fe91e498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44606a3f3fe91e498.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>