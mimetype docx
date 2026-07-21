--- v12 (2026-06-27)
+++ v13 (2026-07-21)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44956a3f3fe91be53" w:history="1">
+            <w:hyperlink r:id="rId61876a5f8f84699da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60236a3f3fe91be9c" w:history="1">
+            <w:hyperlink r:id="rId35616a5f8f8469a1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76568301" name="name87496a3f3fe91d731" descr="5047.jpg"/>
+                  <wp:docPr id="17776802" name="name73086a5f8f8469ff3" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34816a3f3fe91d72c" cstate="print"/>
+                          <a:blip r:embed="rId92976a5f8f8469ff1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89126a3f3fe91d8d6" w:history="1">
+            <w:hyperlink r:id="rId16096a5f8f846a112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62079696" name="name77416a3f3fe91e49a" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="73213181" name="name50666a5f8f846abed" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44606a3f3fe91e498" cstate="print"/>
+                    <a:blip r:embed="rId72466a5f8f846abea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98886a3f3fe91f1cc" w:history="1">
+      <w:hyperlink r:id="rId27816a5f8f846b883" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80816a3f3fe91f2b2" w:history="1">
+      <w:hyperlink r:id="rId47636a5f8f846b967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63136a3f3fe91f432" w:history="1">
+      <w:hyperlink r:id="rId72536a5f8f846bac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29926a3f3fe91f494" w:history="1">
+      <w:hyperlink r:id="rId24556a5f8f846bb24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14216a3f3fe91f4f4" w:history="1">
+      <w:hyperlink r:id="rId50986a5f8f846bb8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73036a3f3fe91f768" w:history="1">
+      <w:hyperlink r:id="rId38456a5f8f846bdf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40786a3f3fe91f83c" w:history="1">
+      <w:hyperlink r:id="rId28626a5f8f846beca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18087909">
+  <w:abstractNum w:abstractNumId="57437294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73537165">
+    <w:lvl w:ilvl="0" w:tplc="42322562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73537165" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42322562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18087908">
+  <w:abstractNum w:abstractNumId="57437293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10002860">
+    <w:lvl w:ilvl="0" w:tplc="66079266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18087908">
-    <w:abstractNumId w:val="18087908"/>
+  <w:num w:numId="57437293">
+    <w:abstractNumId w:val="57437293"/>
   </w:num>
-  <w:num w:numId="18087909">
-    <w:abstractNumId w:val="18087909"/>
+  <w:num w:numId="57437294">
+    <w:abstractNumId w:val="57437294"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId897030292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330739317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44956a3f3fe91be53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId60236a3f3fe91be9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId89126a3f3fe91d8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId98886a3f3fe91f1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId80816a3f3fe91f2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId63136a3f3fe91f432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId29926a3f3fe91f494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId14216a3f3fe91f4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId73036a3f3fe91f768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40786a3f3fe91f83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId34816a3f3fe91d72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34816a3f3fe91d72c.jpg"/><Relationship Id="rId44606a3f3fe91e498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44606a3f3fe91e498.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId836074079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId540253818" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61876a5f8f84699da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId35616a5f8f8469a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId16096a5f8f846a112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId27816a5f8f846b883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId47636a5f8f846b967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId72536a5f8f846bac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId24556a5f8f846bb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId50986a5f8f846bb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId38456a5f8f846bdf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28626a5f8f846beca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId92976a5f8f8469ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92976a5f8f8469ff1.jpg"/><Relationship Id="rId72466a5f8f846abea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72466a5f8f846abea.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>