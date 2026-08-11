--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61876a5f8f84699da" w:history="1">
+            <w:hyperlink r:id="rId59086a7b69d644c89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35616a5f8f8469a1e" w:history="1">
+            <w:hyperlink r:id="rId92086a7b69d644ccd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17776802" name="name73086a5f8f8469ff3" descr="5047.jpg"/>
+                  <wp:docPr id="640660" name="name90706a7b69d645771" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92976a5f8f8469ff1" cstate="print"/>
+                          <a:blip r:embed="rId44046a7b69d64576f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16096a5f8f846a112" w:history="1">
+            <w:hyperlink r:id="rId76296a7b69d6458ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73213181" name="name50666a5f8f846abed" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="49670249" name="name44426a7b69d64678a" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72466a5f8f846abea" cstate="print"/>
+                    <a:blip r:embed="rId23156a7b69d646788" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27816a5f8f846b883" w:history="1">
+      <w:hyperlink r:id="rId27336a7b69d6473a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47636a5f8f846b967" w:history="1">
+      <w:hyperlink r:id="rId99716a7b69d6474a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72536a5f8f846bac3" w:history="1">
+      <w:hyperlink r:id="rId23986a7b69d647601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24556a5f8f846bb24" w:history="1">
+      <w:hyperlink r:id="rId76796a7b69d64765f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50986a5f8f846bb8d" w:history="1">
+      <w:hyperlink r:id="rId83126a7b69d6476bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38456a5f8f846bdf9" w:history="1">
+      <w:hyperlink r:id="rId98946a7b69d64796c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28626a5f8f846beca" w:history="1">
+      <w:hyperlink r:id="rId74166a7b69d647a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57437294">
+  <w:abstractNum w:abstractNumId="44642380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42322562">
+    <w:lvl w:ilvl="0" w:tplc="28815344">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42322562" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28815344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57437293">
+  <w:abstractNum w:abstractNumId="44642379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66079266">
+    <w:lvl w:ilvl="0" w:tplc="50396593">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57437293">
-    <w:abstractNumId w:val="57437293"/>
+  <w:num w:numId="44642379">
+    <w:abstractNumId w:val="44642379"/>
   </w:num>
-  <w:num w:numId="57437294">
-    <w:abstractNumId w:val="57437294"/>
+  <w:num w:numId="44642380">
+    <w:abstractNumId w:val="44642380"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId836074079" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId540253818" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61876a5f8f84699da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId35616a5f8f8469a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId16096a5f8f846a112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId27816a5f8f846b883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId47636a5f8f846b967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId72536a5f8f846bac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId24556a5f8f846bb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId50986a5f8f846bb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId38456a5f8f846bdf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28626a5f8f846beca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId92976a5f8f8469ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92976a5f8f8469ff1.jpg"/><Relationship Id="rId72466a5f8f846abea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72466a5f8f846abea.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125673894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237931463" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59086a7b69d644c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId92086a7b69d644ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId76296a7b69d6458ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId27336a7b69d6473a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId99716a7b69d6474a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId23986a7b69d647601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId76796a7b69d64765f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId83126a7b69d6476bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId98946a7b69d64796c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74166a7b69d647a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId44046a7b69d64576f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44046a7b69d64576f.jpg"/><Relationship Id="rId23156a7b69d646788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23156a7b69d646788.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>