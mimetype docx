--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burr ragweed, slimleaf bursage (US), weak leaf burr ragweed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59086a7b69d644c89" w:history="1">
+            <w:hyperlink r:id="rId14256a95de93710f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92086a7b69d644ccd" w:history="1">
+            <w:hyperlink r:id="rId99466a95de9371138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRSCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="640660" name="name90706a7b69d645771" descr="5047.jpg"/>
+                  <wp:docPr id="68710535" name="name40276a95de9371a43" descr="5047.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5047.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44046a7b69d64576f" cstate="print"/>
+                          <a:blip r:embed="rId51986a95de9371a41" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76296a7b69d6458ba" w:history="1">
+            <w:hyperlink r:id="rId18866a95de9371b81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -678,63 +678,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49670249" name="name44426a7b69d64678a" descr="FRSCO_distribution_map.jpg"/>
+            <wp:docPr id="52753825" name="name53936a95de9372932" descr="FRSCO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRSCO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23156a7b69d646788" cstate="print"/>
+                    <a:blip r:embed="rId29546a95de9372930" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2305,51 +2305,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) Weeds in Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27336a7b69d6473a3" w:history="1">
+      <w:hyperlink r:id="rId16326a95de937362a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2442,51 +2442,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99716a7b69d6474a5" w:history="1">
+      <w:hyperlink r:id="rId85986a95de9373714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2653,51 +2653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23986a7b69d647601" w:history="1">
+      <w:hyperlink r:id="rId39436a95de9373877" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2712,51 +2712,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of North America (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796a7b69d64765f" w:history="1">
+      <w:hyperlink r:id="rId47266a95de93738d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2771,51 +2771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Israel Ministry of Environmental Protection (2013) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Burr Ragweed, Information booklet. p. 7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83126a7b69d6476bd" w:history="1">
+      <w:hyperlink r:id="rId84706a95de9373939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September, 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3151,51 +3151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia confertiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98946a7b69d64796c" w:history="1">
+      <w:hyperlink r:id="rId54846a95de9373bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,51 +3280,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 50-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74166a7b69d647a41" w:history="1">
+      <w:hyperlink r:id="rId92456a95de9373c8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12532</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -3420,137 +3420,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44642380">
+  <w:abstractNum w:abstractNumId="43088160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28815344">
+    <w:lvl w:ilvl="0" w:tplc="35073501">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28815344" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35073501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44642379">
+  <w:abstractNum w:abstractNumId="43088159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50396593">
+    <w:lvl w:ilvl="0" w:tplc="24007347">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4302,55 +4302,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44642379">
-    <w:abstractNumId w:val="44642379"/>
+  <w:num w:numId="43088159">
+    <w:abstractNumId w:val="43088159"/>
   </w:num>
-  <w:num w:numId="44642380">
-    <w:abstractNumId w:val="44642380"/>
+  <w:num w:numId="43088160">
+    <w:abstractNumId w:val="43088160"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15900,51 +15900,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125673894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237931463" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59086a7b69d644c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId92086a7b69d644ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId76296a7b69d6458ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId27336a7b69d6473a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId99716a7b69d6474a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId23986a7b69d647601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId76796a7b69d64765f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId83126a7b69d6476bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId98946a7b69d64796c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74166a7b69d647a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId44046a7b69d64576f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44046a7b69d64576f.jpg"/><Relationship Id="rId23156a7b69d646788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23156a7b69d646788.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860192886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId404135252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14256a95de93710f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/" TargetMode="External"/><Relationship Id="rId99466a95de9371138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/categorization" TargetMode="External"/><Relationship Id="rId18866a95de9371b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRSCO/photos" TargetMode="External"/><Relationship Id="rId16326a95de937362a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?taxon_id=15367" TargetMode="External"/><Relationship Id="rId85986a95de9373714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/cgi-bin/species_query.cgi?where-calrecnum=294" TargetMode="External"/><Relationship Id="rId39436a95de9373877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId47266a95de93738d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efloras.org/florataxon.aspx?flora_id=1&amp;taxon_id=250066047" TargetMode="External"/><Relationship Id="rId84706a95de9373939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sviva.gov.il/InfoServices/ReservoirInfo/DocLib2/Publications/P0701-P0800/P0707.pdf" TargetMode="External"/><Relationship Id="rId54846a95de9373bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92456a95de9373c8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12532" TargetMode="External"/><Relationship Id="rId51986a95de9371a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51986a95de9371a41.jpg"/><Relationship Id="rId29546a95de9372930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29546a95de9372930.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>