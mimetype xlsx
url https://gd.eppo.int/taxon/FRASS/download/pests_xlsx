--- v1 (2026-02-06)
+++ v2 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRASS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.</t>
   </si>
   <si>
@@ -86,50 +86,59 @@
   </si>
   <si>
     <t>Nepovirus arabis (as Fragaria)</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Fragaria)</t>
   </si>
   <si>
     <t>RPRSV0</t>
   </si>
   <si>
     <t>Nepovirus rubi (as Fragaria)</t>
   </si>
   <si>
     <t>PLAAST</t>
   </si>
   <si>
     <t>Platynota stultana</t>
   </si>
   <si>
     <t>* Hoover GA, Biddinger DJ (2014) Omnivorous leafroller, Platynota stultana (Lepidoptera: Tortricidae). Penn State Extension Pest Alert. https://ento.psu.edu/files/omnivorous-leafroller/view
 * Nelson RH (1936) Observations on the life history of Platynota stultana Wlsm. on greenhouse rose. Journal of Economic Entomology 29, 306–312.</t>
+  </si>
+  <si>
+    <t>SCITAU</t>
+  </si>
+  <si>
+    <t>Scirtothrips aurantii</t>
+  </si>
+  <si>
+    <t>* NPPO of Portugal (2026-03).</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Fragaria)</t>
   </si>
   <si>
     <t>STWLCV</t>
   </si>
   <si>
     <t>Strawberry leaf curl virus</t>
   </si>
   <si>
     <t>* El-gaied LF, Salama M, Salem A, El-deen AN, Abdallah NA (2008) Molecular and serological studies on a plant virus affecting strawberry. Arab Journal of Biotechnology 11, 303-314.
 ------- as 'strawberry'. The species is not mentioned.</t>
   </si>
   <si>
     <t>SYWB00</t>
   </si>
   <si>
     <t>Strawberry witches' broom phytoplasma (as Fragaria)</t>
   </si>
   <si>
     <t>Major host</t>
@@ -476,51 +485,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="353.771" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -606,104 +615,118 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>27</v>
       </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">