--- v2 (2026-05-13)
+++ v3 (2026-08-04)
@@ -12,96 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRASS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.</t>
   </si>
   <si>
     <t>TORTPR</t>
   </si>
   <si>
     <t>Cacoecimorpha pronubana</t>
   </si>
   <si>
     <t>* Alford DV (1975) Specific feeding preferences of tortricid larvae on flowering strawberry yields. Plant Pathology 24, 54-58.
 * Bradley JD, Tremewan WG, Smith A (1973) British tortricoid moths. Cochylidae and Tortricidae: Tortricinae. The Ray Society, London, 251 pp.
 * Cross JV, Easterbrook MA, Crook AM, Crook D, Fitzgerald JD, Innocenzi PJ, Jay CN, Solomon MG (2001) Review: Natural enemies and biolcontrol of pests of strawberry in northern and central Europe. Biocontrol Science and Technology 11, 165-216.
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW, Hernández LM (2006) HOSTS - a database of the hostplants of the world’s Lepidoptera. The Natural History Museum, London.https://www.nhm.ac.uk/our-science/data/hostplants/search/index.dsml
 * Vernon JDR (1971) Observations on the biology and control of tortricid larvae on strawberries. Plant Pathology 20(2), 73‒80.</t>
   </si>
   <si>
     <t>HELIAR</t>
   </si>
   <si>
     <t>Helicoverpa armigera</t>
   </si>
   <si>
     <t>* Cunningham JP, Zalucki MP (2014) Understanding heliothine (Lepidoptera: Heliothinae) pests: what is a host plant? Journal of Economic Entomology 107, 881–896.</t>
+  </si>
+  <si>
+    <t>NAUPXA</t>
+  </si>
+  <si>
+    <t>Naupactus xanthographus (as Fragaria)</t>
+  </si>
+  <si>
+    <t>* Cisternas EA (2013) Insectos y ácaros plaga de importancia económica en frutilla. In Manual de frutilla. pp. 89-101.
+------- as strawberry, probably at least Fragaria x ananassa</t>
   </si>
   <si>
     <t>ARMV00</t>
   </si>
   <si>
     <t>Nepovirus arabis (as Fragaria)</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Fragaria)</t>
   </si>
   <si>
     <t>RPRSV0</t>
   </si>
   <si>
     <t>Nepovirus rubi (as Fragaria)</t>
   </si>
   <si>
     <t>PLAAST</t>
   </si>
   <si>
     <t>Platynota stultana</t>
   </si>
@@ -485,51 +495,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="353.771" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -565,168 +575,182 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D8" t="s">
         <v>22</v>
       </c>
+      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>30</v>
       </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">