--- v0 (2026-07-02)
+++ v1 (2026-07-26)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Morgan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alfalfa thrips, western flower thrips (US), western grass thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85456a4634ffc132c" w:history="1">
+            <w:hyperlink r:id="rId39746a65b01971a9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10526a4634ffc136f" w:history="1">
+            <w:hyperlink r:id="rId79206a65b01971ae2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRANOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46889212" name="name51366a4634ffc146d" descr="14519.jpg"/>
+                  <wp:docPr id="64818095" name="name38326a65b0197214f" descr="14519.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14519.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90306a4634ffc146c" cstate="print"/>
+                          <a:blip r:embed="rId82186a65b0197214e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18916a4634ffc154b" w:history="1">
+            <w:hyperlink r:id="rId63406a65b01972291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1770,63 +1770,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to North America (Canada, Mexico, continental USA). It began to spread internationally about 1980 and has now been reported from countries in all continents of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77929325" name="name68256a4634ffc2a48" descr="FRANOC_distribution_map.jpg"/>
+            <wp:docPr id="33471518" name="name76336a65b0197378b" descr="FRANOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRANOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87336a4634ffc2a45" cstate="print"/>
+                    <a:blip r:embed="rId27976a65b01973788" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74286a4634ffc36e7" w:history="1">
+      <w:hyperlink r:id="rId10586a65b0197453e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -3531,137 +3531,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37481414">
+  <w:abstractNum w:abstractNumId="17199381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91534393">
+    <w:lvl w:ilvl="0" w:tplc="97007072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91534393" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97007072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37481413">
+  <w:abstractNum w:abstractNumId="17199380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83749207">
+    <w:lvl w:ilvl="0" w:tplc="43600881">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4413,55 +4413,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37481413">
-    <w:abstractNumId w:val="37481413"/>
+  <w:num w:numId="17199380">
+    <w:abstractNumId w:val="17199380"/>
   </w:num>
-  <w:num w:numId="37481414">
-    <w:abstractNumId w:val="37481414"/>
+  <w:num w:numId="17199381">
+    <w:abstractNumId w:val="17199381"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16011,51 +16011,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622246267" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId510828538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85456a4634ffc132c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/" TargetMode="External"/><Relationship Id="rId10526a4634ffc136f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/categorization" TargetMode="External"/><Relationship Id="rId18916a4634ffc154b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/photos" TargetMode="External"/><Relationship Id="rId74286a4634ffc36e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90306a4634ffc146c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90306a4634ffc146c.jpg"/><Relationship Id="rId87336a4634ffc2a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87336a4634ffc2a45.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744343508" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206323675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39746a65b01971a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/" TargetMode="External"/><Relationship Id="rId79206a65b01971ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/categorization" TargetMode="External"/><Relationship Id="rId63406a65b01972291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/photos" TargetMode="External"/><Relationship Id="rId10586a65b0197453e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82186a65b0197214e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82186a65b0197214e.jpg"/><Relationship Id="rId27976a65b01973788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27976a65b01973788.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>