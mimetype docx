--- v1 (2026-07-26)
+++ v2 (2026-08-16)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Morgan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alfalfa thrips, western flower thrips (US), western grass thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39746a65b01971a9f" w:history="1">
+            <w:hyperlink r:id="rId75196a8197dfaca0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79206a65b01971ae2" w:history="1">
+            <w:hyperlink r:id="rId18976a8197dfaca52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> FRANOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64818095" name="name38326a65b0197214f" descr="14519.jpg"/>
+                  <wp:docPr id="56090313" name="name81486a8197dfacb08" descr="14519.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14519.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82186a65b0197214e" cstate="print"/>
+                          <a:blip r:embed="rId90716a8197dfacb07" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63406a65b01972291" w:history="1">
+            <w:hyperlink r:id="rId48626a8197dfacc21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1770,63 +1770,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">F. occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to North America (Canada, Mexico, continental USA). It began to spread internationally about 1980 and has now been reported from countries in all continents of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33471518" name="name76336a65b0197378b" descr="FRANOC_distribution_map.jpg"/>
+            <wp:docPr id="6644151" name="name22096a8197dfadbee" descr="FRANOC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="FRANOC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27976a65b01973788" cstate="print"/>
+                    <a:blip r:embed="rId20336a8197dfadbeb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3400,51 +3400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankliniella occidentalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10586a65b0197453e" w:history="1">
+      <w:hyperlink r:id="rId70686a8197dfae894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -3531,137 +3531,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17199381">
+  <w:abstractNum w:abstractNumId="56344343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97007072">
+    <w:lvl w:ilvl="0" w:tplc="77258317">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97007072" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77258317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17199380">
+  <w:abstractNum w:abstractNumId="56344342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43600881">
+    <w:lvl w:ilvl="0" w:tplc="56911635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4413,55 +4413,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17199380">
-    <w:abstractNumId w:val="17199380"/>
+  <w:num w:numId="56344342">
+    <w:abstractNumId w:val="56344342"/>
   </w:num>
-  <w:num w:numId="17199381">
-    <w:abstractNumId w:val="17199381"/>
+  <w:num w:numId="56344343">
+    <w:abstractNumId w:val="56344343"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16011,51 +16011,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744343508" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206323675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39746a65b01971a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/" TargetMode="External"/><Relationship Id="rId79206a65b01971ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/categorization" TargetMode="External"/><Relationship Id="rId63406a65b01972291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/photos" TargetMode="External"/><Relationship Id="rId10586a65b0197453e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82186a65b0197214e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82186a65b0197214e.jpg"/><Relationship Id="rId27976a65b01973788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27976a65b01973788.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984879647" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782097512" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75196a8197dfaca0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/" TargetMode="External"/><Relationship Id="rId18976a8197dfaca52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/categorization" TargetMode="External"/><Relationship Id="rId48626a8197dfacc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/FRANOC/photos" TargetMode="External"/><Relationship Id="rId70686a8197dfae894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90716a8197dfacb07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90716a8197dfacb07.jpg"/><Relationship Id="rId20336a8197dfadbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20336a8197dfadbeb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>