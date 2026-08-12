--- v1 (2025-12-11)
+++ v2 (2026-08-12)
@@ -12,74 +12,84 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRACC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>SVBV00</t>
   </si>
   <si>
     <t>Caulimovirus venafragariae</t>
   </si>
   <si>
     <t>* Rojas R, Almada RD, Sandoval C, Keller KE, Martin RR, Caligari PDS (2013) Occurrence of aphidborne viruses in southernmost South American populations of Fragaria chiloensis ssp. chiloensis. Plant Pathology 62, 428–435.</t>
+  </si>
+  <si>
+    <t>NAUPXA</t>
+  </si>
+  <si>
+    <t>Naupactus xanthographus (as Fragaria)</t>
+  </si>
+  <si>
+    <t>* Cisternas EA (2013) Insectos y ácaros plaga de importancia económica en frutilla. In Manual de frutilla. pp. 89-101.
+------- as strawberry, probably at least Fragaria x ananassa</t>
   </si>
   <si>
     <t>ARMV00</t>
   </si>
   <si>
     <t>Nepovirus arabis (as Fragaria)</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Fragaria)</t>
   </si>
   <si>
     <t>RPRSV0</t>
   </si>
   <si>
     <t>Nepovirus rubi (as Fragaria)</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae (as Fragaria)</t>
   </si>
@@ -434,51 +444,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="353.771" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -486,126 +496,140 @@
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">