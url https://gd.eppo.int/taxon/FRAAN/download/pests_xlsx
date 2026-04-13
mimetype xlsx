--- v3 (2026-01-22)
+++ v4 (2026-04-13)
@@ -12,85 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRAAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.</t>
   </si>
   <si>
     <t>PHYPAE</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma americanum'</t>
   </si>
   <si>
     <t>* Nikolaeva EV, Knier R, Molnar C, Peter K, Jones T, Costanzo S (2020) First Report of strawberry (Fragaria × ananassa) as a host of a ‘Candidatus Phytoplasma americanum’-related strain in the United States. Plant Disease, 104(2), 560-560. https://doi.org/10.1094/PDIS-09-19-1843-PDN
 ------- 99.9% similarity with the reference strain of 'Ca. Phytoplasma americanum', one symptomatic strawberry plant out of 500 in the field, only in one year. 
 Considered here as a rare host, no other record on strawberry was found at 2026-01.</t>
+  </si>
+  <si>
+    <t>PHYPAS</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma asteris'</t>
+  </si>
+  <si>
+    <t>* Ferriol-Marchena X, Hernández-Rodríguez L, Luis-Pantoja M, García-García G, Banguela-Castillo A, Pérez JM (2013) First report of a'Candidatus Phytoplasma asteris' isolate affecting a strawberry nursery in Cuba. New Disease Reports 28(1), 19. http://dx.doi.org/10.5197/j.2044-0588.2013.028.019</t>
   </si>
   <si>
     <t>PHYPFG</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fragariae'</t>
   </si>
   <si>
     <t>* Valiunas D, Staniulis J, Davis RE (2006) 'Candidatus Phytoplasma fragariae', a novel phytoplasma taxon discovered in yellows diseased strawberry, Fragaria x ananassa. International Journal of Systematic and Evolutionary Microbiology 56(1), 277-281.</t>
   </si>
   <si>
     <t>PHYPFR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fraxini'</t>
   </si>
   <si>
     <t>* Franco-Lara L (2019) Epidemiological aspects of phytoplasma diseases in a tropical country. Phytopathogenic Mollicutes 9, 45-46.
 * Franco-Lara L, García JA, Bernal YE, Rodríguez RA (2020) Diversity of the ‘Candidatus Phytoplasma asteris’ and ‘Candidatus Phytoplasma fraxini ’isolates that infect urban trees in Bogotá, Colombia. International Journal of Systematic and Evolutionary Microbiology, 70, 6508-6517.
 * Perilla LM, Franco-Lara L (2012) Phytoplasmas of group 16SrI associated with strawberry (Fragaria x ananassa) in Colombia. 22nd International Conference on Virus and Other Graft Transmission Diseases of Fruit Crops. Petria 22, 342.
 * Sinclair WA, Griffiths HM, Davis RE (1996) Ash yellows and lilac witches'-broom: phytoplasmal diseases of concern in forestry and horticulture. Plant Disease 80, 468-475.</t>
   </si>
   <si>
     <t>PHYP07</t>
   </si>
@@ -1009,51 +1018,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D75"/>
+  <dimension ref="A1:D76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="478.883" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1215,77 +1224,77 @@
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D16" t="s">
         <v>47</v>
       </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
@@ -1295,219 +1304,219 @@
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>61</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>62</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>66</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>70</v>
       </c>
       <c r="C25" t="s">
         <v>71</v>
       </c>
       <c r="D25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
-      <c r="D26"/>
+      <c r="D26" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D28" t="s">
         <v>78</v>
       </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>82</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>85</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D33" t="s">
         <v>87</v>
       </c>
+      <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>88</v>
       </c>
       <c r="C34" t="s">
         <v>89</v>
       </c>
       <c r="D34" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" t="s">
         <v>92</v>
       </c>
@@ -1546,535 +1555,549 @@
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>100</v>
       </c>
       <c r="C38" t="s">
         <v>101</v>
       </c>
       <c r="D38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" t="s">
         <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
+        <v>106</v>
+      </c>
+      <c r="C40" t="s">
+        <v>107</v>
+      </c>
+      <c r="D40" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" t="s">
         <v>109</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D42" t="s">
         <v>112</v>
       </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" t="s">
         <v>114</v>
       </c>
       <c r="D43" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" t="s">
         <v>117</v>
       </c>
       <c r="D44" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" t="s">
         <v>120</v>
       </c>
-      <c r="D45"/>
+      <c r="D45" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C47" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="D47" t="s">
         <v>125</v>
       </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>4</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" t="s">
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" t="s">
         <v>130</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C50" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>133</v>
       </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>134</v>
       </c>
       <c r="C51" t="s">
         <v>135</v>
       </c>
       <c r="D51" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>4</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" t="s">
         <v>138</v>
       </c>
       <c r="D52" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
         <v>140</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>141</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>142</v>
       </c>
-      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D54" t="s">
         <v>145</v>
       </c>
+      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B55" t="s">
         <v>146</v>
       </c>
       <c r="C55" t="s">
         <v>147</v>
       </c>
       <c r="D55" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" t="s">
         <v>150</v>
       </c>
       <c r="D56" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" t="s">
         <v>153</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C58" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B59" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C59" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D59" t="s">
         <v>158</v>
       </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" t="s">
         <v>160</v>
       </c>
       <c r="D60" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B61" t="s">
         <v>162</v>
       </c>
       <c r="C61" t="s">
         <v>163</v>
       </c>
       <c r="D61" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B63" t="s">
         <v>168</v>
       </c>
       <c r="C63" t="s">
         <v>169</v>
       </c>
       <c r="D63" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B64" t="s">
         <v>171</v>
       </c>
       <c r="C64" t="s">
         <v>172</v>
       </c>
       <c r="D64" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B65" t="s">
         <v>174</v>
       </c>
       <c r="C65" t="s">
         <v>175</v>
       </c>
       <c r="D65" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B66" t="s">
         <v>177</v>
       </c>
       <c r="C66" t="s">
         <v>178</v>
       </c>
       <c r="D66" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B67" t="s">
         <v>180</v>
       </c>
       <c r="C67" t="s">
         <v>181</v>
       </c>
       <c r="D67" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B68" t="s">
         <v>183</v>
       </c>
       <c r="C68" t="s">
         <v>184</v>
       </c>
       <c r="D68" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69" t="s">
         <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B70" t="s">
         <v>189</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
-      <c r="D70"/>
+      <c r="D70" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B71" t="s">
-        <v>119</v>
+        <v>192</v>
       </c>
       <c r="C71" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B72" t="s">
-        <v>192</v>
+        <v>122</v>
       </c>
       <c r="C72" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="D72" t="s">
         <v>194</v>
       </c>
+      <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B73" t="s">
-        <v>121</v>
+        <v>195</v>
       </c>
       <c r="C73" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="D73"/>
+        <v>196</v>
+      </c>
+      <c r="D73" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B74" t="s">
-        <v>196</v>
+        <v>124</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="D74" t="s">
         <v>198</v>
       </c>
+      <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B75" t="s">
         <v>199</v>
       </c>
       <c r="C75" t="s">
         <v>200</v>
       </c>
       <c r="D75" t="s">
         <v>201</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>143</v>
+      </c>
+      <c r="B76" t="s">
+        <v>202</v>
+      </c>
+      <c r="C76" t="s">
+        <v>203</v>
+      </c>
+      <c r="D76" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">