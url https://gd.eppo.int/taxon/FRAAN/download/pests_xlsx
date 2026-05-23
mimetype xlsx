--- v4 (2026-04-13)
+++ v5 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRAAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.</t>
   </si>
   <si>
@@ -329,50 +329,60 @@
     <t>Otiorhynchus sulcatus</t>
   </si>
   <si>
     <t>* Pope TW, Roberts JM (2022) Vine weevil, Otiorhynchus sulcatus (Coleoptera: Curculionidae), management: current state and future perspectives. Annual Review of Entomology 67, 221-238. https://doi.org/10.1146/annurev-ento-071221-060822</t>
   </si>
   <si>
     <t>ERWIAN</t>
   </si>
   <si>
     <t>Pantoea ananatis</t>
   </si>
   <si>
     <t>* Song P, Li G, Zhao Q, Lu G, Zhao X, Liu L, Song Y, Niu J, Zhou H (2023) First report of a new bacterial stem rot disease of strawberry (Fragaria× ananassa) caused by Pantoea ananatis in Jiangsu, China. Plant Disease https://doi.org/10.1094/PDIS-07-22-1662-PDN
 * Sruti Bajpai, Pushp Sheel Shukla, Mohd Adil, Samuel Asiedu, Kris Pruski, Balakrishnan Prithiviraj (2020) First report of bacterial leaf blight of strawberry caused by Pantoea ananatis in Nova Scotia, Canada. Plant Disease 104(1), p 276.
 * Vicelli B, Puopolo G, Angeli G, Gualandri V (2024) First report of strawberry bacterial blight caused by Pantoea ananatis in Italy. Journal of Plant Pathology 106, 755–756.
 * Zhang GF, Ye Z, Mao BZ, Lou TL, Shen L (2023) First report of Pantoea ananatis causing crown necrobiosis on strawberry in China. Plant Disease (early view). https://doi.org/10.1094/PDIS-10-22-2333-PDN</t>
   </si>
   <si>
     <t>PHYTCC</t>
   </si>
   <si>
     <t>Phytophthora cactorum</t>
   </si>
   <si>
     <t>* Verdecchia E, Ceustermans A, Baets D, Ferreira J, Bonants P, Melis P, Van Hemelrijck W, Bylemans D, Rediers H, Lievens B (2021) Quantitative PCR for detection and quantification of Phytophthora cactorum in the cultivation of strawberry. European Journal of Plant Pathology 160, 867–882</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>POPIJA</t>
   </si>
   <si>
     <t>Popillia japonica</t>
   </si>
   <si>
     <t>* Fleming WE (1972) Biology of the Japanese beetle. Technical Bulletin, Agricultural Research Service, USDA no 1449, 129 pp.
 * Williams RN, Rings RW (1980) Insect Pests of Strawberries in Ohio. OARDC Resarch Bulletin 1122, 19 pp.</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Horita M, Tsuchiya K, Suga Y, Yano K, Waki T, Kurose D, Furuya N (2014) Current classification of Ralstonia solanacearum and genetic diversity of the strains in Japan. Journal of general plant pathology 80(6), 455-465
 * Lin CH, Tsai KC, Prior P, Wang JF (2014) Phylogenetic relationships and population structure of Ralstonia solanacearum isolated from diverse origins in Taiwan. Plant Pathology 63(6), 1395-1403.</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
@@ -1018,51 +1028,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D76"/>
+  <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="478.883" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1569,535 +1579,549 @@
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" t="s">
         <v>104</v>
       </c>
       <c r="D39" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" t="s">
         <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" t="s">
         <v>112</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>115</v>
       </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" t="s">
         <v>117</v>
       </c>
       <c r="D44" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" t="s">
         <v>120</v>
       </c>
       <c r="D45" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" t="s">
         <v>123</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>128</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" t="s">
         <v>130</v>
       </c>
       <c r="D49" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C51" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D51" t="s">
         <v>136</v>
       </c>
+      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>4</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" t="s">
         <v>138</v>
       </c>
       <c r="D52" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>4</v>
       </c>
       <c r="B53" t="s">
         <v>140</v>
       </c>
       <c r="C53" t="s">
         <v>141</v>
       </c>
       <c r="D53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
         <v>143</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>144</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>145</v>
       </c>
-      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C55" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="D55" t="s">
         <v>148</v>
       </c>
+      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>149</v>
       </c>
       <c r="C56" t="s">
         <v>150</v>
       </c>
       <c r="D56" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" t="s">
         <v>153</v>
       </c>
       <c r="D57" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" t="s">
         <v>156</v>
       </c>
-      <c r="D58"/>
+      <c r="D58" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B59" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C59" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B60" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C60" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D60" t="s">
         <v>161</v>
       </c>
+      <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>162</v>
       </c>
       <c r="C61" t="s">
         <v>163</v>
       </c>
       <c r="D61" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B63" t="s">
         <v>168</v>
       </c>
       <c r="C63" t="s">
         <v>169</v>
       </c>
       <c r="D63" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B64" t="s">
         <v>171</v>
       </c>
       <c r="C64" t="s">
         <v>172</v>
       </c>
       <c r="D64" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B65" t="s">
         <v>174</v>
       </c>
       <c r="C65" t="s">
         <v>175</v>
       </c>
       <c r="D65" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B66" t="s">
         <v>177</v>
       </c>
       <c r="C66" t="s">
         <v>178</v>
       </c>
       <c r="D66" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B67" t="s">
         <v>180</v>
       </c>
       <c r="C67" t="s">
         <v>181</v>
       </c>
       <c r="D67" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B68" t="s">
         <v>183</v>
       </c>
       <c r="C68" t="s">
         <v>184</v>
       </c>
       <c r="D68" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69" t="s">
         <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B70" t="s">
         <v>189</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B71" t="s">
         <v>192</v>
       </c>
       <c r="C71" t="s">
         <v>193</v>
       </c>
-      <c r="D71"/>
+      <c r="D71" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B72" t="s">
-        <v>122</v>
+        <v>195</v>
       </c>
       <c r="C72" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B73" t="s">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D73" t="s">
         <v>197</v>
       </c>
+      <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B74" t="s">
-        <v>124</v>
+        <v>198</v>
       </c>
       <c r="C74" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="D74"/>
+        <v>199</v>
+      </c>
+      <c r="D74" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B75" t="s">
-        <v>199</v>
+        <v>127</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="D75" t="s">
         <v>201</v>
       </c>
+      <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B76" t="s">
         <v>202</v>
       </c>
       <c r="C76" t="s">
         <v>203</v>
       </c>
       <c r="D76" t="s">
         <v>204</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>146</v>
+      </c>
+      <c r="B77" t="s">
+        <v>205</v>
+      </c>
+      <c r="C77" t="s">
+        <v>206</v>
+      </c>
+      <c r="D77" t="s">
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">