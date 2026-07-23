--- v5 (2026-05-23)
+++ v6 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRAAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.</t>
   </si>
   <si>
@@ -459,50 +459,59 @@
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* Argolo P (2008) Resistência induzida ao ácaro rajado Tetranychus urticae Koch (Acari: Tetranychidae) em morangueiro. Mestrado em Entomologia. Universidade Federal de Viçosa., 65 pp.
 * Mendonça RS, Navia D, Diniz IR &amp; Flechtmann CHW (2011) South American spider mites: New hosts and localities. Journal of Insect Science, 11(121), 1–18.
 * Ochoa R, Aguilar H &amp; Vargas C (1994) Phytophagous mites of America Central: an illustrated guide. CATIE.</t>
   </si>
   <si>
     <t>THRIIM</t>
   </si>
   <si>
     <t>Thrips imaginis</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10155</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
     <t xml:space="preserve">* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838
 * Santos JP, Bitner-Mathé BC, Rosa JM, Fiedler M, Scapin VL, Garcia FR, Santos FC, Oliveira MA, Antunes A (2024) First records of Zaprionus tuberculatus (Diptera: Drosophilidae) in strawberry in Brazil. Brazilian Journal of Biology 84, e283652. https://doi.org/10.1590/1519-6984.283652 </t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SCRV00</t>
@@ -1028,51 +1037,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D77"/>
+  <dimension ref="A1:D78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="478.883" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1772,356 +1781,370 @@
         <v>140</v>
       </c>
       <c r="C53" t="s">
         <v>141</v>
       </c>
       <c r="D53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>4</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" t="s">
         <v>144</v>
       </c>
       <c r="D54" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
         <v>146</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>147</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>148</v>
       </c>
-      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C56" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>151</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
         <v>152</v>
       </c>
       <c r="C57" t="s">
         <v>153</v>
       </c>
       <c r="D57" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" t="s">
         <v>156</v>
       </c>
       <c r="D58" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
-      <c r="D59"/>
+      <c r="D59" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B60" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C60" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B61" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C61" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D61" t="s">
         <v>164</v>
       </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B62" t="s">
         <v>165</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B63" t="s">
         <v>168</v>
       </c>
       <c r="C63" t="s">
         <v>169</v>
       </c>
       <c r="D63" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B64" t="s">
         <v>171</v>
       </c>
       <c r="C64" t="s">
         <v>172</v>
       </c>
       <c r="D64" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B65" t="s">
         <v>174</v>
       </c>
       <c r="C65" t="s">
         <v>175</v>
       </c>
       <c r="D65" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B66" t="s">
         <v>177</v>
       </c>
       <c r="C66" t="s">
         <v>178</v>
       </c>
       <c r="D66" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B67" t="s">
         <v>180</v>
       </c>
       <c r="C67" t="s">
         <v>181</v>
       </c>
       <c r="D67" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B68" t="s">
         <v>183</v>
       </c>
       <c r="C68" t="s">
         <v>184</v>
       </c>
       <c r="D68" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69" t="s">
         <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B70" t="s">
         <v>189</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B71" t="s">
         <v>192</v>
       </c>
       <c r="C71" t="s">
         <v>193</v>
       </c>
       <c r="D71" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B73" t="s">
-        <v>125</v>
+        <v>198</v>
       </c>
       <c r="C73" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B74" t="s">
-        <v>198</v>
+        <v>125</v>
       </c>
       <c r="C74" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="D74" t="s">
         <v>200</v>
       </c>
+      <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B75" t="s">
-        <v>127</v>
+        <v>201</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="D75"/>
+        <v>202</v>
+      </c>
+      <c r="D75" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B76" t="s">
-        <v>202</v>
+        <v>127</v>
       </c>
       <c r="C76" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="D76" t="s">
         <v>204</v>
       </c>
+      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B77" t="s">
         <v>205</v>
       </c>
       <c r="C77" t="s">
         <v>206</v>
       </c>
       <c r="D77" t="s">
         <v>207</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>149</v>
+      </c>
+      <c r="B78" t="s">
+        <v>208</v>
+      </c>
+      <c r="C78" t="s">
+        <v>209</v>
+      </c>
+      <c r="D78" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">