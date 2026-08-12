--- v6 (2026-07-23)
+++ v7 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FRAAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.</t>
   </si>
   <si>
@@ -254,50 +254,60 @@
     <t>SNSV00</t>
   </si>
   <si>
     <t>Ilarvirus SNSV</t>
   </si>
   <si>
     <t>* Pinon AF, Martin RR (2018) First Report of Strawberry Necrotic Shock Virus in Strawberry in Benguet, Philippines. Plant Disease 102(11), 2385.</t>
   </si>
   <si>
     <t>LAGRVL</t>
   </si>
   <si>
     <t>Lagria villosa</t>
   </si>
   <si>
     <t>* de Liz RSL, Guimarães JA, Michereff Filho M, Guedes ÍMR, Ribeiro MGPM (2009) Manejo do idiamim no cultivo do morangueiro. Embrapa, Comunicado técnico 69</t>
   </si>
   <si>
     <t>GRAGLE</t>
   </si>
   <si>
     <t>Naupactus leucoloma</t>
   </si>
   <si>
     <t>* Lanteri AA, Bigolin M, del Rio MG, Guedes JVC (2013) On the presence of six species of Naupactini damaging soybean in Brazil. Neotropical Entomology 42, 325-327.</t>
+  </si>
+  <si>
+    <t>NAUPXA</t>
+  </si>
+  <si>
+    <t>Naupactus xanthographus (as Fragaria)</t>
+  </si>
+  <si>
+    <t>* Cisternas EA (2013) Insectos y ácaros plaga de importancia económica en frutilla. In Manual de frutilla. pp. 89-101.
+------- as strawberry, probably at least Fragaria x ananassa</t>
   </si>
   <si>
     <t>ARMV00</t>
   </si>
   <si>
     <t>Nepovirus arabis</t>
   </si>
   <si>
     <t>Nepovirus arabis (as Fragaria)</t>
   </si>
   <si>
     <t>TORSV0</t>
   </si>
   <si>
     <t>Nepovirus lycopersici</t>
   </si>
   <si>
     <t>* Yeşilçöllü S, Gümüş M, Paylan I C (2011) [Studies on the detection of viruses in strawberry growing areas in Aegean region]. The Journal of Turkish Phytopathology 40(1-3), 13-20 (in Turkish).</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli</t>
   </si>
@@ -1037,51 +1047,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D78"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="478.883" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1417,139 +1427,139 @@
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>73</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D29" t="s">
         <v>81</v>
       </c>
+      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>88</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D34" t="s">
         <v>90</v>
       </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35" t="s">
         <v>92</v>
       </c>
       <c r="D35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
@@ -1602,549 +1612,563 @@
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" t="s">
         <v>107</v>
       </c>
       <c r="D40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" t="s">
         <v>110</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" t="s">
+        <v>113</v>
+      </c>
+      <c r="D42" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" t="s">
         <v>115</v>
       </c>
-      <c r="D43"/>
+      <c r="D43" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C44" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D44" t="s">
         <v>118</v>
       </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" t="s">
         <v>120</v>
       </c>
       <c r="D45" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" t="s">
         <v>123</v>
       </c>
       <c r="D46" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" t="s">
         <v>126</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>131</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>4</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
       <c r="D50" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" t="s">
         <v>136</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="D52" t="s">
         <v>139</v>
       </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>4</v>
       </c>
       <c r="B53" t="s">
         <v>140</v>
       </c>
       <c r="C53" t="s">
         <v>141</v>
       </c>
       <c r="D53" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>4</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" t="s">
         <v>144</v>
       </c>
       <c r="D54" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>4</v>
       </c>
       <c r="B55" t="s">
         <v>146</v>
       </c>
       <c r="C55" t="s">
         <v>147</v>
       </c>
       <c r="D55" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>150</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>151</v>
       </c>
-      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C57" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>154</v>
       </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" t="s">
         <v>156</v>
       </c>
       <c r="D58" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B60" t="s">
         <v>161</v>
       </c>
       <c r="C60" t="s">
         <v>162</v>
       </c>
-      <c r="D60"/>
+      <c r="D60" t="s">
+        <v>163</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B61" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C61" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C62" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D62" t="s">
         <v>167</v>
       </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>168</v>
       </c>
       <c r="C63" t="s">
         <v>169</v>
       </c>
       <c r="D63" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>171</v>
       </c>
       <c r="C64" t="s">
         <v>172</v>
       </c>
       <c r="D64" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>174</v>
       </c>
       <c r="C65" t="s">
         <v>175</v>
       </c>
       <c r="D65" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B66" t="s">
         <v>177</v>
       </c>
       <c r="C66" t="s">
         <v>178</v>
       </c>
       <c r="D66" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B67" t="s">
         <v>180</v>
       </c>
       <c r="C67" t="s">
         <v>181</v>
       </c>
       <c r="D67" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B68" t="s">
         <v>183</v>
       </c>
       <c r="C68" t="s">
         <v>184</v>
       </c>
       <c r="D68" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69" t="s">
         <v>187</v>
       </c>
       <c r="D69" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B70" t="s">
         <v>189</v>
       </c>
       <c r="C70" t="s">
         <v>190</v>
       </c>
       <c r="D70" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B71" t="s">
         <v>192</v>
       </c>
       <c r="C71" t="s">
         <v>193</v>
       </c>
       <c r="D71" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
       <c r="D72" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B73" t="s">
         <v>198</v>
       </c>
       <c r="C73" t="s">
         <v>199</v>
       </c>
-      <c r="D73"/>
+      <c r="D73" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B74" t="s">
-        <v>125</v>
+        <v>201</v>
       </c>
       <c r="C74" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B75" t="s">
-        <v>201</v>
+        <v>128</v>
       </c>
       <c r="C75" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D75" t="s">
         <v>203</v>
       </c>
+      <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B76" t="s">
-        <v>127</v>
+        <v>204</v>
       </c>
       <c r="C76" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="D76"/>
+        <v>205</v>
+      </c>
+      <c r="D76" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B77" t="s">
-        <v>205</v>
+        <v>130</v>
       </c>
       <c r="C77" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="D77" t="s">
         <v>207</v>
       </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B78" t="s">
         <v>208</v>
       </c>
       <c r="C78" t="s">
         <v>209</v>
       </c>
       <c r="D78" t="s">
         <v>210</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
+        <v>152</v>
+      </c>
+      <c r="B79" t="s">
+        <v>211</v>
+      </c>
+      <c r="C79" t="s">
+        <v>212</v>
+      </c>
+      <c r="D79" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">