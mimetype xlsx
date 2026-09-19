--- v1 (2026-02-02)
+++ v2 (2026-09-19)
@@ -57,63 +57,63 @@
     <t>Cheravirus arracaciae oca strain (as Apiaceae)</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Artificial transmission.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>LIBEPS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter solanacearum'</t>
   </si>
   <si>
     <t>* Hajri A, Loiseau M, Cousseau-Suhard P, Renaudin I, Gentit P (2017) Genetic characterization of 'Candidatus Liberibacter solanacearum' haplotypes associated with apiaceous crops in France. Plant Disease 101(8), 1383-1390.</t>
   </si>
   <si>
+    <t>TRIZAP</t>
+  </si>
+  <si>
+    <t>Dyspersa	apicalis</t>
+  </si>
+  <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Trioza apicalis</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Koike ST, Stanghellini H, Rashidi M (2025) First report worldwide of verticillium wilt of fennel caused by Verticillium dahliae. Plant Disease (early view) https://doi.org/10.1094/PDIS-07-25-1579-PDN</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>MARGVI</t>
   </si>
   <si>
     <t>Margarodes vitis (as Apiaceae)</t>
   </si>
   <si>
     <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
 </sst>
 </file>
 
@@ -516,65 +516,65 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>