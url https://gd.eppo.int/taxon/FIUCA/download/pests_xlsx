--- v2 (2026-02-24)
+++ v3 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FIUCA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>Mentioned in World crop pests 3(A). Fruit flies; their biology, natural enemies and control (Ed. by Robinson AS, Hooper G), pp. 51-58. Elsevier, Amsterdam, Netherlands.
 This record (1989) predates the separation of Ceratitis rosa sensu lato into C. rosa and C. quilicii. No other record was found. The pest status is now considered doubtful.</t>
   </si>
@@ -243,50 +243,59 @@
     <t>CERPFL</t>
   </si>
   <si>
     <t>Ceroplastes floridensis (as Ficus)</t>
   </si>
   <si>
     <t>CHRBMA</t>
   </si>
   <si>
     <t>Chrysobothris mali</t>
   </si>
   <si>
     <t>* Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C., (83).
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents
 ------- confirmed true host of Chrysobothis mali</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp
 * Nur-Shakirah AO, Khadijah MS, Kee YJ, Chew BL, Zakaria L, Nor NM, Subramaniam S, Leong YH, Mohd MH (2023) Colletotrichum species associated with fig (Ficus carica L.) in Malaysia. Crop Protection 169, 106256.</t>
+  </si>
+  <si>
+    <t>QUADPE</t>
+  </si>
+  <si>
+    <t>Comstockaspis perniciosa</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>TOCV00</t>
   </si>
   <si>
     <t>Crinivirus tomatichlorosis</t>
   </si>
   <si>
     <t>* Mamoun Abdel-Salam AM, Rezk AA, Dawoud RA (2019) Biochemical, serological, molecular and natural host studies on Tomato chlorosis virus in Egypt. Pakistan Journal of Biological Sciences 22, 83-94. https://doi.org/10.3923/pjbs.2019.83.124</t>
   </si>
   <si>
     <t>CRYHDI</t>
   </si>
   <si>
     <t>Cryphalus dilutus</t>
   </si>
   <si>
     <t>* Johnson AJ, Li Y, Mandelshtam MY, Park S, Lin C-S, Gao L, Hulcr J (2020) East Asian Cryphalus Erichson (Curculionidae, Scolytinae): new species, new synonymy and redescriptions of species. ZooKeys 995, 15-66. https://doi.org/10.3897/zookeys.995.55981</t>
   </si>
   <si>
     <t>DIAACI</t>
   </si>
   <si>
     <t>Diaphorina citri</t>
   </si>
@@ -471,50 +480,53 @@
   <si>
     <t>Opogona sacchari (as Ficus)</t>
   </si>
   <si>
     <t>* van der Gaag DJ, van der Straten M, Ramel JM, Baufeld P , Schrader G (2013) Pest Risk Analysis for Opogona sacchari. Netherlands Food and Consumer Product Safety Authority. 48 pp. Available at https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092.
 ------- intercepted in consignments of plants for planting.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PRABMY</t>
   </si>
   <si>
     <t>Parabemisia myricae</t>
   </si>
   <si>
     <t>SAISNI</t>
+  </si>
+  <si>
+    <t>Parasaissetia nigra</t>
   </si>
   <si>
     <t>Parasaissetia nigra (as Ficus)</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTCN</t>
   </si>
   <si>
     <t>Phytophthora cinnamomi</t>
   </si>
   <si>
     <t>* Türkölmez Ş, Derviş S, Çiftçi O, Ulubaş Serçe Ç (2018) First report of Phytophthora cinnamomi causing root and crown rot of Ficus carica in Turkey. Plant Disease 103(4), p 776.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
@@ -1039,51 +1051,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D75"/>
+  <dimension ref="A1:D77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1557,65 +1569,65 @@
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>108</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" t="s">
         <v>110</v>
       </c>
       <c r="D39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" t="s">
         <v>113</v>
       </c>
@@ -1653,65 +1665,65 @@
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>12</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" t="s">
         <v>122</v>
       </c>
       <c r="D43" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>12</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" t="s">
         <v>125</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>12</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C45" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>128</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>12</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" t="s">
         <v>130</v>
       </c>
       <c r="D46" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>132</v>
       </c>
       <c r="C47" t="s">
         <v>133</v>
       </c>
@@ -1721,398 +1733,426 @@
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C50" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
+        <v>143</v>
+      </c>
+      <c r="C52" t="s">
         <v>145</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
+        <v>146</v>
+      </c>
+      <c r="C53" t="s">
+        <v>147</v>
+      </c>
+      <c r="D53" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
+        <v>149</v>
+      </c>
+      <c r="C54" t="s">
+        <v>150</v>
+      </c>
+      <c r="D54" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
+        <v>152</v>
+      </c>
+      <c r="C55" t="s">
+        <v>153</v>
+      </c>
+      <c r="D55" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
+        <v>155</v>
+      </c>
+      <c r="C56" t="s">
+        <v>156</v>
+      </c>
+      <c r="D56" t="s">
         <v>157</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
+        <v>158</v>
+      </c>
+      <c r="C57" t="s">
         <v>159</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
+        <v>161</v>
+      </c>
+      <c r="C58" t="s">
         <v>162</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
+        <v>163</v>
+      </c>
+      <c r="C59" t="s">
+        <v>164</v>
+      </c>
+      <c r="D59" t="s">
         <v>165</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
+        <v>166</v>
+      </c>
+      <c r="C60" t="s">
         <v>167</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>168</v>
       </c>
-      <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>169</v>
       </c>
       <c r="C61" t="s">
         <v>170</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
+        <v>171</v>
+      </c>
+      <c r="C62" t="s">
         <v>172</v>
       </c>
-      <c r="C62" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
+        <v>173</v>
+      </c>
+      <c r="C63" t="s">
+        <v>174</v>
+      </c>
+      <c r="D63" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
+        <v>176</v>
+      </c>
+      <c r="C64" t="s">
+        <v>177</v>
+      </c>
+      <c r="D64" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
+        <v>179</v>
+      </c>
+      <c r="C65" t="s">
+        <v>180</v>
+      </c>
+      <c r="D65" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
+        <v>182</v>
+      </c>
+      <c r="C66" t="s">
+        <v>183</v>
+      </c>
+      <c r="D66" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" t="s">
+        <v>186</v>
+      </c>
+      <c r="D67" t="s">
         <v>187</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" t="s">
         <v>189</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
+        <v>12</v>
+      </c>
+      <c r="B69" t="s">
+        <v>191</v>
+      </c>
+      <c r="C69" t="s">
         <v>192</v>
       </c>
-      <c r="B69" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="B70" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C70" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="D70"/>
+        <v>194</v>
+      </c>
+      <c r="D70" t="s">
+        <v>195</v>
+      </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B71" t="s">
+        <v>197</v>
+      </c>
+      <c r="C71" t="s">
         <v>198</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B72" t="s">
+        <v>200</v>
+      </c>
+      <c r="C72" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B73" t="s">
+        <v>202</v>
+      </c>
+      <c r="C73" t="s">
         <v>203</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B74" t="s">
+        <v>205</v>
+      </c>
+      <c r="C74" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B75" t="s">
+        <v>207</v>
+      </c>
+      <c r="C75" t="s">
         <v>208</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>209</v>
       </c>
-      <c r="D75" t="s">
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>196</v>
+      </c>
+      <c r="B76" t="s">
         <v>210</v>
+      </c>
+      <c r="C76" t="s">
+        <v>211</v>
+      </c>
+      <c r="D76"/>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>196</v>
+      </c>
+      <c r="B77" t="s">
+        <v>212</v>
+      </c>
+      <c r="C77" t="s">
+        <v>213</v>
+      </c>
+      <c r="D77" t="s">
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">