--- v2 (2026-03-07)
+++ v3 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="FIUBE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>* Loomans AJM, Heijboer A, Vierbergen G (1998) Host plant performances of Thrips palmi Karny (Thysanoptera: Thripidae), with particular reference to Ficus (Moraceae). Proceedings of the 6th International Symposium on Thysanoptera (Antalya, TR, 1998-04-27/05-01), 99-105.
 ------- Considered to be a host plant.
 * O'Donnell CA, Parrella MP (2005) Host suitability of selected Ficus species for Thrips palmi (Thysanoptera: Thripidae). Florida Entomologist 88(1), 97-98.
@@ -286,50 +286,53 @@
     <t>Ripersiella hibisci (as Ficus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>GREEFI</t>
   </si>
   <si>
     <t>Greenidea ficicola</t>
   </si>
   <si>
     <t>* Bella S, Aguiar AF (2020) Non-native insect pests from the Madeira archipelago (Portugal): new records and further data (Insecta: Orthoptera; Thysanoptera; Hemiptera; Coleoptera; Diptera; Lepidoptera; Hymenoptera). Fragmenta Entomologica 52(2), 369-376. https://doi.org/10.13133/2284-4880/469</t>
   </si>
   <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Ghotbi T, Shahraeen N, Winter S (2005) Occurrence of Tospoviruses in ornamental and weed species in Markazi and Tehran Provinces in Iran. Plant Disease 89(4), 425-429.</t>
   </si>
   <si>
     <t>Parasaissetia nigra</t>
+  </si>
+  <si>
+    <t>* Sobirov OT, Kakhkhorova KR, Turdiyeva DT, Voxidov ST, Turdiyeva FT (2026) Diversity, distribution and pest status of soft scale insects (Hemiptera: Coccomorpha: Coccidae) in Fergana Valley agroecosystems, Uzbekistan: implications for phytosanitary monitoring and integrated pest management. Phytoparasitica 54(5), 107. https://doi.org/10.1007/s12600-026-01436-1</t>
   </si>
   <si>
     <t>SINLSI</t>
   </si>
   <si>
     <t>Singhiella simplex</t>
   </si>
   <si>
     <t>* Ahmed MZ, McKenzie CL, Revynthi AM, Evans GA, Mottern JL, Mannion CM, Osborne LS (2022) Pest status, survey of natural enemies, and a management plan for the whitefly Singhiella simplex (Hemiptera: Aleyrodidae) in the United States. Journal of Integrated Pest Management, 13(1), 1-14. https://doi.org/10.1093/jipm/pmac007
 * Evans GA (2008) The whiteflies (Hemiptera: Aleyrodidae) of the world. Version 2008-09-23. http://www. sel. barc. usda.gov:8080/1WF/World-Whitefly-Catalog. pdf
 * Mannion C, Osborne L, Hunsberger A, Mayer H,  Hodges G (2008) Ficus whitefly: a new pest in south Florida. The Institute of Food and Agricultural Sciences, University of Florida, Gainesville, FL, 3 pp.
 * Myartseva SN, Coronado-Blanco JM, Ruíz-Cancino E (2013) [First records of 'ficus whitefly' Singhiella simplex (Singh, 1931) (Hemiptera: Aleyrodidae) for Tamaulipas and Nayarit, México]. Dugesiana 20(2), 81-82 (in Spanish).
 * NPPO of Cyprus (2014-11).
 ------- See EPPO RS 2014/213.
 * Ramos F, Montilla R, Escalona E, Sandoval E (2015) La mosca blanca Singhiella simplex (Singh, 1931) (Hemiptera: Aleyrodidae) en Venezuela. Entomotropica 30(5), 236-238.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>CHRYFI</t>
   </si>
   <si>
     <t>Chrysomphalus aonidum</t>
@@ -1090,78 +1093,80 @@
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>78</v>
       </c>
       <c r="B30" t="s">
         <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>83</v>
       </c>
       <c r="D30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>78</v>
       </c>
       <c r="B31" t="s">
         <v>67</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>78</v>
       </c>
       <c r="B32" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">