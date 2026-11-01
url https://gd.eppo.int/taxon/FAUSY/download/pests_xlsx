--- v0 (2025-10-11)
+++ v1 (2026-11-01)
@@ -191,54 +191,54 @@
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
     <t>* Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Non reproductive host tree in California (US).</t>
   </si>
   <si>
     <t>FUSAEW</t>
   </si>
   <si>
     <t>Fusarium euwallaceae</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7),  938-951.</t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
   </si>
   <si>
     <t>* Holthouse MC, Spears LR, Alston DG (2021) Urban host plant utilisation by the invasive Halyomorpha halys (Stål) (Hemiptera, Pentatomidae) in northern Utah. NeoBiota 64, 87–101. https://doi.org/10.3897/neobiota.64.60050</t>
   </si>
   <si>
-    <t>LITYMC</t>
-[...2 lines deleted...]
-    <t>Litylenchus crenatae mccannii</t>
+    <t>LITYCR</t>
+  </si>
+  <si>
+    <t>Litylenchus crenatae</t>
   </si>
   <si>
     <t>* Carta LK, Handoo ZA, Li S, Kantor M, Bauchan G, McCann D, Gabriel CK, Yu Q, Reed S, Koch J, Martin D, Burke DJ (2020) Beech leaf disease symptoms caused by newly recognized nematode subspecies Litylenchus crenatae mccannii (Anguinata) described from Fagus grandifolia in North America. Forest Pathology, e12580. https://doi.org/10.1111/efp.12580
 * Reed SE, Greifenhagen S, Yu Q, Hoke A, Burke DJ, Carta LK, Handoo ZA, Kantor MR, Koch J (2020) Foliar nematode, Litylenchus crenatae ssp. mccannii, population dynamics in leaves and buds of beech leaf disease-affected trees in Canada and the US. Forest Pathology 50, e12599.
 * Wolf E, Vieira P (2024). Rapid assessment of beech leaf disease in Fagus sylvatica buds. Forest Pathology 54, e12858. https://doi.org/10.1111/efp.12858</t>
   </si>
   <si>
     <t>MELGMA</t>
   </si>
   <si>
     <t>Meloidogyne mali</t>
   </si>
   <si>
     <t>* Ahmed M, van de Vossenberg BTLH, Cornelisse C, Karssen G (2013) On the species status of the root–knot nematode Meloidogyne ulmi Palmisano and Ambrogioni, 2000 (Nematoda, Meloidogynidae). ZooKeys 362: 1-27.
 ------- confirmed host</t>
   </si>
   <si>
     <t>CLRV00</t>
   </si>
   <si>
     <t>Nepovirus avii</t>
   </si>
   <si>
     <t>* Büttner C, von Bargen S, Bandte M, Myrta A (2011) Cherry leaf roll virus. In Hadidi A, Barba M, Candresse T, Jelkmann W (eds) Virus and Virus-Like Diseases of Pome and Stone Fruits. APS, USA, pp 119-125.</t>
   </si>