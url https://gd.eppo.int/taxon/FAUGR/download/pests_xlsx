--- v0 (2025-10-15)
+++ v1 (2026-11-05)
@@ -210,54 +210,54 @@
   </si>
   <si>
     <t>* Hodgetts J, Ostojá-Starzewski JC, Prior T, Lawson R, Hall J, Boonham N (2016) DNA barcoding for biosecurity: case studies from the UK plant protection program. Genome 59, 1033-1048.
 ------- Dry wood host.</t>
   </si>
   <si>
     <t>XYLBCR</t>
   </si>
   <si>
     <t>Xylosandrus crassiusculus</t>
   </si>
   <si>
     <t>* DiGirolomo MF, Bohne MJ, Dodds KJ, Gapinski AT, DelRosso JS, Charap JG, Evans SC (2021) Utilizing urban arboreta for detection of native and non‐native wood‐inhabiting beetles. Agricultural and Forest Entomology. https://doi.org/10.1111/afe.12470
 ------- confirmed host.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Fagus)</t>
   </si>
   <si>
-    <t>LITYMC</t>
-[...2 lines deleted...]
-    <t>Litylenchus crenatae mccannii</t>
+    <t>LITYCR</t>
+  </si>
+  <si>
+    <t>Litylenchus crenatae</t>
   </si>
   <si>
     <t>* Carta LK, Handoo ZA, Li S, Kantor M, Bauchan G, McCann D, Gabriel CK, Yu Q, Reed S, Koch J, Martin D, Burke DJ (2020) Beech leaf disease symptoms caused by newly recognized nematode subspecies Litylenchus crenatae mccannii (Anguinata) described from Fagus grandifolia in North America. Forest Pathology, e12580. https://doi.org/10.1111/efp.12580
 * Reed SE, Greifenhagen S, Yu Q, Hoke A, Burke DJ, Carta LK, Handoo ZA, Kantor MR, Koch J (2020) Foliar nematode, Litylenchus crenatae ssp. mccannii, population dynamics in leaves and buds of beech leaf disease-affected trees in Canada and the US. Forest Pathology 50, e12599.</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Fagus)</t>
   </si>
   <si>
     <t>* Dedes J (2014). Whitemarked tussock moth (Orgyia leucostigma). Natural Resources Canada, Canadian Forest Service, Great Lakes Forestry Centre, Sault Ste. Marie, Ontario. Insect Production Services 2 p. https://cfs.nrcan.gc.ca/publications?id=35692 
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>