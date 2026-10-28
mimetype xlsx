--- v0 (2025-10-01)
+++ v1 (2026-10-28)
@@ -48,54 +48,54 @@
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANOLGL</t>
   </si>
   <si>
     <t>Anoplophora glabripennis (as Fagus)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>ARRHMI</t>
   </si>
   <si>
     <t>Arrhenodes minutus (as Fagus)</t>
   </si>
   <si>
     <t>* Bright DE (1993) The Insects and Arachnids of Canada,  Part 21. The Weevils of Canada and Alaska: Volume 1. Coleoptera: Curculionidea, excluding Scolytidae and Curculionidae. Agriculture Canada Publication 1882, 217 pp.
 * MacAloney HJ, Ewan HG (1964) Identification of hardwood insects by type of tree injury, north-central region. US Forest Service. Research Paper LS-11. 70 pp.</t>
   </si>
   <si>
-    <t>LITYMC</t>
-[...2 lines deleted...]
-    <t>Litylenchus crenatae mccannii</t>
+    <t>LITYCR</t>
+  </si>
+  <si>
+    <t>Litylenchus crenatae</t>
   </si>
   <si>
     <t>* Reed SE, Greifenhagen S, Yu Q, Hoke A, Burke DJ, Carta LK, Handoo ZA, Kantor MR, Koch J (2020) Foliar nematode, Litylenchus crenatae ssp. mccannii, population dynamics in leaves and buds of beech leaf disease-affected trees in Canada and the US. Forest Pathology 50, e12599.</t>
   </si>
   <si>
     <t>THAUPR</t>
   </si>
   <si>
     <t>Thaumetopoea processionea (as Fagus)</t>
   </si>
   <si>
     <t>* Stigter H, Geraedts WHJM, Spijkers HCP (1997) Thaumetopoea processionea in the Netherlands: Present status and management perspectives (Lepidoptera: Notodontidae). Proceedings of the Section Experimental and Applied Entomology of the Netherlands Entomological Society (N.E.V.) 3-16. 
 ------- Caterpillars feeding on Fagus can develop into moths.</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Fagus)</t>
   </si>
   <si>
     <t>* Hodgetts J, Ostojá-Starzewski JC, Prior T, Lawson R, Hall J, Boonham N (2016) DNA barcoding for biosecurity: case studies from the UK plant protection program. Genome 59, 1033-1048.
 ------- Dry wood host.</t>
   </si>
   <si>