--- v3 (2026-03-24)
+++ v4 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUWAWH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1265">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ACAAF</t>
   </si>
   <si>
     <t>Acacia auriculiformis</t>
   </si>
   <si>
     <t>* Thu PQ, Quang DN, Chi NM, Hung TX, Binh LV, Dell B (2021) New and emerging insect pest and disease threats to forest plantations in Vietnam. Forests 12, 1301. https://doi.org/10.3390/f12101301</t>
   </si>
   <si>
@@ -3403,50 +3403,60 @@
   </si>
   <si>
     <t>Rhamnus alaternus</t>
   </si>
   <si>
     <t>RCKHY</t>
   </si>
   <si>
     <t>Ricinocarpos hybrids</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.Hybrid Ricinocarpos tuberculatus x R. cyanescens</t>
   </si>
   <si>
     <t>RCKPI</t>
   </si>
   <si>
     <t>Ricinocarpos pinifolius</t>
   </si>
   <si>
     <t>RIICO</t>
   </si>
   <si>
     <t>Ricinus communis</t>
+  </si>
+  <si>
+    <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
+------- Reproductive host in Western Australia.
+* Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
+------- Reproductive host tree in both California (US) and Israel.
+* Soares NS, Duarte LS, Araújo AS, Rainho HL, Hickmann F, Aurélio MS, Silveira-Neto S, Zucchi RA, Savaris M (2026) A close relationship: Euwallacea fornicatus (Eichhoff, 1868) haplotype H22 (Coleoptera: Curculionidae: Scolytinae) and Ricinus communis L.(Euphorbiaceae) in Brazil. Entomological Communications 8, ec08008. https://doi.org/10.37486/2675-1305.ec08008
+------- Reproductive host in Brazil
+* van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
+------- Reproductive host.</t>
   </si>
   <si>
     <t>ROBPS</t>
   </si>
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host and a preferred host in Western Australia.
 * Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Non reproductive host tree in both California (US) and Israel.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Non-reproductive host.</t>
   </si>
   <si>
     <t>RBSDI</t>
   </si>
   <si>
     <t>Robinsonella discolor</t>
   </si>
   <si>
     <t>ROSSS</t>
   </si>
   <si>
@@ -4387,51 +4397,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D592"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="429.324" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -11345,1378 +11355,1378 @@
     <row r="496" spans="1:4">
       <c r="A496" t="s">
         <v>4</v>
       </c>
       <c r="B496" t="s">
         <v>1061</v>
       </c>
       <c r="C496" t="s">
         <v>1062</v>
       </c>
       <c r="D496" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" t="s">
         <v>4</v>
       </c>
       <c r="B497" t="s">
         <v>1063</v>
       </c>
       <c r="C497" t="s">
         <v>1064</v>
       </c>
       <c r="D497" t="s">
-        <v>41</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" t="s">
         <v>4</v>
       </c>
       <c r="B498" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C498" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D498" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" t="s">
         <v>4</v>
       </c>
       <c r="B499" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C499" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D499" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" t="s">
         <v>4</v>
       </c>
       <c r="B500" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C500" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="D500" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" t="s">
         <v>4</v>
       </c>
       <c r="B501" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C501" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="D501" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" t="s">
         <v>4</v>
       </c>
       <c r="B502" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C502" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D502" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" t="s">
         <v>4</v>
       </c>
       <c r="B503" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C503" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D503" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" t="s">
         <v>4</v>
       </c>
       <c r="B504" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C504" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D504" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" t="s">
         <v>4</v>
       </c>
       <c r="B505" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="C505" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D505" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" t="s">
         <v>4</v>
       </c>
       <c r="B506" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C506" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D506" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" t="s">
         <v>4</v>
       </c>
       <c r="B507" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C507" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D507" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" t="s">
         <v>4</v>
       </c>
       <c r="B508" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C508" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D508" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" t="s">
         <v>4</v>
       </c>
       <c r="B509" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C509" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D509" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" t="s">
         <v>4</v>
       </c>
       <c r="B510" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C510" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D510" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" t="s">
         <v>4</v>
       </c>
       <c r="B511" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="C511" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="D511" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" t="s">
         <v>4</v>
       </c>
       <c r="B512" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="C512" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D512" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" t="s">
         <v>4</v>
       </c>
       <c r="B513" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="C513" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D513" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" t="s">
         <v>4</v>
       </c>
       <c r="B514" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C514" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="D514" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" t="s">
         <v>4</v>
       </c>
       <c r="B515" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C515" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" t="s">
         <v>4</v>
       </c>
       <c r="B516" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="C516" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D516" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" t="s">
         <v>4</v>
       </c>
       <c r="B517" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="C517" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="D517" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" t="s">
         <v>4</v>
       </c>
       <c r="B518" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C518" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="D518" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" t="s">
         <v>4</v>
       </c>
       <c r="B519" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="C519" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="D519" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" t="s">
         <v>4</v>
       </c>
       <c r="B520" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C520" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="D520" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" t="s">
         <v>4</v>
       </c>
       <c r="B521" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="C521" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="D521" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>4</v>
       </c>
       <c r="B522" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C522" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="D522" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>4</v>
       </c>
       <c r="B523" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="C523" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="D523" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C524" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D524" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>4</v>
       </c>
       <c r="B525" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C525" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D525" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>4</v>
       </c>
       <c r="B526" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="C526" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" t="s">
         <v>4</v>
       </c>
       <c r="B527" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="C527" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D527" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" t="s">
         <v>4</v>
       </c>
       <c r="B528" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C528" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" t="s">
         <v>4</v>
       </c>
       <c r="B529" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C529" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="D529" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" t="s">
         <v>4</v>
       </c>
       <c r="B530" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C530" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D530" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" t="s">
         <v>4</v>
       </c>
       <c r="B531" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C531" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D531" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" t="s">
         <v>4</v>
       </c>
       <c r="B532" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="C532" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D532" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" t="s">
         <v>4</v>
       </c>
       <c r="B533" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="C533" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D533" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" t="s">
         <v>4</v>
       </c>
       <c r="B534" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="C534" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D534" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" t="s">
         <v>4</v>
       </c>
       <c r="B535" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="C535" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D535" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" t="s">
         <v>4</v>
       </c>
       <c r="B536" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="C536" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D536" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" t="s">
         <v>4</v>
       </c>
       <c r="B537" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="C537" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D537" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" t="s">
         <v>4</v>
       </c>
       <c r="B538" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C538" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D538" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" t="s">
         <v>4</v>
       </c>
       <c r="B539" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C539" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D539" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" t="s">
         <v>4</v>
       </c>
       <c r="B540" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="C540" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D540" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" t="s">
         <v>4</v>
       </c>
       <c r="B541" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C541" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D541" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" t="s">
         <v>4</v>
       </c>
       <c r="B542" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="C542" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" t="s">
         <v>4</v>
       </c>
       <c r="B543" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="C543" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="D543" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" t="s">
         <v>4</v>
       </c>
       <c r="B544" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C544" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="D544" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" t="s">
         <v>4</v>
       </c>
       <c r="B545" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C545" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D545" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" t="s">
         <v>4</v>
       </c>
       <c r="B546" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="C546" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="D546" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" t="s">
         <v>4</v>
       </c>
       <c r="B547" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C547" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D547" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" t="s">
         <v>4</v>
       </c>
       <c r="B548" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C548" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D548" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" t="s">
         <v>4</v>
       </c>
       <c r="B549" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="C549" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D549" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" t="s">
         <v>4</v>
       </c>
       <c r="B550" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C550" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="D550" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" t="s">
         <v>4</v>
       </c>
       <c r="B551" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C551" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D551" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" t="s">
         <v>4</v>
       </c>
       <c r="B552" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C552" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D552" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" t="s">
         <v>4</v>
       </c>
       <c r="B553" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C553" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D553" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" t="s">
         <v>4</v>
       </c>
       <c r="B554" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="C554" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="D554" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" t="s">
         <v>4</v>
       </c>
       <c r="B555" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C555" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D555" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" t="s">
         <v>4</v>
       </c>
       <c r="B556" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="C556" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D556" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" t="s">
         <v>4</v>
       </c>
       <c r="B557" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C557" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" t="s">
         <v>4</v>
       </c>
       <c r="B558" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C558" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="D558" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" t="s">
         <v>4</v>
       </c>
       <c r="B559" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="C559" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="D559" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" t="s">
         <v>4</v>
       </c>
       <c r="B560" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="C560" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D560" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" t="s">
         <v>4</v>
       </c>
       <c r="B561" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="C561" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D561" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" t="s">
         <v>4</v>
       </c>
       <c r="B562" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C562" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D562" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" t="s">
         <v>4</v>
       </c>
       <c r="B563" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C563" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D563" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" t="s">
         <v>4</v>
       </c>
       <c r="B564" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C564" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D564" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" t="s">
         <v>4</v>
       </c>
       <c r="B565" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C565" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="D565" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" t="s">
         <v>4</v>
       </c>
       <c r="B566" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C566" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D566" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" t="s">
         <v>4</v>
       </c>
       <c r="B567" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C567" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D567" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" t="s">
         <v>4</v>
       </c>
       <c r="B568" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C568" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D568" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" t="s">
         <v>4</v>
       </c>
       <c r="B569" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="C569" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="D569" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" t="s">
         <v>4</v>
       </c>
       <c r="B570" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C570" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D570" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" t="s">
         <v>4</v>
       </c>
       <c r="B571" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C571" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D571" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" t="s">
         <v>4</v>
       </c>
       <c r="B572" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C572" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D572" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" t="s">
         <v>4</v>
       </c>
       <c r="B573" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C573" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D573" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" t="s">
         <v>4</v>
       </c>
       <c r="B574" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="C574" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D574" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" t="s">
         <v>4</v>
       </c>
       <c r="B575" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="C575" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" t="s">
         <v>4</v>
       </c>
       <c r="B576" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="C576" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D576" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" t="s">
         <v>4</v>
       </c>
       <c r="B577" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C577" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D577" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" t="s">
         <v>4</v>
       </c>
       <c r="B578" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C578" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D578" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" t="s">
         <v>4</v>
       </c>
       <c r="B579" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C579" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D579" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" t="s">
         <v>4</v>
       </c>
       <c r="B580" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C580" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="D580" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" t="s">
         <v>4</v>
       </c>
       <c r="B581" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C581" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="D581" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" t="s">
         <v>4</v>
       </c>
       <c r="B582" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C582" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D582" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" t="s">
         <v>4</v>
       </c>
       <c r="B583" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C583" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" t="s">
         <v>4</v>
       </c>
       <c r="B584" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="C584" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="D584" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" t="s">
         <v>4</v>
       </c>
       <c r="B585" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="C585" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D585" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" t="s">
         <v>4</v>
       </c>
       <c r="B586" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C586" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="D586" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" t="s">
         <v>4</v>
       </c>
       <c r="B587" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C587" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D587" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" t="s">
         <v>4</v>
       </c>
       <c r="B588" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="C588" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D588" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" t="s">
         <v>4</v>
       </c>
       <c r="B589" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C589" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D589" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" t="s">
         <v>4</v>
       </c>
       <c r="B590" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C590" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D590" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" t="s">
         <v>4</v>
       </c>
       <c r="B591" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C591" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D591" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" t="s">
         <v>4</v>
       </c>
       <c r="B592" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C592" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D592" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>