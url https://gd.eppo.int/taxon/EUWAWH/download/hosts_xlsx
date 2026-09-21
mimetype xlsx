--- v4 (2026-05-13)
+++ v5 (2026-09-21)
@@ -1201,51 +1201,51 @@
     <t>COGKR</t>
   </si>
   <si>
     <t>Combretum kraussii</t>
   </si>
   <si>
     <t>COQHA</t>
   </si>
   <si>
     <t>Commiphora harveyi</t>
   </si>
   <si>
     <t>CPMRE</t>
   </si>
   <si>
     <t>Coprosma repens</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host and a preferred host in Western Australia.</t>
   </si>
   <si>
     <t>CRHCA</t>
   </si>
   <si>
-    <t>Cordia caffra</t>
+    <t>Cordia afra</t>
   </si>
   <si>
     <t>CDLST</t>
   </si>
   <si>
     <t>Cordyline stricta</t>
   </si>
   <si>
     <t>CRWCO</t>
   </si>
   <si>
     <t>Cornus controversa</t>
   </si>
   <si>
     <t>CRWDR</t>
   </si>
   <si>
     <t>Cornus drummondii</t>
   </si>
   <si>
     <t>CRWFL</t>
   </si>
   <si>
     <t>Cornus florida</t>
   </si>
@@ -1387,51 +1387,51 @@
   <si>
     <t>Dombeya acutangula</t>
   </si>
   <si>
     <t>DBYCC</t>
   </si>
   <si>
     <t>Dombeya cacuminum</t>
   </si>
   <si>
     <t>DBYRO</t>
   </si>
   <si>
     <t>Dombeya rotundifolia</t>
   </si>
   <si>
     <t>DBYTI</t>
   </si>
   <si>
     <t>Dombeya tiliacea</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Non reproductive host tree in California (US).
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Non-reproductive host.</t>
   </si>
   <si>
     <t>DRNDR</t>
   </si>
   <si>
     <t>Dracaena draco</t>
   </si>
   <si>
     <t>DRNMA</t>
   </si>
   <si>
     <t>Dracaena marginata</t>
   </si>
   <si>
     <t>DRNSS</t>
   </si>
   <si>
@@ -1464,68 +1464,68 @@
   <si>
     <t>EAEDC</t>
   </si>
   <si>
     <t>Elaeocarpus decipiens</t>
   </si>
   <si>
     <t>EAESS</t>
   </si>
   <si>
     <t>Elaeocarpus sp.</t>
   </si>
   <si>
     <t>ENECO</t>
   </si>
   <si>
     <t>Enterolobium contortisiliquum</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
-    <t>ERZAM</t>
-[...4 lines deleted...]
-  <si>
     <t>ERZCA</t>
   </si>
   <si>
-    <t>Erythrina caffra</t>
+    <t>Erythrina afra</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Reproductive host tree in California (US).
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Reproductive host.</t>
+  </si>
+  <si>
+    <t>ERZAM</t>
+  </si>
+  <si>
+    <t>Erythrina americana</t>
   </si>
   <si>
     <t>ERZCH</t>
   </si>
   <si>
     <t>Erythrina chiriquensis</t>
   </si>
   <si>
     <t>ERZCO</t>
   </si>
   <si>
     <t>Erythrina corallodendron</t>
   </si>
   <si>
     <t>ERZCG</t>
   </si>
   <si>
     <t>Erythrina crista-galli</t>
   </si>
   <si>
     <t>ERZFA</t>
   </si>
   <si>
     <t>Erythrina falcata</t>
   </si>
@@ -1979,51 +1979,51 @@
   <si>
     <t>Hakea prostrata</t>
   </si>
   <si>
     <t>HKASA</t>
   </si>
   <si>
     <t>Hakea salicifolia</t>
   </si>
   <si>
     <t>HLRLU</t>
   </si>
   <si>
     <t>Halleria lucida</t>
   </si>
   <si>
     <t>HDSIM</t>
   </si>
   <si>
     <t>Handroanthus impetiginosus</t>
   </si>
   <si>
     <t>HRLCA</t>
   </si>
   <si>
-    <t>Harpephyllum caffrum</t>
+    <t>Harpephyllum afrum</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host in Western Australia.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Non-reproductive host.</t>
   </si>
   <si>
     <t>HPWAR</t>
   </si>
   <si>
     <t>Harpullia arborea</t>
   </si>
   <si>
     <t>HPWPE</t>
   </si>
   <si>
     <t>Harpullia pendula</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 -------Non-reproductive host in Western Australia.
 * Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Reproductive host tree in California (US).</t>
   </si>
@@ -3586,60 +3586,60 @@
   <si>
     <t>SCITE</t>
   </si>
   <si>
     <t>Schinus terebinthifolia</t>
   </si>
   <si>
     <t>SHJBR</t>
   </si>
   <si>
     <t>Schotia brachypetala</t>
   </si>
   <si>
     <t>ZSACH</t>
   </si>
   <si>
     <t>Searsia chirindensis</t>
   </si>
   <si>
     <t>RHULC</t>
   </si>
   <si>
     <t>Searsia lancea</t>
   </si>
   <si>
+    <t>ACACF</t>
+  </si>
+  <si>
+    <t>Senegalia afra</t>
+  </si>
+  <si>
     <t>ACABK</t>
   </si>
   <si>
     <t>Senegalia burkei</t>
-  </si>
-[...4 lines deleted...]
-    <t>Senegalia caffra</t>
   </si>
   <si>
     <t>ACAGA</t>
   </si>
   <si>
     <t>Senegalia galpinii</t>
   </si>
   <si>
     <t>SJNCA</t>
   </si>
   <si>
     <t>Senna candolleana</t>
   </si>
   <si>
     <t>SJNRA</t>
   </si>
   <si>
     <t>Senna racemosa</t>
   </si>
   <si>
     <t>CASSP</t>
   </si>
   <si>
     <t>Senna spectabilis</t>
   </si>
@@ -7253,65 +7253,65 @@
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>4</v>
       </c>
       <c r="B203" t="s">
         <v>448</v>
       </c>
       <c r="C203" t="s">
         <v>449</v>
       </c>
       <c r="D203" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>4</v>
       </c>
       <c r="B204" t="s">
         <v>450</v>
       </c>
       <c r="C204" t="s">
         <v>451</v>
       </c>
       <c r="D204" t="s">
-        <v>10</v>
+        <v>452</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>4</v>
       </c>
       <c r="B205" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C205" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D205" t="s">
-        <v>454</v>
+        <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>4</v>
       </c>
       <c r="B206" t="s">
         <v>455</v>
       </c>
       <c r="C206" t="s">
         <v>456</v>
       </c>
       <c r="D206" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>4</v>
       </c>
       <c r="B207" t="s">
         <v>457</v>
       </c>
       <c r="C207" t="s">
         <v>458</v>
@@ -11719,65 +11719,65 @@
     <row r="522" spans="1:4">
       <c r="A522" t="s">
         <v>4</v>
       </c>
       <c r="B522" t="s">
         <v>1117</v>
       </c>
       <c r="C522" t="s">
         <v>1118</v>
       </c>
       <c r="D522" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" t="s">
         <v>4</v>
       </c>
       <c r="B523" t="s">
         <v>1119</v>
       </c>
       <c r="C523" t="s">
         <v>1120</v>
       </c>
       <c r="D523" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" t="s">
         <v>4</v>
       </c>
       <c r="B524" t="s">
         <v>1121</v>
       </c>
       <c r="C524" t="s">
         <v>1122</v>
       </c>
       <c r="D524" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" t="s">
         <v>4</v>
       </c>
       <c r="B525" t="s">
         <v>1123</v>
       </c>
       <c r="C525" t="s">
         <v>1124</v>
       </c>
       <c r="D525" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" t="s">
         <v>4</v>
       </c>
       <c r="B526" t="s">
         <v>1125</v>
       </c>
       <c r="C526" t="s">
         <v>1126</v>