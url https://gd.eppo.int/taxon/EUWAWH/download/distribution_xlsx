--- v2 (2026-05-20)
+++ v3 (2026-10-31)
@@ -915,51 +915,51 @@
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>41</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>