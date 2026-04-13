--- v7 (2026-03-24)
+++ v8 (2026-04-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658569c28c9c76213" w:history="1">
+            <w:hyperlink r:id="rId823769dcfb5bc56cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16198622" name="name903669c28c9c7bd78" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="14088217" name="name944069dcfb5bcb60c" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId253169c28c9c7bd73" cstate="print"/>
+                    <a:blip r:embed="rId716569dcfb5bcb609" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328769c28c9c7ca7e" w:history="1">
+      <w:hyperlink r:id="rId388369dcfb5bcc251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId941369c28c9c7cb18" w:history="1">
+      <w:hyperlink r:id="rId786469dcfb5bcc2e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383869c28c9c7cbac" w:history="1">
+      <w:hyperlink r:id="rId455169dcfb5bcc37b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882969c28c9c7cc9c" w:history="1">
+      <w:hyperlink r:id="rId435269dcfb5bcc468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396369c28c9c7cd4d" w:history="1">
+      <w:hyperlink r:id="rId900969dcfb5bcc518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705569c28c9c7cdde" w:history="1">
+      <w:hyperlink r:id="rId743169dcfb5bcc5a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427669c28c9c7ce70" w:history="1">
+      <w:hyperlink r:id="rId572769dcfb5bcc639" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979869c28c9c7cf1f" w:history="1">
+      <w:hyperlink r:id="rId800269dcfb5bcc6e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562969c28c9c7cf90" w:history="1">
+      <w:hyperlink r:id="rId520969dcfb5bcc757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393069c28c9c7d05c" w:history="1">
+      <w:hyperlink r:id="rId473069dcfb5bcc804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788769c28c9c7d0d1" w:history="1">
+      <w:hyperlink r:id="rId986869dcfb5bcc875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId698469c28c9c7d182" w:history="1">
+      <w:hyperlink r:id="rId250569dcfb5bcc921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991069c28c9c7d231" w:history="1">
+      <w:hyperlink r:id="rId608069dcfb5bcc9cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756669c28c9c7d38e" w:history="1">
+      <w:hyperlink r:id="rId701769dcfb5bccb15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142869c28c9c7d402" w:history="1">
+      <w:hyperlink r:id="rId281769dcfb5bccb85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893869c28c9c7d493" w:history="1">
+      <w:hyperlink r:id="rId802569dcfb5bccc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716469c28c9c7d543" w:history="1">
+      <w:hyperlink r:id="rId383569dcfb5bcccd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343369c28c9c7d632" w:history="1">
+      <w:hyperlink r:id="rId798469dcfb5bccdc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134469c28c9c7d6e1" w:history="1">
+      <w:hyperlink r:id="rId772569dcfb5bcce74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346969c28c9c7d791" w:history="1">
+      <w:hyperlink r:id="rId562369dcfb5bccf23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403969c28c9c7d820" w:history="1">
+      <w:hyperlink r:id="rId802669dcfb5bccfb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943269c28c9c7d893" w:history="1">
+      <w:hyperlink r:id="rId107769dcfb5bcd021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733369c28c9c7d923" w:history="1">
+      <w:hyperlink r:id="rId717769dcfb5bcd0b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130269c28c9c7d9b5" w:history="1">
+      <w:hyperlink r:id="rId325269dcfb5bcd159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516169c28c9c7da64" w:history="1">
+      <w:hyperlink r:id="rId533969dcfb5bcd20b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813669c28c9c7dad5" w:history="1">
+      <w:hyperlink r:id="rId352469dcfb5bcd27d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393569c28c9c7db78" w:history="1">
+      <w:hyperlink r:id="rId819369dcfb5bcd30f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770869c28c9c7dbf1" w:history="1">
+      <w:hyperlink r:id="rId368869dcfb5bcd385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684469c28c9c7dca8" w:history="1">
+      <w:hyperlink r:id="rId193469dcfb5bcd43a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28810903" name="name921369c28c9c7dd80" descr="eu_funding_250.png"/>
+            <wp:docPr id="96255534" name="name525469dcfb5bcd4df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId581369c28c9c7dd7f" cstate="print"/>
+                    <a:blip r:embed="rId493469dcfb5bcd4de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36120178">
+  <w:abstractNum w:abstractNumId="84495874">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84437073">
+    <w:lvl w:ilvl="0" w:tplc="15268593">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84437073" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15268593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36120177">
+  <w:abstractNum w:abstractNumId="84495873">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41727050">
+    <w:lvl w:ilvl="0" w:tplc="84719048">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36120177">
-    <w:abstractNumId w:val="36120177"/>
+  <w:num w:numId="84495873">
+    <w:abstractNumId w:val="84495873"/>
   </w:num>
-  <w:num w:numId="36120178">
-    <w:abstractNumId w:val="36120178"/>
+  <w:num w:numId="84495874">
+    <w:abstractNumId w:val="84495874"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122943487" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226644428" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId658569c28c9c76213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId328769c28c9c7ca7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId941369c28c9c7cb18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId383869c28c9c7cbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId882969c28c9c7cc9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId396369c28c9c7cd4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId705569c28c9c7cdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId427669c28c9c7ce70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId979869c28c9c7cf1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId562969c28c9c7cf90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId393069c28c9c7d05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId788769c28c9c7d0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId698469c28c9c7d182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId991069c28c9c7d231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId756669c28c9c7d38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId142869c28c9c7d402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId893869c28c9c7d493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId716469c28c9c7d543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId343369c28c9c7d632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId134469c28c9c7d6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId346969c28c9c7d791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId403969c28c9c7d820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId943269c28c9c7d893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId733369c28c9c7d923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId130269c28c9c7d9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId516169c28c9c7da64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId813669c28c9c7dad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId393569c28c9c7db78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId770869c28c9c7dbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId684469c28c9c7dca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId253169c28c9c7bd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId253169c28c9c7bd73.jpg"/><Relationship Id="rId581369c28c9c7dd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId581369c28c9c7dd7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699815500" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905010952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId823769dcfb5bc56cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId388369dcfb5bcc251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId786469dcfb5bcc2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId455169dcfb5bcc37b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId435269dcfb5bcc468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId900969dcfb5bcc518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId743169dcfb5bcc5a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId572769dcfb5bcc639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId800269dcfb5bcc6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId520969dcfb5bcc757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId473069dcfb5bcc804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId986869dcfb5bcc875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId250569dcfb5bcc921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId608069dcfb5bcc9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId701769dcfb5bccb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId281769dcfb5bccb85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId802569dcfb5bccc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId383569dcfb5bcccd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId798469dcfb5bccdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId772569dcfb5bcce74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId562369dcfb5bccf23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId802669dcfb5bccfb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId107769dcfb5bcd021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId717769dcfb5bcd0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId325269dcfb5bcd159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId533969dcfb5bcd20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId352469dcfb5bcd27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId819369dcfb5bcd30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId368869dcfb5bcd385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId193469dcfb5bcd43a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716569dcfb5bcb609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716569dcfb5bcb609.jpg"/><Relationship Id="rId493469dcfb5bcd4de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId493469dcfb5bcd4de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>