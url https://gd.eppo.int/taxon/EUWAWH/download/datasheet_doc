--- v8 (2026-04-13)
+++ v9 (2026-05-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823769dcfb5bc56cb" w:history="1">
+            <w:hyperlink r:id="rId597369f78508039ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14088217" name="name944069dcfb5bcb60c" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="27919933" name="name765569f7850809648" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId716569dcfb5bcb609" cstate="print"/>
+                    <a:blip r:embed="rId695469f7850809644" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388369dcfb5bcc251" w:history="1">
+      <w:hyperlink r:id="rId428269f785080a3b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786469dcfb5bcc2e9" w:history="1">
+      <w:hyperlink r:id="rId684269f785080a451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455169dcfb5bcc37b" w:history="1">
+      <w:hyperlink r:id="rId750269f785080a4e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435269dcfb5bcc468" w:history="1">
+      <w:hyperlink r:id="rId253669f785080a5d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900969dcfb5bcc518" w:history="1">
+      <w:hyperlink r:id="rId506769f785080a683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743169dcfb5bcc5a7" w:history="1">
+      <w:hyperlink r:id="rId505169f785080a713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572769dcfb5bcc639" w:history="1">
+      <w:hyperlink r:id="rId688369f785080a7a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800269dcfb5bcc6e7" w:history="1">
+      <w:hyperlink r:id="rId960369f785080a852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId520969dcfb5bcc757" w:history="1">
+      <w:hyperlink r:id="rId990769f785080a8c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473069dcfb5bcc804" w:history="1">
+      <w:hyperlink r:id="rId996869f785080a971" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986869dcfb5bcc875" w:history="1">
+      <w:hyperlink r:id="rId863869f785080a9e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250569dcfb5bcc921" w:history="1">
+      <w:hyperlink r:id="rId105669f785080aa8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608069dcfb5bcc9cf" w:history="1">
+      <w:hyperlink r:id="rId105069f785080ab3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701769dcfb5bccb15" w:history="1">
+      <w:hyperlink r:id="rId845869f785080aca1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281769dcfb5bccb85" w:history="1">
+      <w:hyperlink r:id="rId846869f785080ad14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802569dcfb5bccc1e" w:history="1">
+      <w:hyperlink r:id="rId954969f785080ada5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383569dcfb5bcccd8" w:history="1">
+      <w:hyperlink r:id="rId218169f785080ae6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798469dcfb5bccdc6" w:history="1">
+      <w:hyperlink r:id="rId694069f785080af87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772569dcfb5bcce74" w:history="1">
+      <w:hyperlink r:id="rId957769f785080b03a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562369dcfb5bccf23" w:history="1">
+      <w:hyperlink r:id="rId464169f785080b0ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802669dcfb5bccfb1" w:history="1">
+      <w:hyperlink r:id="rId292069f785080b17f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107769dcfb5bcd021" w:history="1">
+      <w:hyperlink r:id="rId487369f785080b1f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717769dcfb5bcd0b0" w:history="1">
+      <w:hyperlink r:id="rId645369f785080b282" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325269dcfb5bcd159" w:history="1">
+      <w:hyperlink r:id="rId976569f785080b316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId533969dcfb5bcd20b" w:history="1">
+      <w:hyperlink r:id="rId151569f785080b3c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352469dcfb5bcd27d" w:history="1">
+      <w:hyperlink r:id="rId135769f785080b435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId819369dcfb5bcd30f" w:history="1">
+      <w:hyperlink r:id="rId512369f785080b4c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368869dcfb5bcd385" w:history="1">
+      <w:hyperlink r:id="rId691069f785080b53c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193469dcfb5bcd43a" w:history="1">
+      <w:hyperlink r:id="rId591569f785080b5f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96255534" name="name525469dcfb5bcd4df" descr="eu_funding_250.png"/>
+            <wp:docPr id="60833426" name="name949769f785080b889" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId493469dcfb5bcd4de" cstate="print"/>
+                    <a:blip r:embed="rId140369f785080b887" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84495874">
+  <w:abstractNum w:abstractNumId="92299493">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15268593">
+    <w:lvl w:ilvl="0" w:tplc="16706477">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15268593" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16706477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84495873">
+  <w:abstractNum w:abstractNumId="92299492">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84719048">
+    <w:lvl w:ilvl="0" w:tplc="67595934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84495873">
-    <w:abstractNumId w:val="84495873"/>
+  <w:num w:numId="92299492">
+    <w:abstractNumId w:val="92299492"/>
   </w:num>
-  <w:num w:numId="84495874">
-    <w:abstractNumId w:val="84495874"/>
+  <w:num w:numId="92299493">
+    <w:abstractNumId w:val="92299493"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699815500" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905010952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId823769dcfb5bc56cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId388369dcfb5bcc251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId786469dcfb5bcc2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId455169dcfb5bcc37b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId435269dcfb5bcc468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId900969dcfb5bcc518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId743169dcfb5bcc5a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId572769dcfb5bcc639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId800269dcfb5bcc6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId520969dcfb5bcc757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId473069dcfb5bcc804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId986869dcfb5bcc875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId250569dcfb5bcc921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId608069dcfb5bcc9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId701769dcfb5bccb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId281769dcfb5bccb85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId802569dcfb5bccc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId383569dcfb5bcccd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId798469dcfb5bccdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId772569dcfb5bcce74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId562369dcfb5bccf23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId802669dcfb5bccfb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId107769dcfb5bcd021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId717769dcfb5bcd0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId325269dcfb5bcd159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId533969dcfb5bcd20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId352469dcfb5bcd27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId819369dcfb5bcd30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId368869dcfb5bcd385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId193469dcfb5bcd43a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716569dcfb5bcb609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716569dcfb5bcb609.jpg"/><Relationship Id="rId493469dcfb5bcd4de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId493469dcfb5bcd4de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817426501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698077300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId597369f78508039ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId428269f785080a3b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId684269f785080a451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId750269f785080a4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId253669f785080a5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId506769f785080a683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId505169f785080a713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId688369f785080a7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId960369f785080a852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId990769f785080a8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId996869f785080a971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId863869f785080a9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId105669f785080aa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId105069f785080ab3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId845869f785080aca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId846869f785080ad14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId954969f785080ada5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId218169f785080ae6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId694069f785080af87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId957769f785080b03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId464169f785080b0ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId292069f785080b17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId487369f785080b1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId645369f785080b282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId976569f785080b316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId151569f785080b3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId135769f785080b435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId512369f785080b4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId691069f785080b53c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId591569f785080b5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId695469f7850809644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695469f7850809644.jpg"/><Relationship Id="rId140369f785080b887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId140369f785080b887.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>