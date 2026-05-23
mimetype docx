--- v9 (2026-05-03)
+++ v10 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597369f78508039ee" w:history="1">
+            <w:hyperlink r:id="rId52256a12186479d3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27919933" name="name765569f7850809648" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="77599608" name="name12136a1218647ff2d" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId695469f7850809644" cstate="print"/>
+                    <a:blip r:embed="rId29126a1218647ff2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -13059,51 +13059,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (California, Hawaii)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Brazil (Ceara, Minas Gerais, Parana, Santa Catarina, Sao Paulo), Uruguay</w:t>
+        <w:t xml:space="preserve"> Argentina, Brazil (Ceara, Minas Gerais, Parana, Rio Grande do Sul, Santa Catarina, Sao Paulo), Uruguay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia (Western Australia), Samoa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428269f785080a3b6" w:history="1">
+      <w:hyperlink r:id="rId71316a12186480c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684269f785080a451" w:history="1">
+      <w:hyperlink r:id="rId29086a12186480cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750269f785080a4e4" w:history="1">
+      <w:hyperlink r:id="rId73476a12186480d54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253669f785080a5d2" w:history="1">
+      <w:hyperlink r:id="rId79196a12186480e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506769f785080a683" w:history="1">
+      <w:hyperlink r:id="rId78816a12186480f1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId505169f785080a713" w:history="1">
+      <w:hyperlink r:id="rId42976a12186480faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688369f785080a7a4" w:history="1">
+      <w:hyperlink r:id="rId89326a12186481045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960369f785080a852" w:history="1">
+      <w:hyperlink r:id="rId85726a121864810f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990769f785080a8c3" w:history="1">
+      <w:hyperlink r:id="rId30196a1218648116b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996869f785080a971" w:history="1">
+      <w:hyperlink r:id="rId44266a1218648121e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863869f785080a9e1" w:history="1">
+      <w:hyperlink r:id="rId31566a12186481290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105669f785080aa8f" w:history="1">
+      <w:hyperlink r:id="rId20346a12186481343" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105069f785080ab3d" w:history="1">
+      <w:hyperlink r:id="rId30396a121864813f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId845869f785080aca1" w:history="1">
+      <w:hyperlink r:id="rId24116a12186481549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846869f785080ad14" w:history="1">
+      <w:hyperlink r:id="rId30786a121864815bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954969f785080ada5" w:history="1">
+      <w:hyperlink r:id="rId12526a12186481654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218169f785080ae6c" w:history="1">
+      <w:hyperlink r:id="rId47016a12186481706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694069f785080af87" w:history="1">
+      <w:hyperlink r:id="rId92676a121864817f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957769f785080b03a" w:history="1">
+      <w:hyperlink r:id="rId22196a121864818a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId464169f785080b0ed" w:history="1">
+      <w:hyperlink r:id="rId90346a12186481959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292069f785080b17f" w:history="1">
+      <w:hyperlink r:id="rId56496a121864819e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487369f785080b1f0" w:history="1">
+      <w:hyperlink r:id="rId87796a12186481a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645369f785080b282" w:history="1">
+      <w:hyperlink r:id="rId81746a12186481aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId976569f785080b316" w:history="1">
+      <w:hyperlink r:id="rId70166a12186481b80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151569f785080b3c4" w:history="1">
+      <w:hyperlink r:id="rId69576a12186481c37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135769f785080b435" w:history="1">
+      <w:hyperlink r:id="rId63136a12186481ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512369f785080b4c6" w:history="1">
+      <w:hyperlink r:id="rId44906a12186481d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691069f785080b53c" w:history="1">
+      <w:hyperlink r:id="rId85796a12186481db1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591569f785080b5f3" w:history="1">
+      <w:hyperlink r:id="rId46486a12186481e8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60833426" name="name949769f785080b889" descr="eu_funding_250.png"/>
+            <wp:docPr id="66020834" name="name91946a12186482340" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId140369f785080b887" cstate="print"/>
+                    <a:blip r:embed="rId79746a1218648233f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92299493">
+  <w:abstractNum w:abstractNumId="29224984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16706477">
+    <w:lvl w:ilvl="0" w:tplc="20454995">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16706477" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20454995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92299492">
+  <w:abstractNum w:abstractNumId="29224983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67595934">
+    <w:lvl w:ilvl="0" w:tplc="25859469">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92299492">
-    <w:abstractNumId w:val="92299492"/>
+  <w:num w:numId="29224983">
+    <w:abstractNumId w:val="29224983"/>
   </w:num>
-  <w:num w:numId="92299493">
-    <w:abstractNumId w:val="92299493"/>
+  <w:num w:numId="29224984">
+    <w:abstractNumId w:val="29224984"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817426501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698077300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId597369f78508039ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId428269f785080a3b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId684269f785080a451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId750269f785080a4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId253669f785080a5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId506769f785080a683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId505169f785080a713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId688369f785080a7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId960369f785080a852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId990769f785080a8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId996869f785080a971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId863869f785080a9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId105669f785080aa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId105069f785080ab3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId845869f785080aca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId846869f785080ad14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId954969f785080ada5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId218169f785080ae6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId694069f785080af87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId957769f785080b03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId464169f785080b0ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId292069f785080b17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId487369f785080b1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId645369f785080b282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId976569f785080b316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId151569f785080b3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId135769f785080b435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId512369f785080b4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId691069f785080b53c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId591569f785080b5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId695469f7850809644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695469f7850809644.jpg"/><Relationship Id="rId140369f785080b887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId140369f785080b887.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290533780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId280396601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52256a12186479d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId71316a12186480c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId29086a12186480cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId73476a12186480d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId79196a12186480e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId78816a12186480f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId42976a12186480faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId89326a12186481045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId85726a121864810f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId30196a1218648116b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId44266a1218648121e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId31566a12186481290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId20346a12186481343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId30396a121864813f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId24116a12186481549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId30786a121864815bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId12526a12186481654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId47016a12186481706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId92676a121864817f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId22196a121864818a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId90346a12186481959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56496a121864819e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId87796a12186481a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId81746a12186481aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId70166a12186481b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId69576a12186481c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId63136a12186481ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId44906a12186481d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId85796a12186481db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId46486a12186481e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29126a1218647ff2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29126a1218647ff2a.jpg"/><Relationship Id="rId79746a1218648233f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79746a1218648233f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>