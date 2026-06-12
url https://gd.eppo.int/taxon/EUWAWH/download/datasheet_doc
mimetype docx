--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52256a12186479d3b" w:history="1">
+            <w:hyperlink r:id="rId32296a2c95ae979f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77599608" name="name12136a1218647ff2d" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="99506930" name="name41696a2c95ae9d9d2" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29126a1218647ff2a" cstate="print"/>
+                    <a:blip r:embed="rId89756a2c95ae9d9cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71316a12186480c28" w:history="1">
+      <w:hyperlink r:id="rId38966a2c95ae9e6b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29086a12186480cc2" w:history="1">
+      <w:hyperlink r:id="rId81736a2c95ae9e74d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73476a12186480d54" w:history="1">
+      <w:hyperlink r:id="rId71486a2c95ae9e7e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79196a12186480e56" w:history="1">
+      <w:hyperlink r:id="rId69186a2c95ae9e8cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78816a12186480f1b" w:history="1">
+      <w:hyperlink r:id="rId58376a2c95ae9e97f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42976a12186480faf" w:history="1">
+      <w:hyperlink r:id="rId41086a2c95ae9ea26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89326a12186481045" w:history="1">
+      <w:hyperlink r:id="rId63026a2c95ae9eabb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85726a121864810f9" w:history="1">
+      <w:hyperlink r:id="rId99816a2c95ae9eb6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30196a1218648116b" w:history="1">
+      <w:hyperlink r:id="rId96506a2c95ae9ebde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44266a1218648121e" w:history="1">
+      <w:hyperlink r:id="rId26976a2c95ae9ec8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31566a12186481290" w:history="1">
+      <w:hyperlink r:id="rId54626a2c95ae9ecff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20346a12186481343" w:history="1">
+      <w:hyperlink r:id="rId14586a2c95ae9edbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30396a121864813f4" w:history="1">
+      <w:hyperlink r:id="rId18116a2c95ae9ee7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24116a12186481549" w:history="1">
+      <w:hyperlink r:id="rId75106a2c95ae9efc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30786a121864815bf" w:history="1">
+      <w:hyperlink r:id="rId10316a2c95ae9f035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12526a12186481654" w:history="1">
+      <w:hyperlink r:id="rId22016a2c95ae9f0c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47016a12186481706" w:history="1">
+      <w:hyperlink r:id="rId12786a2c95ae9f180" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92676a121864817f5" w:history="1">
+      <w:hyperlink r:id="rId34566a2c95ae9f284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22196a121864818a6" w:history="1">
+      <w:hyperlink r:id="rId21446a2c95ae9f354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90346a12186481959" w:history="1">
+      <w:hyperlink r:id="rId50606a2c95ae9f40a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56496a121864819e8" w:history="1">
+      <w:hyperlink r:id="rId27276a2c95ae9f49c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87796a12186481a5c" w:history="1">
+      <w:hyperlink r:id="rId61026a2c95ae9f50f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81746a12186481aec" w:history="1">
+      <w:hyperlink r:id="rId48296a2c95ae9f5a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70166a12186481b80" w:history="1">
+      <w:hyperlink r:id="rId22346a2c95ae9f632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69576a12186481c37" w:history="1">
+      <w:hyperlink r:id="rId61166a2c95ae9f6e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63136a12186481ca8" w:history="1">
+      <w:hyperlink r:id="rId81796a2c95ae9f752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44906a12186481d3c" w:history="1">
+      <w:hyperlink r:id="rId56966a2c95ae9f7e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85796a12186481db1" w:history="1">
+      <w:hyperlink r:id="rId24806a2c95ae9f859" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46486a12186481e8c" w:history="1">
+      <w:hyperlink r:id="rId70586a2c95ae9f910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66020834" name="name91946a12186482340" descr="eu_funding_250.png"/>
+            <wp:docPr id="86565581" name="name54856a2c95ae9fa54" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79746a1218648233f" cstate="print"/>
+                    <a:blip r:embed="rId14396a2c95ae9fa53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29224984">
+  <w:abstractNum w:abstractNumId="39021227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20454995">
+    <w:lvl w:ilvl="0" w:tplc="10680691">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20454995" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10680691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29224983">
+  <w:abstractNum w:abstractNumId="39021226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25859469">
+    <w:lvl w:ilvl="0" w:tplc="36404515">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29224983">
-    <w:abstractNumId w:val="29224983"/>
+  <w:num w:numId="39021226">
+    <w:abstractNumId w:val="39021226"/>
   </w:num>
-  <w:num w:numId="29224984">
-    <w:abstractNumId w:val="29224984"/>
+  <w:num w:numId="39021227">
+    <w:abstractNumId w:val="39021227"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290533780" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId280396601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52256a12186479d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId71316a12186480c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId29086a12186480cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId73476a12186480d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId79196a12186480e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId78816a12186480f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId42976a12186480faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId89326a12186481045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId85726a121864810f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId30196a1218648116b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId44266a1218648121e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId31566a12186481290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId20346a12186481343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId30396a121864813f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId24116a12186481549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId30786a121864815bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId12526a12186481654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId47016a12186481706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId92676a121864817f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId22196a121864818a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId90346a12186481959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56496a121864819e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId87796a12186481a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId81746a12186481aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId70166a12186481b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId69576a12186481c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId63136a12186481ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId44906a12186481d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId85796a12186481db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId46486a12186481e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29126a1218647ff2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29126a1218647ff2a.jpg"/><Relationship Id="rId79746a1218648233f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79746a1218648233f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId561803031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId311716113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32296a2c95ae979f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId38966a2c95ae9e6b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId81736a2c95ae9e74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId71486a2c95ae9e7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId69186a2c95ae9e8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId58376a2c95ae9e97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId41086a2c95ae9ea26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId63026a2c95ae9eabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId99816a2c95ae9eb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId96506a2c95ae9ebde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId26976a2c95ae9ec8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId54626a2c95ae9ecff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId14586a2c95ae9edbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId18116a2c95ae9ee7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId75106a2c95ae9efc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId10316a2c95ae9f035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId22016a2c95ae9f0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId12786a2c95ae9f180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId34566a2c95ae9f284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId21446a2c95ae9f354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId50606a2c95ae9f40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId27276a2c95ae9f49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId61026a2c95ae9f50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId48296a2c95ae9f5a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId22346a2c95ae9f632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId61166a2c95ae9f6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId81796a2c95ae9f752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId56966a2c95ae9f7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId24806a2c95ae9f859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId70586a2c95ae9f910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89756a2c95ae9d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89756a2c95ae9d9cd.jpg"/><Relationship Id="rId14396a2c95ae9fa53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14396a2c95ae9fa53.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>