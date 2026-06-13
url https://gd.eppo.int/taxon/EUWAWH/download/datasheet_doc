--- v11 (2026-06-12)
+++ v12 (2026-06-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32296a2c95ae979f4" w:history="1">
+            <w:hyperlink r:id="rId59546a2ca89e4bdca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99506930" name="name41696a2c95ae9d9d2" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="57491083" name="name67196a2ca89e51cc1" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89756a2c95ae9d9cd" cstate="print"/>
+                    <a:blip r:embed="rId87816a2ca89e51cbd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38966a2c95ae9e6b2" w:history="1">
+      <w:hyperlink r:id="rId29436a2ca89e52934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81736a2c95ae9e74d" w:history="1">
+      <w:hyperlink r:id="rId96216a2ca89e529ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71486a2c95ae9e7e0" w:history="1">
+      <w:hyperlink r:id="rId32126a2ca89e52a5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69186a2c95ae9e8cf" w:history="1">
+      <w:hyperlink r:id="rId21926a2ca89e52b45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58376a2c95ae9e97f" w:history="1">
+      <w:hyperlink r:id="rId14616a2ca89e52bf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41086a2c95ae9ea26" w:history="1">
+      <w:hyperlink r:id="rId22466a2ca89e52c81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63026a2c95ae9eabb" w:history="1">
+      <w:hyperlink r:id="rId24796a2ca89e52d11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99816a2c95ae9eb6c" w:history="1">
+      <w:hyperlink r:id="rId87526a2ca89e52dbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96506a2c95ae9ebde" w:history="1">
+      <w:hyperlink r:id="rId79146a2ca89e52e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26976a2c95ae9ec8f" w:history="1">
+      <w:hyperlink r:id="rId26546a2ca89e52ed8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54626a2c95ae9ecff" w:history="1">
+      <w:hyperlink r:id="rId65866a2ca89e52f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14586a2c95ae9edbf" w:history="1">
+      <w:hyperlink r:id="rId87756a2ca89e53011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18116a2c95ae9ee7a" w:history="1">
+      <w:hyperlink r:id="rId81856a2ca89e5321c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75106a2c95ae9efc4" w:history="1">
+      <w:hyperlink r:id="rId62576a2ca89e5337c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10316a2c95ae9f035" w:history="1">
+      <w:hyperlink r:id="rId64646a2ca89e533ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22016a2c95ae9f0c6" w:history="1">
+      <w:hyperlink r:id="rId78156a2ca89e53481" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12786a2c95ae9f180" w:history="1">
+      <w:hyperlink r:id="rId18536a2ca89e53530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34566a2c95ae9f284" w:history="1">
+      <w:hyperlink r:id="rId46486a2ca89e5361c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21446a2c95ae9f354" w:history="1">
+      <w:hyperlink r:id="rId17296a2ca89e536d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50606a2c95ae9f40a" w:history="1">
+      <w:hyperlink r:id="rId26386a2ca89e53783" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27276a2c95ae9f49c" w:history="1">
+      <w:hyperlink r:id="rId67836a2ca89e53813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61026a2c95ae9f50f" w:history="1">
+      <w:hyperlink r:id="rId89646a2ca89e53884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48296a2c95ae9f5a0" w:history="1">
+      <w:hyperlink r:id="rId96386a2ca89e53914" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22346a2c95ae9f632" w:history="1">
+      <w:hyperlink r:id="rId21156a2ca89e539a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61166a2c95ae9f6e1" w:history="1">
+      <w:hyperlink r:id="rId47386a2ca89e53a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81796a2c95ae9f752" w:history="1">
+      <w:hyperlink r:id="rId73236a2ca89e53ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56966a2c95ae9f7e4" w:history="1">
+      <w:hyperlink r:id="rId54996a2ca89e53b54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24806a2c95ae9f859" w:history="1">
+      <w:hyperlink r:id="rId55396a2ca89e53bc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70586a2c95ae9f910" w:history="1">
+      <w:hyperlink r:id="rId88276a2ca89e53c7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86565581" name="name54856a2c95ae9fa54" descr="eu_funding_250.png"/>
+            <wp:docPr id="14745135" name="name44646a2ca89e53d2a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14396a2c95ae9fa53" cstate="print"/>
+                    <a:blip r:embed="rId86476a2ca89e53d29" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39021227">
+  <w:abstractNum w:abstractNumId="60946251">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10680691">
+    <w:lvl w:ilvl="0" w:tplc="90761682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10680691" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90761682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39021226">
+  <w:abstractNum w:abstractNumId="60946250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36404515">
+    <w:lvl w:ilvl="0" w:tplc="58012539">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39021226">
-    <w:abstractNumId w:val="39021226"/>
+  <w:num w:numId="60946250">
+    <w:abstractNumId w:val="60946250"/>
   </w:num>
-  <w:num w:numId="39021227">
-    <w:abstractNumId w:val="39021227"/>
+  <w:num w:numId="60946251">
+    <w:abstractNumId w:val="60946251"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId561803031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId311716113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32296a2c95ae979f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId38966a2c95ae9e6b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId81736a2c95ae9e74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId71486a2c95ae9e7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId69186a2c95ae9e8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId58376a2c95ae9e97f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId41086a2c95ae9ea26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId63026a2c95ae9eabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId99816a2c95ae9eb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId96506a2c95ae9ebde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId26976a2c95ae9ec8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId54626a2c95ae9ecff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId14586a2c95ae9edbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId18116a2c95ae9ee7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId75106a2c95ae9efc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId10316a2c95ae9f035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId22016a2c95ae9f0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId12786a2c95ae9f180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId34566a2c95ae9f284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId21446a2c95ae9f354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId50606a2c95ae9f40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId27276a2c95ae9f49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId61026a2c95ae9f50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId48296a2c95ae9f5a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId22346a2c95ae9f632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId61166a2c95ae9f6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId81796a2c95ae9f752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId56966a2c95ae9f7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId24806a2c95ae9f859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId70586a2c95ae9f910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89756a2c95ae9d9cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89756a2c95ae9d9cd.jpg"/><Relationship Id="rId14396a2c95ae9fa53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14396a2c95ae9fa53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677816656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903481633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59546a2ca89e4bdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId29436a2ca89e52934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId96216a2ca89e529ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId32126a2ca89e52a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId21926a2ca89e52b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId14616a2ca89e52bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId22466a2ca89e52c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId24796a2ca89e52d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId87526a2ca89e52dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId79146a2ca89e52e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId26546a2ca89e52ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId65866a2ca89e52f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId87756a2ca89e53011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId81856a2ca89e5321c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId62576a2ca89e5337c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId64646a2ca89e533ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId78156a2ca89e53481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId18536a2ca89e53530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId46486a2ca89e5361c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId17296a2ca89e536d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId26386a2ca89e53783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId67836a2ca89e53813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId89646a2ca89e53884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId96386a2ca89e53914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId21156a2ca89e539a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId47386a2ca89e53a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId73236a2ca89e53ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId54996a2ca89e53b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId55396a2ca89e53bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId88276a2ca89e53c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87816a2ca89e51cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87816a2ca89e51cbd.jpg"/><Relationship Id="rId86476a2ca89e53d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86476a2ca89e53d29.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>