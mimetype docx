--- v12 (2026-06-13)
+++ v13 (2026-07-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59546a2ca89e4bdca" w:history="1">
+            <w:hyperlink r:id="rId23196a472461231cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57491083" name="name67196a2ca89e51cc1" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="25454938" name="name25296a47246128dc2" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87816a2ca89e51cbd" cstate="print"/>
+                    <a:blip r:embed="rId18346a47246128dbe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29436a2ca89e52934" w:history="1">
+      <w:hyperlink r:id="rId12956a47246129b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96216a2ca89e529ca" w:history="1">
+      <w:hyperlink r:id="rId52996a47246129bb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32126a2ca89e52a5a" w:history="1">
+      <w:hyperlink r:id="rId58466a47246129c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21926a2ca89e52b45" w:history="1">
+      <w:hyperlink r:id="rId89176a47246129d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14616a2ca89e52bf3" w:history="1">
+      <w:hyperlink r:id="rId27806a47246129dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22466a2ca89e52c81" w:history="1">
+      <w:hyperlink r:id="rId51656a47246129e7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24796a2ca89e52d11" w:history="1">
+      <w:hyperlink r:id="rId12266a47246129f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87526a2ca89e52dbe" w:history="1">
+      <w:hyperlink r:id="rId55956a47246129fd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79146a2ca89e52e2c" w:history="1">
+      <w:hyperlink r:id="rId87986a4724612a048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26546a2ca89e52ed8" w:history="1">
+      <w:hyperlink r:id="rId36836a4724612a0fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65866a2ca89e52f47" w:history="1">
+      <w:hyperlink r:id="rId93316a4724612a16e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87756a2ca89e53011" w:history="1">
+      <w:hyperlink r:id="rId61576a4724612a221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81856a2ca89e5321c" w:history="1">
+      <w:hyperlink r:id="rId80486a4724612a2d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62576a2ca89e5337c" w:history="1">
+      <w:hyperlink r:id="rId82826a4724612a42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64646a2ca89e533ef" w:history="1">
+      <w:hyperlink r:id="rId40356a4724612a49f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78156a2ca89e53481" w:history="1">
+      <w:hyperlink r:id="rId92276a4724612a533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18536a2ca89e53530" w:history="1">
+      <w:hyperlink r:id="rId92486a4724612a5e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46486a2ca89e5361c" w:history="1">
+      <w:hyperlink r:id="rId53226a4724612a6df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17296a2ca89e536d0" w:history="1">
+      <w:hyperlink r:id="rId37996a4724612a794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26386a2ca89e53783" w:history="1">
+      <w:hyperlink r:id="rId90476a4724612a847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67836a2ca89e53813" w:history="1">
+      <w:hyperlink r:id="rId88706a4724612a8d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89646a2ca89e53884" w:history="1">
+      <w:hyperlink r:id="rId41116a4724612a94b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96386a2ca89e53914" w:history="1">
+      <w:hyperlink r:id="rId63346a4724612a9dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21156a2ca89e539a6" w:history="1">
+      <w:hyperlink r:id="rId75126a4724612aa71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47386a2ca89e53a52" w:history="1">
+      <w:hyperlink r:id="rId60416a4724612ab20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73236a2ca89e53ac3" w:history="1">
+      <w:hyperlink r:id="rId32366a4724612ab92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54996a2ca89e53b54" w:history="1">
+      <w:hyperlink r:id="rId52536a4724612ac26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55396a2ca89e53bc9" w:history="1">
+      <w:hyperlink r:id="rId87846a4724612ac9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88276a2ca89e53c7f" w:history="1">
+      <w:hyperlink r:id="rId57486a4724612ad54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14745135" name="name44646a2ca89e53d2a" descr="eu_funding_250.png"/>
+            <wp:docPr id="62596973" name="name79516a4724612ae1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86476a2ca89e53d29" cstate="print"/>
+                    <a:blip r:embed="rId28056a4724612ae18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60946251">
+  <w:abstractNum w:abstractNumId="31486252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90761682">
+    <w:lvl w:ilvl="0" w:tplc="76168103">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90761682" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76168103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60946250">
+  <w:abstractNum w:abstractNumId="31486251">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58012539">
+    <w:lvl w:ilvl="0" w:tplc="45010195">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60946250">
-    <w:abstractNumId w:val="60946250"/>
+  <w:num w:numId="31486251">
+    <w:abstractNumId w:val="31486251"/>
   </w:num>
-  <w:num w:numId="60946251">
-    <w:abstractNumId w:val="60946251"/>
+  <w:num w:numId="31486252">
+    <w:abstractNumId w:val="31486252"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677816656" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903481633" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59546a2ca89e4bdca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId29436a2ca89e52934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId96216a2ca89e529ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId32126a2ca89e52a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId21926a2ca89e52b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId14616a2ca89e52bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId22466a2ca89e52c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId24796a2ca89e52d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId87526a2ca89e52dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId79146a2ca89e52e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId26546a2ca89e52ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId65866a2ca89e52f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId87756a2ca89e53011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId81856a2ca89e5321c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId62576a2ca89e5337c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId64646a2ca89e533ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId78156a2ca89e53481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId18536a2ca89e53530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId46486a2ca89e5361c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId17296a2ca89e536d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId26386a2ca89e53783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId67836a2ca89e53813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId89646a2ca89e53884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId96386a2ca89e53914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId21156a2ca89e539a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId47386a2ca89e53a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId73236a2ca89e53ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId54996a2ca89e53b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId55396a2ca89e53bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId88276a2ca89e53c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87816a2ca89e51cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87816a2ca89e51cbd.jpg"/><Relationship Id="rId86476a2ca89e53d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86476a2ca89e53d29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId846502922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624821880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23196a472461231cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId12956a47246129b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId52996a47246129bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId58466a47246129c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId89176a47246129d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId27806a47246129dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId51656a47246129e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId12266a47246129f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId55956a47246129fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId87986a4724612a048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId36836a4724612a0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId93316a4724612a16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId61576a4724612a221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId80486a4724612a2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId82826a4724612a42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId40356a4724612a49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId92276a4724612a533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId92486a4724612a5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId53226a4724612a6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId37996a4724612a794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId90476a4724612a847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId88706a4724612a8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId41116a4724612a94b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId63346a4724612a9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId75126a4724612aa71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId60416a4724612ab20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId32366a4724612ab92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId52536a4724612ac26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId87846a4724612ac9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId57486a4724612ad54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18346a47246128dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18346a47246128dbe.jpg"/><Relationship Id="rId28056a4724612ae18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28056a4724612ae18.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>