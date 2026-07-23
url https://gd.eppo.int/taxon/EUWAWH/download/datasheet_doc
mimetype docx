--- v13 (2026-07-03)
+++ v14 (2026-07-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23196a472461231cd" w:history="1">
+            <w:hyperlink r:id="rId61936a619c37e9e90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25454938" name="name25296a47246128dc2" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="2626882" name="name33966a619c37efb25" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18346a47246128dbe" cstate="print"/>
+                    <a:blip r:embed="rId56076a619c37efb21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12956a47246129b0d" w:history="1">
+      <w:hyperlink r:id="rId40966a619c37f0c68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52996a47246129bb3" w:history="1">
+      <w:hyperlink r:id="rId58026a619c37f0d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58466a47246129c48" w:history="1">
+      <w:hyperlink r:id="rId67446a619c37f0d95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89176a47246129d3c" w:history="1">
+      <w:hyperlink r:id="rId57646a619c37f0eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27806a47246129dee" w:history="1">
+      <w:hyperlink r:id="rId48496a619c37f0f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51656a47246129e7f" w:history="1">
+      <w:hyperlink r:id="rId10726a619c37f0ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12266a47246129f13" w:history="1">
+      <w:hyperlink r:id="rId54396a619c37f1092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55956a47246129fd4" w:history="1">
+      <w:hyperlink r:id="rId83716a619c37f1143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87986a4724612a048" w:history="1">
+      <w:hyperlink r:id="rId65286a619c37f11b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36836a4724612a0fc" w:history="1">
+      <w:hyperlink r:id="rId67886a619c37f1265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93316a4724612a16e" w:history="1">
+      <w:hyperlink r:id="rId36276a619c37f12ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61576a4724612a221" w:history="1">
+      <w:hyperlink r:id="rId36406a619c37f13c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80486a4724612a2d3" w:history="1">
+      <w:hyperlink r:id="rId93576a619c37f1492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82826a4724612a42e" w:history="1">
+      <w:hyperlink r:id="rId36486a619c37f1617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40356a4724612a49f" w:history="1">
+      <w:hyperlink r:id="rId49676a619c37f16b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92276a4724612a533" w:history="1">
+      <w:hyperlink r:id="rId85856a619c37f174a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92486a4724612a5e5" w:history="1">
+      <w:hyperlink r:id="rId64586a619c37f17fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53226a4724612a6df" w:history="1">
+      <w:hyperlink r:id="rId17406a619c37f191b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37996a4724612a794" w:history="1">
+      <w:hyperlink r:id="rId97576a619c37f19f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90476a4724612a847" w:history="1">
+      <w:hyperlink r:id="rId98006a619c37f1ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88706a4724612a8d7" w:history="1">
+      <w:hyperlink r:id="rId56596a619c37f1b46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41116a4724612a94b" w:history="1">
+      <w:hyperlink r:id="rId42786a619c37f1bba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63346a4724612a9dc" w:history="1">
+      <w:hyperlink r:id="rId99166a619c37f1c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75126a4724612aa71" w:history="1">
+      <w:hyperlink r:id="rId75326a619c37f1d06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60416a4724612ab20" w:history="1">
+      <w:hyperlink r:id="rId66296a619c37f1dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32366a4724612ab92" w:history="1">
+      <w:hyperlink r:id="rId25906a619c37f1ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52536a4724612ac26" w:history="1">
+      <w:hyperlink r:id="rId43276a619c37f21c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87846a4724612ac9b" w:history="1">
+      <w:hyperlink r:id="rId87766a619c37f224f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57486a4724612ad54" w:history="1">
+      <w:hyperlink r:id="rId91076a619c37f2352" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62596973" name="name79516a4724612ae1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="96978750" name="name25566a619c37f2a5f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28056a4724612ae18" cstate="print"/>
+                    <a:blip r:embed="rId26496a619c37f2a5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31486252">
+  <w:abstractNum w:abstractNumId="79027681">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76168103">
+    <w:lvl w:ilvl="0" w:tplc="85154204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76168103" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85154204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31486251">
+  <w:abstractNum w:abstractNumId="79027680">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45010195">
+    <w:lvl w:ilvl="0" w:tplc="17525139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31486251">
-    <w:abstractNumId w:val="31486251"/>
+  <w:num w:numId="79027680">
+    <w:abstractNumId w:val="79027680"/>
   </w:num>
-  <w:num w:numId="31486252">
-    <w:abstractNumId w:val="31486252"/>
+  <w:num w:numId="79027681">
+    <w:abstractNumId w:val="79027681"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId846502922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624821880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23196a472461231cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId12956a47246129b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId52996a47246129bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId58466a47246129c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId89176a47246129d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId27806a47246129dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId51656a47246129e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId12266a47246129f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId55956a47246129fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId87986a4724612a048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId36836a4724612a0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId93316a4724612a16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId61576a4724612a221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId80486a4724612a2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId82826a4724612a42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId40356a4724612a49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId92276a4724612a533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId92486a4724612a5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId53226a4724612a6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId37996a4724612a794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId90476a4724612a847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId88706a4724612a8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId41116a4724612a94b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId63346a4724612a9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId75126a4724612aa71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId60416a4724612ab20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId32366a4724612ab92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId52536a4724612ac26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId87846a4724612ac9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId57486a4724612ad54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18346a47246128dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18346a47246128dbe.jpg"/><Relationship Id="rId28056a4724612ae18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28056a4724612ae18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540864521" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId296589023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61936a619c37e9e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId40966a619c37f0c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId58026a619c37f0d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId67446a619c37f0d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId57646a619c37f0eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId48496a619c37f0f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId10726a619c37f0ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId54396a619c37f1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId83716a619c37f1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId65286a619c37f11b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId67886a619c37f1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId36276a619c37f12ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId36406a619c37f13c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId93576a619c37f1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId36486a619c37f1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId49676a619c37f16b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId85856a619c37f174a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId64586a619c37f17fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId17406a619c37f191b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId97576a619c37f19f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId98006a619c37f1ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56596a619c37f1b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId42786a619c37f1bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId99166a619c37f1c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId75326a619c37f1d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId66296a619c37f1dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId25906a619c37f1ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId43276a619c37f21c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId87766a619c37f224f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId91076a619c37f2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56076a619c37efb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56076a619c37efb21.jpg"/><Relationship Id="rId26496a619c37f2a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26496a619c37f2a5c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>