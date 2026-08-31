--- v14 (2026-07-23)
+++ v15 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61936a619c37e9e90" w:history="1">
+            <w:hyperlink r:id="rId53676a9604f5be61c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2626882" name="name33966a619c37efb25" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="22355353" name="name75946a9604f5c5111" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56076a619c37efb21" cstate="print"/>
+                    <a:blip r:embed="rId65406a9604f5c510d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40966a619c37f0c68" w:history="1">
+      <w:hyperlink r:id="rId86826a9604f5c6093" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58026a619c37f0d04" w:history="1">
+      <w:hyperlink r:id="rId14156a9604f5c6185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67446a619c37f0d95" w:history="1">
+      <w:hyperlink r:id="rId32126a9604f5c621f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57646a619c37f0eb7" w:history="1">
+      <w:hyperlink r:id="rId59886a9604f5c6322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48496a619c37f0f6c" w:history="1">
+      <w:hyperlink r:id="rId79956a9604f5c63f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10726a619c37f0ffd" w:history="1">
+      <w:hyperlink r:id="rId51606a9604f5c648e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54396a619c37f1092" w:history="1">
+      <w:hyperlink r:id="rId32766a9604f5c6532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716a619c37f1143" w:history="1">
+      <w:hyperlink r:id="rId74326a9604f5c65f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65286a619c37f11b4" w:history="1">
+      <w:hyperlink r:id="rId28176a9604f5c6668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67886a619c37f1265" w:history="1">
+      <w:hyperlink r:id="rId13426a9604f5c6737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36276a619c37f12ed" w:history="1">
+      <w:hyperlink r:id="rId14566a9604f5c67ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36406a619c37f13c6" w:history="1">
+      <w:hyperlink r:id="rId68646a9604f5c6869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93576a619c37f1492" w:history="1">
+      <w:hyperlink r:id="rId27516a9604f5c6927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36486a619c37f1617" w:history="1">
+      <w:hyperlink r:id="rId35426a9604f5c6a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49676a619c37f16b3" w:history="1">
+      <w:hyperlink r:id="rId95696a9604f5c6af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85856a619c37f174a" w:history="1">
+      <w:hyperlink r:id="rId56506a9604f5c6b93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64586a619c37f17fc" w:history="1">
+      <w:hyperlink r:id="rId77296a9604f5c6c50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17406a619c37f191b" w:history="1">
+      <w:hyperlink r:id="rId93896a9604f5c6d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97576a619c37f19f0" w:history="1">
+      <w:hyperlink r:id="rId32206a9604f5c6e00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a619c37f1ab2" w:history="1">
+      <w:hyperlink r:id="rId69096a9604f5c6ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56596a619c37f1b46" w:history="1">
+      <w:hyperlink r:id="rId56476a9604f5c6f59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42786a619c37f1bba" w:history="1">
+      <w:hyperlink r:id="rId72706a9604f5c6fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99166a619c37f1c4b" w:history="1">
+      <w:hyperlink r:id="rId53296a9604f5c706e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75326a619c37f1d06" w:history="1">
+      <w:hyperlink r:id="rId85906a9604f5c710c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66296a619c37f1dc5" w:history="1">
+      <w:hyperlink r:id="rId41416a9604f5c71c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25906a619c37f1ea4" w:history="1">
+      <w:hyperlink r:id="rId32716a9604f5c723e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43276a619c37f21c6" w:history="1">
+      <w:hyperlink r:id="rId49516a9604f5c72f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87766a619c37f224f" w:history="1">
+      <w:hyperlink r:id="rId56866a9604f5c7375" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91076a619c37f2352" w:history="1">
+      <w:hyperlink r:id="rId53586a9604f5c743e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96978750" name="name25566a619c37f2a5f" descr="eu_funding_250.png"/>
+            <wp:docPr id="50492618" name="name77566a9604f5c74e8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26496a619c37f2a5c" cstate="print"/>
+                    <a:blip r:embed="rId31276a9604f5c74e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79027681">
+  <w:abstractNum w:abstractNumId="91652113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85154204">
+    <w:lvl w:ilvl="0" w:tplc="46848647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85154204" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46848647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79027680">
+  <w:abstractNum w:abstractNumId="91652112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17525139">
+    <w:lvl w:ilvl="0" w:tplc="22397553">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79027680">
-    <w:abstractNumId w:val="79027680"/>
+  <w:num w:numId="91652112">
+    <w:abstractNumId w:val="91652112"/>
   </w:num>
-  <w:num w:numId="79027681">
-    <w:abstractNumId w:val="79027681"/>
+  <w:num w:numId="91652113">
+    <w:abstractNumId w:val="91652113"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540864521" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId296589023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61936a619c37e9e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId40966a619c37f0c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId58026a619c37f0d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId67446a619c37f0d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId57646a619c37f0eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId48496a619c37f0f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId10726a619c37f0ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId54396a619c37f1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId83716a619c37f1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId65286a619c37f11b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId67886a619c37f1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId36276a619c37f12ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId36406a619c37f13c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId93576a619c37f1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId36486a619c37f1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId49676a619c37f16b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId85856a619c37f174a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId64586a619c37f17fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId17406a619c37f191b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId97576a619c37f19f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId98006a619c37f1ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56596a619c37f1b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId42786a619c37f1bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId99166a619c37f1c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId75326a619c37f1d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId66296a619c37f1dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId25906a619c37f1ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId43276a619c37f21c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId87766a619c37f224f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId91076a619c37f2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56076a619c37efb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56076a619c37efb21.jpg"/><Relationship Id="rId26496a619c37f2a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26496a619c37f2a5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId114585391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218652297" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53676a9604f5be61c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId86826a9604f5c6093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId14156a9604f5c6185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId32126a9604f5c621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId59886a9604f5c6322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId79956a9604f5c63f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId51606a9604f5c648e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId32766a9604f5c6532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId74326a9604f5c65f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId28176a9604f5c6668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId13426a9604f5c6737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId14566a9604f5c67ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId68646a9604f5c6869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId27516a9604f5c6927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId35426a9604f5c6a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId95696a9604f5c6af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId56506a9604f5c6b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId77296a9604f5c6c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId93896a9604f5c6d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId32206a9604f5c6e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId69096a9604f5c6ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56476a9604f5c6f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId72706a9604f5c6fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId53296a9604f5c706e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId85906a9604f5c710c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId41416a9604f5c71c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId32716a9604f5c723e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId49516a9604f5c72f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId56866a9604f5c7375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId53586a9604f5c743e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65406a9604f5c510d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65406a9604f5c510d.jpg"/><Relationship Id="rId31276a9604f5c74e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31276a9604f5c74e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>