--- v15 (2026-08-31)
+++ v16 (2026-09-21)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53676a9604f5be61c" w:history="1">
+            <w:hyperlink r:id="rId76696ab080d1bcae5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -4054,51 +4054,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coprosma repens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cordia caffra</w:t>
+        <w:t xml:space="preserve">Cordia afra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cordyline stricta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -4654,51 +4654,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombeya tiliacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dovyalis caffra</w:t>
+        <w:t xml:space="preserve">Dovyalis afra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dracaena draco</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -4894,90 +4894,90 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eriobotrya japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Erythrina afra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Erythrina americana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erythrina caffra</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Erythrina chiriquensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erythrina corallodendron</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6434,51 +6434,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Handroanthus impetiginosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harpephyllum caffrum</w:t>
+        <w:t xml:space="preserve">Harpephyllum afrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harpullia arborea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -11274,71 +11274,71 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Searsia lancea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Senegalia afra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Senegalia burkei</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Senegalia caffra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Senegalia galpinii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22355353" name="name75946a9604f5c5111" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="25165776" name="name23746ab080d1c2689" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65406a9604f5c510d" cstate="print"/>
+                    <a:blip r:embed="rId72606ab080d1c2686" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86826a9604f5c6093" w:history="1">
+      <w:hyperlink r:id="rId40276ab080d1c3254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a9604f5c6185" w:history="1">
+      <w:hyperlink r:id="rId19496ab080d1c32ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32126a9604f5c621f" w:history="1">
+      <w:hyperlink r:id="rId94206ab080d1c337f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59886a9604f5c6322" w:history="1">
+      <w:hyperlink r:id="rId47136ab080d1c347e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79956a9604f5c63f6" w:history="1">
+      <w:hyperlink r:id="rId85666ab080d1c3532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51606a9604f5c648e" w:history="1">
+      <w:hyperlink r:id="rId54546ab080d1c35c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a9604f5c6532" w:history="1">
+      <w:hyperlink r:id="rId11626ab080d1c3655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74326a9604f5c65f1" w:history="1">
+      <w:hyperlink r:id="rId92346ab080d1c3705" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28176a9604f5c6668" w:history="1">
+      <w:hyperlink r:id="rId63596ab080d1c3777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13426a9604f5c6737" w:history="1">
+      <w:hyperlink r:id="rId51106ab080d1c3828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14566a9604f5c67ac" w:history="1">
+      <w:hyperlink r:id="rId87386ab080d1c389a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68646a9604f5c6869" w:history="1">
+      <w:hyperlink r:id="rId56196ab080d1c3948" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27516a9604f5c6927" w:history="1">
+      <w:hyperlink r:id="rId93636ab080d1c39f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35426a9604f5c6a81" w:history="1">
+      <w:hyperlink r:id="rId16636ab080d1c3b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95696a9604f5c6af5" w:history="1">
+      <w:hyperlink r:id="rId90066ab080d1c3bad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56506a9604f5c6b93" w:history="1">
+      <w:hyperlink r:id="rId37406ab080d1c3c3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77296a9604f5c6c50" w:history="1">
+      <w:hyperlink r:id="rId24406ab080d1c3ceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93896a9604f5c6d43" w:history="1">
+      <w:hyperlink r:id="rId91306ab080d1c3de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32206a9604f5c6e00" w:history="1">
+      <w:hyperlink r:id="rId62736ab080d1c3e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69096a9604f5c6ebd" w:history="1">
+      <w:hyperlink r:id="rId16106ab080d1c3f42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56476a9604f5c6f59" w:history="1">
+      <w:hyperlink r:id="rId26296ab080d1c3fd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a9604f5c6fda" w:history="1">
+      <w:hyperlink r:id="rId39776ab080d1c4041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53296a9604f5c706e" w:history="1">
+      <w:hyperlink r:id="rId96046ab080d1c40d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85906a9604f5c710c" w:history="1">
+      <w:hyperlink r:id="rId54226ab080d1c4160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41416a9604f5c71c9" w:history="1">
+      <w:hyperlink r:id="rId58306ab080d1c420c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32716a9604f5c723e" w:history="1">
+      <w:hyperlink r:id="rId41506ab080d1c427c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49516a9604f5c72f7" w:history="1">
+      <w:hyperlink r:id="rId14506ab080d1c430d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56866a9604f5c7375" w:history="1">
+      <w:hyperlink r:id="rId39246ab080d1c4382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53586a9604f5c743e" w:history="1">
+      <w:hyperlink r:id="rId97776ab080d1c4448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50492618" name="name77566a9604f5c74e8" descr="eu_funding_250.png"/>
+            <wp:docPr id="86198244" name="name80556ab080d1c4678" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31276a9604f5c74e7" cstate="print"/>
+                    <a:blip r:embed="rId77726ab080d1c4677" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91652113">
+  <w:abstractNum w:abstractNumId="27649764">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46848647">
+    <w:lvl w:ilvl="0" w:tplc="63339226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46848647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63339226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91652112">
+  <w:abstractNum w:abstractNumId="27649763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22397553">
+    <w:lvl w:ilvl="0" w:tplc="52676177">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91652112">
-    <w:abstractNumId w:val="91652112"/>
+  <w:num w:numId="27649763">
+    <w:abstractNumId w:val="27649763"/>
   </w:num>
-  <w:num w:numId="91652113">
-    <w:abstractNumId w:val="91652113"/>
+  <w:num w:numId="27649764">
+    <w:abstractNumId w:val="27649764"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId114585391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218652297" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53676a9604f5be61c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId86826a9604f5c6093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId14156a9604f5c6185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId32126a9604f5c621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId59886a9604f5c6322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId79956a9604f5c63f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId51606a9604f5c648e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId32766a9604f5c6532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId74326a9604f5c65f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId28176a9604f5c6668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId13426a9604f5c6737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId14566a9604f5c67ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId68646a9604f5c6869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId27516a9604f5c6927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId35426a9604f5c6a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId95696a9604f5c6af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId56506a9604f5c6b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId77296a9604f5c6c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId93896a9604f5c6d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId32206a9604f5c6e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId69096a9604f5c6ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId56476a9604f5c6f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId72706a9604f5c6fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId53296a9604f5c706e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId85906a9604f5c710c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId41416a9604f5c71c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId32716a9604f5c723e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId49516a9604f5c72f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId56866a9604f5c7375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId53586a9604f5c743e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65406a9604f5c510d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65406a9604f5c510d.jpg"/><Relationship Id="rId31276a9604f5c74e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31276a9604f5c74e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId502791558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233076350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76696ab080d1bcae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId40276ab080d1c3254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId19496ab080d1c32ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId94206ab080d1c337f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId47136ab080d1c347e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId85666ab080d1c3532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId54546ab080d1c35c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId11626ab080d1c3655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId92346ab080d1c3705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId63596ab080d1c3777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId51106ab080d1c3828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId87386ab080d1c389a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId56196ab080d1c3948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId93636ab080d1c39f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId16636ab080d1c3b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId90066ab080d1c3bad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId37406ab080d1c3c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId24406ab080d1c3ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId91306ab080d1c3de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId62736ab080d1c3e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId16106ab080d1c3f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId26296ab080d1c3fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId39776ab080d1c4041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId96046ab080d1c40d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId54226ab080d1c4160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId58306ab080d1c420c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId41506ab080d1c427c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId14506ab080d1c430d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId39246ab080d1c4382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId97776ab080d1c4448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72606ab080d1c2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72606ab080d1c2686.jpg"/><Relationship Id="rId77726ab080d1c4677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77726ab080d1c4677.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>