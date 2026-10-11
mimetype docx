--- v16 (2026-09-21)
+++ v17 (2026-10-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Schedl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> polyphagous shot-hole borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76696ab080d1bcae5" w:history="1">
+            <w:hyperlink r:id="rId27316acb593fd8c2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -12921,63 +12921,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023). In Poland, Italy, Erfurt (Germany) and the Netherlands, the eradication of the plants (or infested part of the plants) resulted in the successful eradication of the beetles, whereas the eradication process in Berlin is reported to be still in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25165776" name="name23746ab080d1c2689" descr="EUWAWH_distribution_map.jpg"/>
+            <wp:docPr id="35258704" name="name54216acb593fde7c0" descr="EUWAWH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUWAWH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72606ab080d1c2686" cstate="print"/>
+                    <a:blip r:embed="rId64026acb593fde7bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -14441,51 +14441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 976–1017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40276ab080d1c3254" w:history="1">
+      <w:hyperlink r:id="rId82356acb593fdf43f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1967.12018485</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14531,51 +14531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4242), 894–896. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19496ab080d1c32ed" w:history="1">
+      <w:hyperlink r:id="rId10176acb593fdf4d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1126/science.1273573</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14621,51 +14621,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 454–455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94206ab080d1c337f" w:history="1">
+      <w:hyperlink r:id="rId36916acb593fdf56b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aesa/62.2.454</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14769,51 +14769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5325</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 289–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47136ab080d1c347e" w:history="1">
+      <w:hyperlink r:id="rId13686acb593fdf659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.5325.2.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14879,51 +14879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 1155-1163. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85666ab080d1c3532" w:history="1">
+      <w:hyperlink r:id="rId95206acb593fdf70a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/nvaa103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14969,51 +14969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3957. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54546ab080d1c35c3" w:history="1">
+      <w:hyperlink r:id="rId12806acb593fdf79b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3957</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15059,51 +15059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 223–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11626ab080d1c3655" w:history="1">
+      <w:hyperlink r:id="rId91136acb593fdf82d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15169,51 +15169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e3656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92346ab080d1c3705" w:history="1">
+      <w:hyperlink r:id="rId30176acb593fdf8dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.3656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15239,51 +15239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fusarium euwallaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (revised version), 8 pp. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63596ab080d1c3777" w:history="1">
+      <w:hyperlink r:id="rId37626acb593fdf94e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15349,51 +15349,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 1070. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51106ab080d1c3828" w:history="1">
+      <w:hyperlink r:id="rId71066acb593fdfa0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-12-0276-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15419,51 +15419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 938–951. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87386ab080d1c389a" w:history="1">
+      <w:hyperlink r:id="rId93116acb593fdfa82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-12-1026-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1–4), 67–72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196ab080d1c3948" w:history="1">
+      <w:hyperlink r:id="rId33726acb593fdfb32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.1974.tb01827.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15639,51 +15639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1595–1606. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93636ab080d1c39f7" w:history="1">
+      <w:hyperlink r:id="rId97916acb593fdfbe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/13-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15845,51 +15845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 338–340. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16636ab080d1c3b3e" w:history="1">
+      <w:hyperlink r:id="rId52916acb593fdfd39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.aspen.2019.01.013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15915,51 +15915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">768</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 19–68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90066ab080d1c3bad" w:history="1">
+      <w:hyperlink r:id="rId31196acb593fdfdaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.768.24697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16005,51 +16005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37406ab080d1c3c3d" w:history="1">
+      <w:hyperlink r:id="rId26296acb593fdfe42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/isd/ixy018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16115,51 +16115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1267-1273. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24406ab080d1c3ceb" w:history="1">
+      <w:hyperlink r:id="rId12326acb593fdfef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toy423</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16263,51 +16263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1852–1859. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91306ab080d1c3de2" w:history="1">
+      <w:hyperlink r:id="rId50906acb593fdffe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/tov169</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16373,51 +16373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 980-987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62736ab080d1c3e91" w:history="1">
+      <w:hyperlink r:id="rId72996acb593fe0095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toz311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16483,51 +16483,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 235–238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16106ab080d1c3f42" w:history="1">
+      <w:hyperlink r:id="rId58256acb593fe0145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12600-012-0223-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16573,51 +16573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26296ab080d1c3fd1" w:history="1">
+      <w:hyperlink r:id="rId65386acb593fe01d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-018-0545-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16643,51 +16643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11/12), 10–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39776ab080d1c4041" w:history="1">
+      <w:hyperlink r:id="rId44756acb593fe0247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17159/sajs.2020/8757</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16733,51 +16733,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e9987. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96046ab080d1c40d0" w:history="1">
+      <w:hyperlink r:id="rId17406acb593fe02d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.9987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16823,51 +16823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 299–307. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54226ab080d1c4160" w:history="1">
+      <w:hyperlink r:id="rId97806acb593fe036a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02929-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16933,51 +16933,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(261), 1–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58306ab080d1c420c" w:history="1">
+      <w:hyperlink r:id="rId68456acb593fe042c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects10090261</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17003,51 +17003,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other economically important bark and ambrosia beetles. In FE Vega &amp; RW Hofstetter (eds.) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bark Beetles: Biology and Ecology of Native and Invasive Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 495–531). Academic Press. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41506ab080d1c427c" w:history="1">
+      <w:hyperlink r:id="rId61576acb593fe049e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-417156-5.00012-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17093,51 +17093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 366–375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14506ab080d1c430d" w:history="1">
+      <w:hyperlink r:id="rId63926acb593fe0530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -17163,51 +17163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39246ab080d1c4382" w:history="1">
+      <w:hyperlink r:id="rId39116acb593fe05a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17273,51 +17273,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euwallacea fornicatus sensu stricto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97776ab080d1c4448" w:history="1">
+      <w:hyperlink r:id="rId48626acb593fe065b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -17330,63 +17330,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86198244" name="name80556ab080d1c4678" descr="eu_funding_250.png"/>
+            <wp:docPr id="76205311" name="name64366acb593fe0a70" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77726ab080d1c4677" cstate="print"/>
+                    <a:blip r:embed="rId50596acb593fe0a6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -17484,137 +17484,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27649764">
+  <w:abstractNum w:abstractNumId="58558461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63339226">
+    <w:lvl w:ilvl="0" w:tplc="96041074">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63339226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96041074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27649763">
+  <w:abstractNum w:abstractNumId="58558460">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52676177">
+    <w:lvl w:ilvl="0" w:tplc="16289647">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -18366,55 +18366,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27649763">
-    <w:abstractNumId w:val="27649763"/>
+  <w:num w:numId="58558460">
+    <w:abstractNumId w:val="58558460"/>
   </w:num>
-  <w:num w:numId="27649764">
-    <w:abstractNumId w:val="27649764"/>
+  <w:num w:numId="58558461">
+    <w:abstractNumId w:val="58558461"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -29964,51 +29964,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId502791558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233076350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76696ab080d1bcae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId40276ab080d1c3254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId19496ab080d1c32ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId94206ab080d1c337f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId47136ab080d1c347e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId85666ab080d1c3532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId54546ab080d1c35c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId11626ab080d1c3655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId92346ab080d1c3705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId63596ab080d1c3777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId51106ab080d1c3828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId87386ab080d1c389a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId56196ab080d1c3948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId93636ab080d1c39f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId16636ab080d1c3b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId90066ab080d1c3bad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId37406ab080d1c3c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId24406ab080d1c3ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId91306ab080d1c3de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId62736ab080d1c3e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId16106ab080d1c3f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId26296ab080d1c3fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId39776ab080d1c4041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId96046ab080d1c40d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId54226ab080d1c4160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId58306ab080d1c420c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId41506ab080d1c427c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId14506ab080d1c430d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId39246ab080d1c4382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId97776ab080d1c4448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72606ab080d1c2686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72606ab080d1c2686.jpg"/><Relationship Id="rId77726ab080d1c4677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77726ab080d1c4677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759208380" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268413590" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27316acb593fd8c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUWAWH/" TargetMode="External"/><Relationship Id="rId82356acb593fdf43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1967.12018485" TargetMode="External"/><Relationship Id="rId10176acb593fdf4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.1273573" TargetMode="External"/><Relationship Id="rId36916acb593fdf56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aesa/62.2.454" TargetMode="External"/><Relationship Id="rId13686acb593fdf659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.5325.2.10" TargetMode="External"/><Relationship Id="rId95206acb593fdf70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/nvaa103" TargetMode="External"/><Relationship Id="rId12806acb593fdf79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3957" TargetMode="External"/><Relationship Id="rId91136acb593fdf82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12155" TargetMode="External"/><Relationship Id="rId30176acb593fdf8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.3656" TargetMode="External"/><Relationship Id="rId37626acb593fdf94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/4880c445-9ca7-485a-9e3a-edde73e472fa" TargetMode="External"/><Relationship Id="rId71066acb593fdfa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-12-0276-PDN" TargetMode="External"/><Relationship Id="rId93116acb593fdfa82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-12-1026-RE" TargetMode="External"/><Relationship Id="rId33726acb593fdfb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.1974.tb01827.x" TargetMode="External"/><Relationship Id="rId97916acb593fdfbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/13-066" TargetMode="External"/><Relationship Id="rId52916acb593fdfd39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.aspen.2019.01.013" TargetMode="External"/><Relationship Id="rId31196acb593fdfdaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.768.24697" TargetMode="External"/><Relationship Id="rId26296acb593fdfe42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/isd/ixy018" TargetMode="External"/><Relationship Id="rId12326acb593fdfef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toy423" TargetMode="External"/><Relationship Id="rId50906acb593fdffe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tov169" TargetMode="External"/><Relationship Id="rId72996acb593fe0095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toz311" TargetMode="External"/><Relationship Id="rId58256acb593fe0145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12600-012-0223-7" TargetMode="External"/><Relationship Id="rId65386acb593fe01d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-018-0545-0" TargetMode="External"/><Relationship Id="rId44756acb593fe0247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17159/sajs.2020/8757" TargetMode="External"/><Relationship Id="rId17406acb593fe02d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.9987" TargetMode="External"/><Relationship Id="rId97806acb593fe036a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02929-w" TargetMode="External"/><Relationship Id="rId68456acb593fe042c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects10090261" TargetMode="External"/><Relationship Id="rId61576acb593fe049e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-417156-5.00012-5" TargetMode="External"/><Relationship Id="rId63926acb593fe0530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12215" TargetMode="External"/><Relationship Id="rId39116acb593fe05a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.18360453" TargetMode="External"/><Relationship Id="rId48626acb593fe065b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64026acb593fde7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64026acb593fde7bd.jpg"/><Relationship Id="rId50596acb593fe0a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50596acb593fe0a6e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>