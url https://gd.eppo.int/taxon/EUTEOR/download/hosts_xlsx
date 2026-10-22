--- v1 (2025-11-18)
+++ v2 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUTEOR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CIDRE</t>
   </si>
   <si>
     <t>Citrus reticulata</t>
   </si>
   <si>
     <t>* Yalçin K, Döker İ, Kazak C (2022) Impact of citrus species on the biological characteristics and life table parameters of Eutetranychus orientalis (Klein)(Acari: Tetranychidae). Systematic and Applied Acarology 27(1), 107-117.</t>
   </si>
   <si>
@@ -130,50 +130,59 @@
   </si>
   <si>
     <t>* Afzal M, Ullah MI, Bashir MH, Mukhtar SN, Arshad M, Altaf N (2021) Diversity and abundance of mite species in citrus orchards of Sargodha, Pakistan. Punjab University Journal of Zoology 36(1), 37-46. https://dx.doi.org/10.17582/journal.pujz/2021.36.1.37.46
 * Chouikhi S, Cherif A, Sahraoui H, Grissa Lebdi K (2025) Effect of temperature on the biological and demographic parameters of two citrus pests: Eutetranychus orientalis (Klein) and Panonychus citri (McGregor) (Acarina: Tetranychidae). Acarologia 65(1), 255-264.
 * Gupta SK (1985) Plant mites of India. Zoological Survey of India: Calcutta. 520 pp.
 * Kamran M, Khan EM, Alatawi FJ (2018) The spider mites of the genus Eutetranychus Banks (Acari, Trombidiformes, Tetranychidae) from Saudi Arabia: two new species, a re-description, and a key to the world species. Zookeys 799, 47-88.
 INTERNET
 * Migeon A, Dorkeld F (2025) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 13/11/2025)</t>
   </si>
   <si>
     <t>CIDDP</t>
   </si>
   <si>
     <t>Citrus depressa</t>
   </si>
   <si>
     <t>* Ehara S (1999) Revision of the Spider Mite Family Tetranychidae of Japan (Acari, Prostigmata). Species Diversity 4(1), 63-141.</t>
   </si>
   <si>
     <t>CIDPA</t>
   </si>
   <si>
     <t>Citrus x aurantium var. paradisi</t>
   </si>
   <si>
+    <t>CIDLT</t>
+  </si>
+  <si>
+    <t>Citrus x limon var. limettioides</t>
+  </si>
+  <si>
+    <t>* Bagherian SAA,  Hajieghrari B (2026) Host-Associated Variation in Eutetranychus orientalis (Klein) Infesting Sweet Lime in Iran. Indian Journal of Entomology 89(3), 700–704. https://doi.org/10.55446/IJE.2026.3726</t>
+  </si>
+  <si>
     <t>CDIVA</t>
   </si>
   <si>
     <t>Codiaeum variegatum</t>
   </si>
   <si>
     <t xml:space="preserve">* EFSA (2013) Scientific Opinion on the risk to plant health posed by Eutetranychus orientalis Klein in the EU territory, with the identification and evaluation of risk reduction options. EFSA Journal 2013;11(7):3317, 81 pp. doi:10.2903/j.efsa.2013.3317
 ------- one finding on Codiaeum variegatum originating from Sri Lanka in a glasshouse crop. Citing Łabanowski (2012) Nowe gatunki przędziorków w Polsce. Hasło Ogrodnicze 12, 106–107. 
 No other reference was found for this host (2025-11). </t>
   </si>
   <si>
     <t>CYDOB</t>
   </si>
   <si>
     <t>Cydonia oblonga</t>
   </si>
   <si>
     <t>* Marić I, Međo I, Marčić D, Petanović R, Jovanović S, Ueckermann EA (2021) Spider mites (Acari: Tetranychidae) from Serbia: new species for the country and the Balkan Peninsula, with a key to all known Serbian species. Systematic &amp; Applied Acarology 26(1): 304–316.</t>
   </si>
   <si>
     <t>DOSKA</t>
   </si>
   <si>
     <t>Diospyros kaki</t>
   </si>
@@ -202,50 +211,59 @@
   <si>
     <t>Ficus religiosa</t>
   </si>
   <si>
     <t>* Baker EW (1975) Plant-feeding mites of Thailand (Tetranychidae, Tenuipalpidae, and Tuckerellidae). Plant Protection Service Technical Bulletin, Bangkok, Thailand. No 35. 43 pp.</t>
   </si>
   <si>
     <t>FIUSS</t>
   </si>
   <si>
     <t>Ficus sp.</t>
   </si>
   <si>
     <t>* Gupta SK, Chatterjee K (1997) Acari: plant mites. pp. 485-532. In Zoological Survey of India, State Fauna Series 6: Fauna of Delhi. 532 pp.
 INTERNET
 * Migeon A, Dorkeld F (2025) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 13/11/2025)</t>
   </si>
   <si>
     <t>FIUTH</t>
   </si>
   <si>
     <t>Ficus thonningii</t>
   </si>
   <si>
     <t>* Meyer MKPS, Rodrigues MC (1966) Acari associated with cotton in South Africa (With reference to other plants). Garcia de Orta 13, 1-33.</t>
+  </si>
+  <si>
+    <t>GYCGL</t>
+  </si>
+  <si>
+    <t>Glycyrrhiza glabra</t>
+  </si>
+  <si>
+    <t>* Khanamani M, Mahdavi SM (2026) Eutetranychus orientalis (Acari: Tetranychidae): a new host record from Glycyrrhiza glabra (Fabaceae). Persian Journal of Acarology 15(4), 150408.  https://doi.org/10.22073/pja.150408</t>
   </si>
   <si>
     <t>GOSHE</t>
   </si>
   <si>
     <t>Gossypium herbaceum</t>
   </si>
   <si>
     <t>* Gupta SK, Gupta YN (1994) A taxonomic review of Indian Tetranychidae (Acari: Prostgmata) with description of new species and redescriptions of known species, keys to genera and species. Memoirs of the Zoological Survey of India 18, 1-196.</t>
   </si>
   <si>
     <t>GOSHI</t>
   </si>
   <si>
     <t>Gossypium hirsutum</t>
   </si>
   <si>
     <t>* Chaudhri WM, Akbar S, Rasool A (1974) Taxonomic studies of the mites belonging to the families Tenuipalpidae, Tetranychidae,  Tuckerellidae, Caligonellidae, Stigmaeidae and Phytoseiidae - PL-480 Project on mites. Lyallpur, Pakistan, University of Agriculture. 250 pp.</t>
   </si>
   <si>
     <t>HELAN</t>
   </si>
   <si>
     <t>Helianthus annuus</t>
   </si>
@@ -837,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="345.487" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1072,65 +1090,65 @@
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
@@ -1282,261 +1300,261 @@
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" t="s">
         <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>43</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>43</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>131</v>
       </c>
       <c r="C47" t="s">
         <v>132</v>
       </c>
       <c r="D47" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="C48" t="s">
         <v>135</v>
@@ -1553,60 +1571,88 @@
         <v>137</v>
       </c>
       <c r="C49" t="s">
         <v>138</v>
       </c>
       <c r="D49" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s">
         <v>143</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>144</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>145</v>
       </c>
-      <c r="D51" t="s">
-        <v>40</v>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53" t="s">
+        <v>150</v>
+      </c>
+      <c r="C53" t="s">
+        <v>151</v>
+      </c>
+      <c r="D53" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">