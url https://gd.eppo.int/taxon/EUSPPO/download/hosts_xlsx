--- v0 (2025-10-08)
+++ v1 (2026-04-28)
@@ -12,71 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUSPPO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>IPOBA</t>
   </si>
   <si>
     <t>Ipomoea batatas</t>
+  </si>
+  <si>
+    <t>* Cabral MJ, Haseeb M, Soares MA (2024) Major insect pests of sweet potatoes in Brazil and the United States, with information on crop production and regulatory pest management. Insects 15(10), 823. https://doi.org/10.3390/insects15100823</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -391,78 +394,80 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="281.788" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>