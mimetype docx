--- v15 (2026-08-31)
+++ v16 (2026-10-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93406a95dea5319cf" w:history="1">
+            <w:hyperlink r:id="rId59286ac021386efbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61636a95dea531a34" w:history="1">
+            <w:hyperlink r:id="rId66376ac021386f004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93334132" name="name38936a95dea532310" descr="14475.jpg"/>
+                  <wp:docPr id="91959253" name="name23906ac021386f6a0" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11176a95dea53230e" cstate="print"/>
+                          <a:blip r:embed="rId43406ac021386f69f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22466a95dea53243d" w:history="1">
+            <w:hyperlink r:id="rId88756ac021386f7e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74839015" name="name51776a95dea533688" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="86244003" name="name21976ac0213870844" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83906a95dea533686" cstate="print"/>
+                    <a:blip r:embed="rId91286ac0213870841" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60176a95dea53541e" w:history="1">
+      <w:hyperlink r:id="rId92946ac0213872d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21956a95dea53552a" w:history="1">
+      <w:hyperlink r:id="rId95896ac0213872e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71486a95dea53562c" w:history="1">
+      <w:hyperlink r:id="rId20116ac0213872f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62696a95dea535660" w:history="1">
+      <w:hyperlink r:id="rId72596ac0213872fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91746a95dea535692" w:history="1">
+      <w:hyperlink r:id="rId11126ac021387301a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76416a95dea535750" w:history="1">
+      <w:hyperlink r:id="rId19426ac02138730cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a95dea5358c4" w:history="1">
+      <w:hyperlink r:id="rId80426ac0213873279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30696a95dea535aa3" w:history="1">
+      <w:hyperlink r:id="rId71436ac02138734df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19526a95dea535b0e" w:history="1">
+      <w:hyperlink r:id="rId76876ac0213873535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54286a95dea535b47" w:history="1">
+      <w:hyperlink r:id="rId20536ac021387356d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85916a95dea535db5" w:history="1">
+      <w:hyperlink r:id="rId84106ac02138737e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64406a95dea5361f1" w:history="1">
+      <w:hyperlink r:id="rId65046ac0213873c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53576a95dea536336" w:history="1">
+      <w:hyperlink r:id="rId40496ac0213873dac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72876a95dea536541" w:history="1">
+      <w:hyperlink r:id="rId18506ac0213873fb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42356a95dea5365d4" w:history="1">
+      <w:hyperlink r:id="rId11956ac0213874047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32236a95dea536656" w:history="1">
+      <w:hyperlink r:id="rId29376ac02138740c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49506a95dea536689" w:history="1">
+      <w:hyperlink r:id="rId12806ac02138740fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50746a95dea536779" w:history="1">
+      <w:hyperlink r:id="rId40106ac02138741eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99506a95dea536b15" w:history="1">
+      <w:hyperlink r:id="rId53956ac0213874559" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58886a95dea536c2d" w:history="1">
+      <w:hyperlink r:id="rId42706ac02138746a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83786a95dea536c6d" w:history="1">
+      <w:hyperlink r:id="rId24026ac02138746e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87026a95dea536e28" w:history="1">
+      <w:hyperlink r:id="rId39416ac0213874a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57386a95dea537117" w:history="1">
+      <w:hyperlink r:id="rId99726ac0213874d8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a95dea537333" w:history="1">
+      <w:hyperlink r:id="rId83566ac0213874fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81556a95dea5373dd" w:history="1">
+      <w:hyperlink r:id="rId17626ac0213875057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75014236">
+  <w:abstractNum w:abstractNumId="13137482">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14082983">
+    <w:lvl w:ilvl="0" w:tplc="24341936">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14082983" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24341936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75014235">
+  <w:abstractNum w:abstractNumId="13137481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27529083">
+    <w:lvl w:ilvl="0" w:tplc="54602829">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75014235">
-    <w:abstractNumId w:val="75014235"/>
+  <w:num w:numId="13137481">
+    <w:abstractNumId w:val="13137481"/>
   </w:num>
-  <w:num w:numId="75014236">
-    <w:abstractNumId w:val="75014236"/>
+  <w:num w:numId="13137482">
+    <w:abstractNumId w:val="13137482"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138803719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779300318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93406a95dea5319cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId61636a95dea531a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId22466a95dea53243d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId60176a95dea53541e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId21956a95dea53552a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId71486a95dea53562c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId62696a95dea535660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId91746a95dea535692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId76416a95dea535750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId97896a95dea5358c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId30696a95dea535aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19526a95dea535b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId54286a95dea535b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId85916a95dea535db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId64406a95dea5361f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId53576a95dea536336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId72876a95dea536541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId42356a95dea5365d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId32236a95dea536656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId49506a95dea536689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId50746a95dea536779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId99506a95dea536b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId58886a95dea536c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId83786a95dea536c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId87026a95dea536e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId57386a95dea537117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId28886a95dea537333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81556a95dea5373dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId11176a95dea53230e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11176a95dea53230e.jpg"/><Relationship Id="rId83906a95dea533686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83906a95dea533686.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId750644595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856272172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59286ac021386efbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId66376ac021386f004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId88756ac021386f7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId92946ac0213872d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId95896ac0213872e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId20116ac0213872f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId72596ac0213872fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId11126ac021387301a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId19426ac02138730cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId80426ac0213873279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId71436ac02138734df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId76876ac0213873535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId20536ac021387356d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId84106ac02138737e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId65046ac0213873c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId40496ac0213873dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId18506ac0213873fb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId11956ac0213874047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId29376ac02138740c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId12806ac02138740fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId40106ac02138741eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId53956ac0213874559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId42706ac02138746a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId24026ac02138746e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId39416ac0213874a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId99726ac0213874d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId83566ac0213874fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17626ac0213875057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId43406ac021386f69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43406ac021386f69f.jpg"/><Relationship Id="rId91286ac0213870841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91286ac0213870841.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>