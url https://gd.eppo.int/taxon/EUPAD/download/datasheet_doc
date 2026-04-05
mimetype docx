--- v5 (2026-03-07)
+++ v6 (2026-04-05)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554969abcb32b87bf" w:history="1">
+            <w:hyperlink r:id="rId521169d2b319cb269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968669abcb32b8803" w:history="1">
+            <w:hyperlink r:id="rId980869d2b319cb2ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74355584" name="name403069abcb32b8e8b" descr="14475.jpg"/>
+                  <wp:docPr id="43110328" name="name402469d2b319cbb65" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId324569abcb32b8e88" cstate="print"/>
+                          <a:blip r:embed="rId902869d2b319cbb63" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId563369abcb32b8fe2" w:history="1">
+            <w:hyperlink r:id="rId909269d2b319cbcb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58441710" name="name492069abcb32b9e74" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="81517216" name="name287969d2b319cd395" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId346669abcb32b9e6f" cstate="print"/>
+                    <a:blip r:embed="rId612269d2b319cd391" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942269abcb32bc0f6" w:history="1">
+      <w:hyperlink r:id="rId674569d2b319ceff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237969abcb32bc23d" w:history="1">
+      <w:hyperlink r:id="rId289269d2b319cf10f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413769abcb32bc37b" w:history="1">
+      <w:hyperlink r:id="rId724269d2b319cf210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552169abcb32bc3b3" w:history="1">
+      <w:hyperlink r:id="rId912969d2b319cf244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666269abcb32bc3e8" w:history="1">
+      <w:hyperlink r:id="rId117969d2b319cf276" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784669abcb32bc502" w:history="1">
+      <w:hyperlink r:id="rId872569d2b319cf326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781869abcb32bc6ce" w:history="1">
+      <w:hyperlink r:id="rId343069d2b319cf492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823969abcb32bc9f0" w:history="1">
+      <w:hyperlink r:id="rId548969d2b319cf67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981369abcb32bca47" w:history="1">
+      <w:hyperlink r:id="rId381669d2b319cf6d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628869abcb32bcb4a" w:history="1">
+      <w:hyperlink r:id="rId235669d2b319cf706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487669abcb32bce11" w:history="1">
+      <w:hyperlink r:id="rId546969d2b319cfa16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361469abcb32bd281" w:history="1">
+      <w:hyperlink r:id="rId674969d2b319cfe46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910169abcb32bd495" w:history="1">
+      <w:hyperlink r:id="rId734669d2b319cff7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493669abcb32bd730" w:history="1">
+      <w:hyperlink r:id="rId269169d2b319d01d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938469abcb32bd7eb" w:history="1">
+      <w:hyperlink r:id="rId176269d2b319d0266" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949669abcb32bd871" w:history="1">
+      <w:hyperlink r:id="rId880269d2b319d02f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827469abcb32bd8ed" w:history="1">
+      <w:hyperlink r:id="rId451069d2b319d0328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256269abcb32bda55" w:history="1">
+      <w:hyperlink r:id="rId408969d2b319d0416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346669abcb32bde21" w:history="1">
+      <w:hyperlink r:id="rId543769d2b319d079f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177569abcb32bdf35" w:history="1">
+      <w:hyperlink r:id="rId771369d2b319d08b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686569abcb32bdf76" w:history="1">
+      <w:hyperlink r:id="rId743469d2b319d08f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494069abcb32be128" w:history="1">
+      <w:hyperlink r:id="rId212669d2b319d0ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379769abcb32be459" w:history="1">
+      <w:hyperlink r:id="rId305369d2b319d0de0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147769abcb32be764" w:history="1">
+      <w:hyperlink r:id="rId113069d2b319d1022" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886569abcb32be82f" w:history="1">
+      <w:hyperlink r:id="rId616669d2b319d10cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33246930">
+  <w:abstractNum w:abstractNumId="49615504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97353987">
+    <w:lvl w:ilvl="0" w:tplc="51381667">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97353987" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51381667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33246929">
+  <w:abstractNum w:abstractNumId="49615503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74601006">
+    <w:lvl w:ilvl="0" w:tplc="24661938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33246929">
-    <w:abstractNumId w:val="33246929"/>
+  <w:num w:numId="49615503">
+    <w:abstractNumId w:val="49615503"/>
   </w:num>
-  <w:num w:numId="33246930">
-    <w:abstractNumId w:val="33246930"/>
+  <w:num w:numId="49615504">
+    <w:abstractNumId w:val="49615504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123902456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286726963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId554969abcb32b87bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId968669abcb32b8803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId563369abcb32b8fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId942269abcb32bc0f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId237969abcb32bc23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId413769abcb32bc37b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId552169abcb32bc3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId666269abcb32bc3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId784669abcb32bc502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId781869abcb32bc6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId823969abcb32bc9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId981369abcb32bca47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId628869abcb32bcb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId487669abcb32bce11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId361469abcb32bd281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId910169abcb32bd495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId493669abcb32bd730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId938469abcb32bd7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId949669abcb32bd871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId827469abcb32bd8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId256269abcb32bda55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId346669abcb32bde21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId177569abcb32bdf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId686569abcb32bdf76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId494069abcb32be128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId379769abcb32be459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId147769abcb32be764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId886569abcb32be82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId324569abcb32b8e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId324569abcb32b8e88.jpg"/><Relationship Id="rId346669abcb32b9e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId346669abcb32b9e6f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864602848" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978008085" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId521169d2b319cb269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId980869d2b319cb2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId909269d2b319cbcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId674569d2b319ceff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId289269d2b319cf10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId724269d2b319cf210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId912969d2b319cf244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId117969d2b319cf276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId872569d2b319cf326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId343069d2b319cf492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId548969d2b319cf67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId381669d2b319cf6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId235669d2b319cf706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId546969d2b319cfa16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId674969d2b319cfe46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId734669d2b319cff7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId269169d2b319d01d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId176269d2b319d0266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId880269d2b319d02f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId451069d2b319d0328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId408969d2b319d0416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId543769d2b319d079f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId771369d2b319d08b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId743469d2b319d08f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId212669d2b319d0ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId305369d2b319d0de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId113069d2b319d1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId616669d2b319d10cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId902869d2b319cbb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902869d2b319cbb63.jpg"/><Relationship Id="rId612269d2b319cd391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612269d2b319cd391.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>