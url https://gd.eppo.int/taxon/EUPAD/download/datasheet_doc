--- v6 (2026-04-05)
+++ v7 (2026-04-28)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521169d2b319cb269" w:history="1">
+            <w:hyperlink r:id="rId608369f11a51e75b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980869d2b319cb2ae" w:history="1">
+            <w:hyperlink r:id="rId262469f11a51e75f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43110328" name="name402469d2b319cbb65" descr="14475.jpg"/>
+                  <wp:docPr id="87839314" name="name468369f11a51e7dbe" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId902869d2b319cbb63" cstate="print"/>
+                          <a:blip r:embed="rId127969f11a51e7dbc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId909269d2b319cbcb6" w:history="1">
+            <w:hyperlink r:id="rId148369f11a51e7f03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81517216" name="name287969d2b319cd395" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="76602156" name="name867769f11a51e910b" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId612269d2b319cd391" cstate="print"/>
+                    <a:blip r:embed="rId113069f11a51e9109" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674569d2b319ceff2" w:history="1">
+      <w:hyperlink r:id="rId266069f11a51eafd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289269d2b319cf10f" w:history="1">
+      <w:hyperlink r:id="rId432869f11a51eb0e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724269d2b319cf210" w:history="1">
+      <w:hyperlink r:id="rId252469f11a51eb204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912969d2b319cf244" w:history="1">
+      <w:hyperlink r:id="rId542469f11a51eb23e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117969d2b319cf276" w:history="1">
+      <w:hyperlink r:id="rId804569f11a51eb273" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872569d2b319cf326" w:history="1">
+      <w:hyperlink r:id="rId605669f11a51eb326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343069d2b319cf492" w:history="1">
+      <w:hyperlink r:id="rId807369f11a51eb494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548969d2b319cf67e" w:history="1">
+      <w:hyperlink r:id="rId698069f11a51eb68b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381669d2b319cf6d1" w:history="1">
+      <w:hyperlink r:id="rId200469f11a51eb6de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235669d2b319cf706" w:history="1">
+      <w:hyperlink r:id="rId355369f11a51eb715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546969d2b319cfa16" w:history="1">
+      <w:hyperlink r:id="rId293169f11a51eb97e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674969d2b319cfe46" w:history="1">
+      <w:hyperlink r:id="rId612969f11a51ebda4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734669d2b319cff7b" w:history="1">
+      <w:hyperlink r:id="rId874969f11a51ebef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269169d2b319d01d1" w:history="1">
+      <w:hyperlink r:id="rId479469f11a51ec14d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176269d2b319d0266" w:history="1">
+      <w:hyperlink r:id="rId342869f11a51ec1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880269d2b319d02f0" w:history="1">
+      <w:hyperlink r:id="rId899269f11a51ec263" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451069d2b319d0328" w:history="1">
+      <w:hyperlink r:id="rId242369f11a51ec296" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408969d2b319d0416" w:history="1">
+      <w:hyperlink r:id="rId811669f11a51ec385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543769d2b319d079f" w:history="1">
+      <w:hyperlink r:id="rId173669f11a51ec6de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771369d2b319d08b2" w:history="1">
+      <w:hyperlink r:id="rId134869f11a51ec7e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743469d2b319d08f3" w:history="1">
+      <w:hyperlink r:id="rId770369f11a51ec828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212669d2b319d0ac3" w:history="1">
+      <w:hyperlink r:id="rId397169f11a51eca53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305369d2b319d0de0" w:history="1">
+      <w:hyperlink r:id="rId186869f11a51ecd6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113069d2b319d1022" w:history="1">
+      <w:hyperlink r:id="rId816669f11a51ecfd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616669d2b319d10cb" w:history="1">
+      <w:hyperlink r:id="rId318869f11a51ed07c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49615504">
+  <w:abstractNum w:abstractNumId="20801762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51381667">
+    <w:lvl w:ilvl="0" w:tplc="48358209">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51381667" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48358209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49615503">
+  <w:abstractNum w:abstractNumId="20801761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24661938">
+    <w:lvl w:ilvl="0" w:tplc="76502457">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49615503">
-    <w:abstractNumId w:val="49615503"/>
+  <w:num w:numId="20801761">
+    <w:abstractNumId w:val="20801761"/>
   </w:num>
-  <w:num w:numId="49615504">
-    <w:abstractNumId w:val="49615504"/>
+  <w:num w:numId="20801762">
+    <w:abstractNumId w:val="20801762"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864602848" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978008085" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId521169d2b319cb269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId980869d2b319cb2ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId909269d2b319cbcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId674569d2b319ceff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId289269d2b319cf10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId724269d2b319cf210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId912969d2b319cf244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId117969d2b319cf276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId872569d2b319cf326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId343069d2b319cf492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId548969d2b319cf67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId381669d2b319cf6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId235669d2b319cf706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId546969d2b319cfa16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId674969d2b319cfe46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId734669d2b319cff7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId269169d2b319d01d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId176269d2b319d0266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId880269d2b319d02f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId451069d2b319d0328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId408969d2b319d0416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId543769d2b319d079f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId771369d2b319d08b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId743469d2b319d08f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId212669d2b319d0ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId305369d2b319d0de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId113069d2b319d1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId616669d2b319d10cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId902869d2b319cbb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902869d2b319cbb63.jpg"/><Relationship Id="rId612269d2b319cd391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612269d2b319cd391.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606501674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId963098213" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId608369f11a51e75b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId262469f11a51e75f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId148369f11a51e7f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId266069f11a51eafd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId432869f11a51eb0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId252469f11a51eb204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId542469f11a51eb23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId804569f11a51eb273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId605669f11a51eb326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId807369f11a51eb494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId698069f11a51eb68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId200469f11a51eb6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId355369f11a51eb715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId293169f11a51eb97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId612969f11a51ebda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId874969f11a51ebef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId479469f11a51ec14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId342869f11a51ec1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId899269f11a51ec263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId242369f11a51ec296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId811669f11a51ec385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId173669f11a51ec6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId134869f11a51ec7e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId770369f11a51ec828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId397169f11a51eca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId186869f11a51ecd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId816669f11a51ecfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId318869f11a51ed07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId127969f11a51e7dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId127969f11a51e7dbc.jpg"/><Relationship Id="rId113069f11a51e9109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113069f11a51e9109.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>