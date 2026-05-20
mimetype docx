--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608369f11a51e75b4" w:history="1">
+            <w:hyperlink r:id="rId80736a0d56af4339c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262469f11a51e75f9" w:history="1">
+            <w:hyperlink r:id="rId61426a0d56af433e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87839314" name="name468369f11a51e7dbe" descr="14475.jpg"/>
+                  <wp:docPr id="36614623" name="name82836a0d56af43c25" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId127969f11a51e7dbc" cstate="print"/>
+                          <a:blip r:embed="rId78306a0d56af43c22" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId148369f11a51e7f03" w:history="1">
+            <w:hyperlink r:id="rId74346a0d56af43d8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76602156" name="name867769f11a51e910b" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="56948372" name="name75576a0d56af44eb0" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113069f11a51e9109" cstate="print"/>
+                    <a:blip r:embed="rId16826a0d56af44eac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266069f11a51eafd9" w:history="1">
+      <w:hyperlink r:id="rId50066a0d56af46dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432869f11a51eb0e1" w:history="1">
+      <w:hyperlink r:id="rId37366a0d56af46ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252469f11a51eb204" w:history="1">
+      <w:hyperlink r:id="rId96386a0d56af46ff4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542469f11a51eb23e" w:history="1">
+      <w:hyperlink r:id="rId41316a0d56af4702b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804569f11a51eb273" w:history="1">
+      <w:hyperlink r:id="rId96076a0d56af4705e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605669f11a51eb326" w:history="1">
+      <w:hyperlink r:id="rId93066a0d56af4710e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807369f11a51eb494" w:history="1">
+      <w:hyperlink r:id="rId24376a0d56af47278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId698069f11a51eb68b" w:history="1">
+      <w:hyperlink r:id="rId27066a0d56af4744f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200469f11a51eb6de" w:history="1">
+      <w:hyperlink r:id="rId47086a0d56af474c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId355369f11a51eb715" w:history="1">
+      <w:hyperlink r:id="rId67456a0d56af474fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293169f11a51eb97e" w:history="1">
+      <w:hyperlink r:id="rId80026a0d56af47787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612969f11a51ebda4" w:history="1">
+      <w:hyperlink r:id="rId77696a0d56af47bc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874969f11a51ebef3" w:history="1">
+      <w:hyperlink r:id="rId11586a0d56af47cfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479469f11a51ec14d" w:history="1">
+      <w:hyperlink r:id="rId88486a0d56af47f00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342869f11a51ec1e1" w:history="1">
+      <w:hyperlink r:id="rId78716a0d56af47f92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899269f11a51ec263" w:history="1">
+      <w:hyperlink r:id="rId51736a0d56af48010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242369f11a51ec296" w:history="1">
+      <w:hyperlink r:id="rId15976a0d56af48133" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811669f11a51ec385" w:history="1">
+      <w:hyperlink r:id="rId70416a0d56af4822e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173669f11a51ec6de" w:history="1">
+      <w:hyperlink r:id="rId69956a0d56af48597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134869f11a51ec7e9" w:history="1">
+      <w:hyperlink r:id="rId61746a0d56af486b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770369f11a51ec828" w:history="1">
+      <w:hyperlink r:id="rId20066a0d56af486f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397169f11a51eca53" w:history="1">
+      <w:hyperlink r:id="rId16146a0d56af488a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186869f11a51ecd6f" w:history="1">
+      <w:hyperlink r:id="rId24706a0d56af48b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816669f11a51ecfd3" w:history="1">
+      <w:hyperlink r:id="rId96576a0d56af48da1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318869f11a51ed07c" w:history="1">
+      <w:hyperlink r:id="rId53816a0d56af48e4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20801762">
+  <w:abstractNum w:abstractNumId="14637633">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48358209">
+    <w:lvl w:ilvl="0" w:tplc="13883675">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48358209" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13883675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20801761">
+  <w:abstractNum w:abstractNumId="14637632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76502457">
+    <w:lvl w:ilvl="0" w:tplc="23004109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20801761">
-    <w:abstractNumId w:val="20801761"/>
+  <w:num w:numId="14637632">
+    <w:abstractNumId w:val="14637632"/>
   </w:num>
-  <w:num w:numId="20801762">
-    <w:abstractNumId w:val="20801762"/>
+  <w:num w:numId="14637633">
+    <w:abstractNumId w:val="14637633"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId606501674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId963098213" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId608369f11a51e75b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId262469f11a51e75f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId148369f11a51e7f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId266069f11a51eafd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId432869f11a51eb0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId252469f11a51eb204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId542469f11a51eb23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId804569f11a51eb273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId605669f11a51eb326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId807369f11a51eb494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId698069f11a51eb68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId200469f11a51eb6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId355369f11a51eb715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId293169f11a51eb97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId612969f11a51ebda4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId874969f11a51ebef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId479469f11a51ec14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId342869f11a51ec1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId899269f11a51ec263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId242369f11a51ec296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId811669f11a51ec385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId173669f11a51ec6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId134869f11a51ec7e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId770369f11a51ec828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId397169f11a51eca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId186869f11a51ecd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId816669f11a51ecfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId318869f11a51ed07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId127969f11a51e7dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId127969f11a51e7dbc.jpg"/><Relationship Id="rId113069f11a51e9109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113069f11a51e9109.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188494369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978135167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80736a0d56af4339c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId61426a0d56af433e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId74346a0d56af43d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId50066a0d56af46dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId37366a0d56af46ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId96386a0d56af46ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId41316a0d56af4702b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId96076a0d56af4705e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId93066a0d56af4710e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId24376a0d56af47278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId27066a0d56af4744f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId47086a0d56af474c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId67456a0d56af474fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId80026a0d56af47787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId77696a0d56af47bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId11586a0d56af47cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId88486a0d56af47f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId78716a0d56af47f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId51736a0d56af48010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId15976a0d56af48133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId70416a0d56af4822e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId69956a0d56af48597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId61746a0d56af486b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId20066a0d56af486f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId16146a0d56af488a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId24706a0d56af48b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId96576a0d56af48da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53816a0d56af48e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId78306a0d56af43c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78306a0d56af43c22.jpg"/><Relationship Id="rId16826a0d56af44eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16826a0d56af44eac.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>