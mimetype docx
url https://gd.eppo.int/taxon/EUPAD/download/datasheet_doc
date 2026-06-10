--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80736a0d56af4339c" w:history="1">
+            <w:hyperlink r:id="rId77046a2989206fda5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61426a0d56af433e7" w:history="1">
+            <w:hyperlink r:id="rId23536a2989206fdf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36614623" name="name82836a0d56af43c25" descr="14475.jpg"/>
+                  <wp:docPr id="36313125" name="name56216a298920704b8" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78306a0d56af43c22" cstate="print"/>
+                          <a:blip r:embed="rId70576a298920704b5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74346a0d56af43d8d" w:history="1">
+            <w:hyperlink r:id="rId65276a298920705f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56948372" name="name75576a0d56af44eb0" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="18929292" name="name30506a2989207198a" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16826a0d56af44eac" cstate="print"/>
+                    <a:blip r:embed="rId79136a29892071987" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -929,51 +929,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Angola, Cabo Verde, Kenya, Morocco, South Africa, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bhutan, Cambodia, China (Guangxi, Guizhou, Sichuan, Yunnan), India (Himachal Pradesh), Indonesia, Lao People's Democratic Republic, Lebanon, Myanmar, Nepal, Philippines, Taiwan, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> Bhutan, Cambodia, China (Guangxi, Guizhou, Sichuan, Yunnan), India (Himachal Pradesh, Uttarakhand), Indonesia, Lao People's Democratic Republic, Lebanon, Myanmar, Nepal, Philippines, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (California, Hawaii)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50066a0d56af46dd8" w:history="1">
+      <w:hyperlink r:id="rId50056a298920746b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37366a0d56af46ee5" w:history="1">
+      <w:hyperlink r:id="rId90316a298920747d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96386a0d56af46ff4" w:history="1">
+      <w:hyperlink r:id="rId40746a29892074916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41316a0d56af4702b" w:history="1">
+      <w:hyperlink r:id="rId36636a2989207494c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96076a0d56af4705e" w:history="1">
+      <w:hyperlink r:id="rId19086a29892074980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93066a0d56af4710e" w:history="1">
+      <w:hyperlink r:id="rId82586a29892074a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24376a0d56af47278" w:history="1">
+      <w:hyperlink r:id="rId43256a29892074bc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27066a0d56af4744f" w:history="1">
+      <w:hyperlink r:id="rId70176a29892074dca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47086a0d56af474c4" w:history="1">
+      <w:hyperlink r:id="rId35246a29892074e21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67456a0d56af474fe" w:history="1">
+      <w:hyperlink r:id="rId96696a29892074e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80026a0d56af47787" w:history="1">
+      <w:hyperlink r:id="rId35426a298920750db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77696a0d56af47bc4" w:history="1">
+      <w:hyperlink r:id="rId14306a29892075889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11586a0d56af47cfc" w:history="1">
+      <w:hyperlink r:id="rId12506a29892075a56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88486a0d56af47f00" w:history="1">
+      <w:hyperlink r:id="rId61956a29892075dcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a0d56af47f92" w:history="1">
+      <w:hyperlink r:id="rId23356a29892075eb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51736a0d56af48010" w:history="1">
+      <w:hyperlink r:id="rId38086a2989207600b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15976a0d56af48133" w:history="1">
+      <w:hyperlink r:id="rId35776a29892076045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70416a0d56af4822e" w:history="1">
+      <w:hyperlink r:id="rId10586a2989207613c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69956a0d56af48597" w:history="1">
+      <w:hyperlink r:id="rId53736a29892076558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61746a0d56af486b2" w:history="1">
+      <w:hyperlink r:id="rId11836a29892076684" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20066a0d56af486f5" w:history="1">
+      <w:hyperlink r:id="rId11206a298920766c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16146a0d56af488a9" w:history="1">
+      <w:hyperlink r:id="rId41616a298920768a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24706a0d56af48b91" w:history="1">
+      <w:hyperlink r:id="rId54836a29892076bb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96576a0d56af48da1" w:history="1">
+      <w:hyperlink r:id="rId82866a29892076e2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53816a0d56af48e4a" w:history="1">
+      <w:hyperlink r:id="rId20356a29892076edb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14637633">
+  <w:abstractNum w:abstractNumId="87536943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13883675">
+    <w:lvl w:ilvl="0" w:tplc="66732005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13883675" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66732005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14637632">
+  <w:abstractNum w:abstractNumId="87536942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23004109">
+    <w:lvl w:ilvl="0" w:tplc="81841441">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14637632">
-    <w:abstractNumId w:val="14637632"/>
+  <w:num w:numId="87536942">
+    <w:abstractNumId w:val="87536942"/>
   </w:num>
-  <w:num w:numId="14637633">
-    <w:abstractNumId w:val="14637633"/>
+  <w:num w:numId="87536943">
+    <w:abstractNumId w:val="87536943"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188494369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978135167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80736a0d56af4339c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId61426a0d56af433e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId74346a0d56af43d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId50066a0d56af46dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId37366a0d56af46ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId96386a0d56af46ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId41316a0d56af4702b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId96076a0d56af4705e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId93066a0d56af4710e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId24376a0d56af47278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId27066a0d56af4744f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId47086a0d56af474c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId67456a0d56af474fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId80026a0d56af47787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId77696a0d56af47bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId11586a0d56af47cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId88486a0d56af47f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId78716a0d56af47f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId51736a0d56af48010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId15976a0d56af48133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId70416a0d56af4822e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId69956a0d56af48597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId61746a0d56af486b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId20066a0d56af486f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId16146a0d56af488a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId24706a0d56af48b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId96576a0d56af48da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53816a0d56af48e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId78306a0d56af43c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78306a0d56af43c22.jpg"/><Relationship Id="rId16826a0d56af44eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16826a0d56af44eac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647777475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId730389375" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77046a2989206fda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId23536a2989206fdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId65276a298920705f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId50056a298920746b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId90316a298920747d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId40746a29892074916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId36636a2989207494c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId19086a29892074980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId82586a29892074a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId43256a29892074bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId70176a29892074dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35246a29892074e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId96696a29892074e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId35426a298920750db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId14306a29892075889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId12506a29892075a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId61956a29892075dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId23356a29892075eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId38086a2989207600b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId35776a29892076045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId10586a2989207613c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId53736a29892076558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId11836a29892076684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId11206a298920766c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId41616a298920768a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId54836a29892076bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId82866a29892076e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20356a29892076edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId70576a298920704b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70576a298920704b5.jpg"/><Relationship Id="rId79136a29892071987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79136a29892071987.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>