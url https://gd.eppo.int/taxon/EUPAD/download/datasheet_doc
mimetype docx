--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77046a2989206fda5" w:history="1">
+            <w:hyperlink r:id="rId37966a45b33a7e260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23536a2989206fdf4" w:history="1">
+            <w:hyperlink r:id="rId27916a45b33a7e2a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36313125" name="name56216a298920704b8" descr="14475.jpg"/>
+                  <wp:docPr id="34455428" name="name70616a45b33a7e7d9" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70576a298920704b5" cstate="print"/>
+                          <a:blip r:embed="rId79816a45b33a7e7d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65276a298920705f7" w:history="1">
+            <w:hyperlink r:id="rId15986a45b33a7e932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18929292" name="name30506a2989207198a" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="77888869" name="name95746a45b33a7f725" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79136a29892071987" cstate="print"/>
+                    <a:blip r:embed="rId23766a45b33a7f721" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50056a298920746b1" w:history="1">
+      <w:hyperlink r:id="rId30496a45b33a8181a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90316a298920747d6" w:history="1">
+      <w:hyperlink r:id="rId68126a45b33a81924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40746a29892074916" w:history="1">
+      <w:hyperlink r:id="rId99416a45b33a81a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36636a2989207494c" w:history="1">
+      <w:hyperlink r:id="rId71056a45b33a81a66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a29892074980" w:history="1">
+      <w:hyperlink r:id="rId45056a45b33a81a99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82586a29892074a43" w:history="1">
+      <w:hyperlink r:id="rId33936a45b33a81b48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43256a29892074bc9" w:history="1">
+      <w:hyperlink r:id="rId82436a45b33a81cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70176a29892074dca" w:history="1">
+      <w:hyperlink r:id="rId82526a45b33a81f29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35246a29892074e21" w:history="1">
+      <w:hyperlink r:id="rId70156a45b33a81f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96696a29892074e5b" w:history="1">
+      <w:hyperlink r:id="rId84546a45b33a81fb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35426a298920750db" w:history="1">
+      <w:hyperlink r:id="rId94506a45b33a82254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14306a29892075889" w:history="1">
+      <w:hyperlink r:id="rId24586a45b33a8266e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12506a29892075a56" w:history="1">
+      <w:hyperlink r:id="rId36936a45b33a8279e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61956a29892075dcb" w:history="1">
+      <w:hyperlink r:id="rId51006a45b33a82a7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23356a29892075eb4" w:history="1">
+      <w:hyperlink r:id="rId96056a45b33a82b81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38086a2989207600b" w:history="1">
+      <w:hyperlink r:id="rId32696a45b33a82c17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35776a29892076045" w:history="1">
+      <w:hyperlink r:id="rId26836a45b33a82c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10586a2989207613c" w:history="1">
+      <w:hyperlink r:id="rId52906a45b33a82d37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53736a29892076558" w:history="1">
+      <w:hyperlink r:id="rId90626a45b33a83179" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11836a29892076684" w:history="1">
+      <w:hyperlink r:id="rId57506a45b33a833cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11206a298920766c5" w:history="1">
+      <w:hyperlink r:id="rId52606a45b33a83425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41616a298920768a4" w:history="1">
+      <w:hyperlink r:id="rId37506a45b33a835e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54836a29892076bb3" w:history="1">
+      <w:hyperlink r:id="rId85536a45b33a838c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82866a29892076e2f" w:history="1">
+      <w:hyperlink r:id="rId91126a45b33a83ad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20356a29892076edb" w:history="1">
+      <w:hyperlink r:id="rId51006a45b33a83b7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87536943">
+  <w:abstractNum w:abstractNumId="15094121">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66732005">
+    <w:lvl w:ilvl="0" w:tplc="21607295">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66732005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21607295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87536942">
+  <w:abstractNum w:abstractNumId="15094120">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81841441">
+    <w:lvl w:ilvl="0" w:tplc="14206953">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87536942">
-    <w:abstractNumId w:val="87536942"/>
+  <w:num w:numId="15094120">
+    <w:abstractNumId w:val="15094120"/>
   </w:num>
-  <w:num w:numId="87536943">
-    <w:abstractNumId w:val="87536943"/>
+  <w:num w:numId="15094121">
+    <w:abstractNumId w:val="15094121"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647777475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId730389375" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77046a2989206fda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId23536a2989206fdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId65276a298920705f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId50056a298920746b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId90316a298920747d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId40746a29892074916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId36636a2989207494c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId19086a29892074980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId82586a29892074a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId43256a29892074bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId70176a29892074dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId35246a29892074e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId96696a29892074e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId35426a298920750db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId14306a29892075889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId12506a29892075a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId61956a29892075dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId23356a29892075eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId38086a2989207600b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId35776a29892076045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId10586a2989207613c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId53736a29892076558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId11836a29892076684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId11206a298920766c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId41616a298920768a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId54836a29892076bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId82866a29892076e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20356a29892076edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId70576a298920704b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70576a298920704b5.jpg"/><Relationship Id="rId79136a29892071987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79136a29892071987.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940750438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853779844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37966a45b33a7e260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId27916a45b33a7e2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId15986a45b33a7e932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId30496a45b33a8181a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId68126a45b33a81924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId99416a45b33a81a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId71056a45b33a81a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId45056a45b33a81a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId33936a45b33a81b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId82436a45b33a81cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId82526a45b33a81f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70156a45b33a81f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId84546a45b33a81fb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId94506a45b33a82254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId24586a45b33a8266e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId36936a45b33a8279e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId51006a45b33a82a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId96056a45b33a82b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId32696a45b33a82c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId26836a45b33a82c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId52906a45b33a82d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId90626a45b33a83179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId57506a45b33a833cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId52606a45b33a83425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId37506a45b33a835e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId85536a45b33a838c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId91126a45b33a83ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51006a45b33a83b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId79816a45b33a7e7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79816a45b33a7e7d7.jpg"/><Relationship Id="rId23766a45b33a7f721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23766a45b33a7f721.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>