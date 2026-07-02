--- v10 (2026-07-02)
+++ v11 (2026-07-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37966a45b33a7e260" w:history="1">
+            <w:hyperlink r:id="rId55456a45c243e0c81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27916a45b33a7e2a8" w:history="1">
+            <w:hyperlink r:id="rId97786a45c243e0cc3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34455428" name="name70616a45b33a7e7d9" descr="14475.jpg"/>
+                  <wp:docPr id="64568871" name="name60756a45c243e11ee" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79816a45b33a7e7d7" cstate="print"/>
+                          <a:blip r:embed="rId44446a45c243e11ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15986a45b33a7e932" w:history="1">
+            <w:hyperlink r:id="rId33226a45c243e12e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77888869" name="name95746a45b33a7f725" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="8169035" name="name43236a45c243e1c61" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23766a45b33a7f721" cstate="print"/>
+                    <a:blip r:embed="rId49786a45c243e1c5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30496a45b33a8181a" w:history="1">
+      <w:hyperlink r:id="rId47066a45c243e3849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68126a45b33a81924" w:history="1">
+      <w:hyperlink r:id="rId28046a45c243e395e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99416a45b33a81a2f" w:history="1">
+      <w:hyperlink r:id="rId26206a45c243e3a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71056a45b33a81a66" w:history="1">
+      <w:hyperlink r:id="rId36946a45c243e3a93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45056a45b33a81a99" w:history="1">
+      <w:hyperlink r:id="rId19736a45c243e3ac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33936a45b33a81b48" w:history="1">
+      <w:hyperlink r:id="rId97366a45c243e3b76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82436a45b33a81cb3" w:history="1">
+      <w:hyperlink r:id="rId44446a45c243e3cf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82526a45b33a81f29" w:history="1">
+      <w:hyperlink r:id="rId21086a45c243e3ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70156a45b33a81f7e" w:history="1">
+      <w:hyperlink r:id="rId38136a45c243e3f20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84546a45b33a81fb4" w:history="1">
+      <w:hyperlink r:id="rId79746a45c243e3f57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94506a45b33a82254" w:history="1">
+      <w:hyperlink r:id="rId82236a45c243e41c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24586a45b33a8266e" w:history="1">
+      <w:hyperlink r:id="rId60216a45c243e45e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36936a45b33a8279e" w:history="1">
+      <w:hyperlink r:id="rId76146a45c243e4719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51006a45b33a82a7f" w:history="1">
+      <w:hyperlink r:id="rId53436a45c243e493c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96056a45b33a82b81" w:history="1">
+      <w:hyperlink r:id="rId64366a45c243e49cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a45b33a82c17" w:history="1">
+      <w:hyperlink r:id="rId34166a45c243e4a4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26836a45b33a82c4b" w:history="1">
+      <w:hyperlink r:id="rId20366a45c243e4a7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52906a45b33a82d37" w:history="1">
+      <w:hyperlink r:id="rId98636a45c243e4b6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90626a45b33a83179" w:history="1">
+      <w:hyperlink r:id="rId29316a45c243e4eb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57506a45b33a833cd" w:history="1">
+      <w:hyperlink r:id="rId70736a45c243e4fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52606a45b33a83425" w:history="1">
+      <w:hyperlink r:id="rId49426a45c243e5004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37506a45b33a835e5" w:history="1">
+      <w:hyperlink r:id="rId70406a45c243e51b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85536a45b33a838c9" w:history="1">
+      <w:hyperlink r:id="rId16926a45c243e54ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91126a45b33a83ad6" w:history="1">
+      <w:hyperlink r:id="rId70186a45c243e56d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51006a45b33a83b7f" w:history="1">
+      <w:hyperlink r:id="rId28746a45c243e577a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15094121">
+  <w:abstractNum w:abstractNumId="28930823">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21607295">
+    <w:lvl w:ilvl="0" w:tplc="33240861">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21607295" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33240861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15094120">
+  <w:abstractNum w:abstractNumId="28930822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14206953">
+    <w:lvl w:ilvl="0" w:tplc="97511926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15094120">
-    <w:abstractNumId w:val="15094120"/>
+  <w:num w:numId="28930822">
+    <w:abstractNumId w:val="28930822"/>
   </w:num>
-  <w:num w:numId="15094121">
-    <w:abstractNumId w:val="15094121"/>
+  <w:num w:numId="28930823">
+    <w:abstractNumId w:val="28930823"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940750438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853779844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37966a45b33a7e260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId27916a45b33a7e2a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId15986a45b33a7e932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId30496a45b33a8181a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId68126a45b33a81924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId99416a45b33a81a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId71056a45b33a81a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId45056a45b33a81a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId33936a45b33a81b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId82436a45b33a81cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId82526a45b33a81f29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId70156a45b33a81f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId84546a45b33a81fb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId94506a45b33a82254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId24586a45b33a8266e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId36936a45b33a8279e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId51006a45b33a82a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId96056a45b33a82b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId32696a45b33a82c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId26836a45b33a82c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId52906a45b33a82d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId90626a45b33a83179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId57506a45b33a833cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId52606a45b33a83425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId37506a45b33a835e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId85536a45b33a838c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId91126a45b33a83ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51006a45b33a83b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId79816a45b33a7e7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79816a45b33a7e7d7.jpg"/><Relationship Id="rId23766a45b33a7f721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23766a45b33a7f721.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742962187" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId409292681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55456a45c243e0c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId97786a45c243e0cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId33226a45c243e12e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId47066a45c243e3849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId28046a45c243e395e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId26206a45c243e3a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId36946a45c243e3a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId19736a45c243e3ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId97366a45c243e3b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId44446a45c243e3cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId21086a45c243e3ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId38136a45c243e3f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId79746a45c243e3f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId82236a45c243e41c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId60216a45c243e45e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId76146a45c243e4719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId53436a45c243e493c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId64366a45c243e49cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId34166a45c243e4a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId20366a45c243e4a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId98636a45c243e4b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId29316a45c243e4eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId70736a45c243e4fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId49426a45c243e5004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId70406a45c243e51b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId16926a45c243e54ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId70186a45c243e56d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28746a45c243e577a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId44446a45c243e11ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44446a45c243e11ec.jpg"/><Relationship Id="rId49786a45c243e1c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49786a45c243e1c5f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>