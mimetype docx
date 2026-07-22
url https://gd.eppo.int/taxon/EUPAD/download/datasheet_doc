--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55456a45c243e0c81" w:history="1">
+            <w:hyperlink r:id="rId98076a603d1b5355c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97786a45c243e0cc3" w:history="1">
+            <w:hyperlink r:id="rId73146a603d1b535a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64568871" name="name60756a45c243e11ee" descr="14475.jpg"/>
+                  <wp:docPr id="91292766" name="name59376a603d1b53a43" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44446a45c243e11ec" cstate="print"/>
+                          <a:blip r:embed="rId97526a603d1b53a42" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33226a45c243e12e6" w:history="1">
+            <w:hyperlink r:id="rId17266a603d1b53b78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8169035" name="name43236a45c243e1c61" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="83699447" name="name19636a603d1b547f7" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49786a45c243e1c5f" cstate="print"/>
+                    <a:blip r:embed="rId99116a603d1b547f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47066a45c243e3849" w:history="1">
+      <w:hyperlink r:id="rId28096a603d1b56535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28046a45c243e395e" w:history="1">
+      <w:hyperlink r:id="rId51446a603d1b5664c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26206a45c243e3a5f" w:history="1">
+      <w:hyperlink r:id="rId69136a603d1b56790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36946a45c243e3a93" w:history="1">
+      <w:hyperlink r:id="rId44106a603d1b567c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19736a45c243e3ac5" w:history="1">
+      <w:hyperlink r:id="rId68016a603d1b567f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97366a45c243e3b76" w:history="1">
+      <w:hyperlink r:id="rId35796a603d1b568b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44446a45c243e3cf0" w:history="1">
+      <w:hyperlink r:id="rId16716a603d1b56a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21086a45c243e3ecf" w:history="1">
+      <w:hyperlink r:id="rId24826a603d1b56c81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38136a45c243e3f20" w:history="1">
+      <w:hyperlink r:id="rId63736a603d1b56cd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79746a45c243e3f57" w:history="1">
+      <w:hyperlink r:id="rId45536a603d1b56d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82236a45c243e41c2" w:history="1">
+      <w:hyperlink r:id="rId39216a603d1b56ff4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60216a45c243e45e7" w:history="1">
+      <w:hyperlink r:id="rId19016a603d1b57488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76146a45c243e4719" w:history="1">
+      <w:hyperlink r:id="rId94646a603d1b575ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53436a45c243e493c" w:history="1">
+      <w:hyperlink r:id="rId18506a603d1b57824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64366a45c243e49cc" w:history="1">
+      <w:hyperlink r:id="rId66236a603d1b578b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34166a45c243e4a4d" w:history="1">
+      <w:hyperlink r:id="rId64476a603d1b5794f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20366a45c243e4a7f" w:history="1">
+      <w:hyperlink r:id="rId93246a603d1b57983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98636a45c243e4b6e" w:history="1">
+      <w:hyperlink r:id="rId68676a603d1b57a71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29316a45c243e4eb1" w:history="1">
+      <w:hyperlink r:id="rId23716a603d1b57e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70736a45c243e4fc4" w:history="1">
+      <w:hyperlink r:id="rId33646a603d1b57f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49426a45c243e5004" w:history="1">
+      <w:hyperlink r:id="rId64046a603d1b57f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70406a45c243e51b7" w:history="1">
+      <w:hyperlink r:id="rId13416a603d1b5816b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16926a45c243e54ad" w:history="1">
+      <w:hyperlink r:id="rId12446a603d1b5881a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70186a45c243e56d1" w:history="1">
+      <w:hyperlink r:id="rId77706a603d1b58a30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746a45c243e577a" w:history="1">
+      <w:hyperlink r:id="rId65556a603d1b58ad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28930823">
+  <w:abstractNum w:abstractNumId="53101224">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33240861">
+    <w:lvl w:ilvl="0" w:tplc="92302118">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33240861" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92302118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28930822">
+  <w:abstractNum w:abstractNumId="53101223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97511926">
+    <w:lvl w:ilvl="0" w:tplc="55919998">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28930822">
-    <w:abstractNumId w:val="28930822"/>
+  <w:num w:numId="53101223">
+    <w:abstractNumId w:val="53101223"/>
   </w:num>
-  <w:num w:numId="28930823">
-    <w:abstractNumId w:val="28930823"/>
+  <w:num w:numId="53101224">
+    <w:abstractNumId w:val="53101224"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742962187" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId409292681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55456a45c243e0c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId97786a45c243e0cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId33226a45c243e12e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId47066a45c243e3849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId28046a45c243e395e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId26206a45c243e3a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId36946a45c243e3a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId19736a45c243e3ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId97366a45c243e3b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId44446a45c243e3cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId21086a45c243e3ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId38136a45c243e3f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId79746a45c243e3f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId82236a45c243e41c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId60216a45c243e45e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId76146a45c243e4719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId53436a45c243e493c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId64366a45c243e49cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId34166a45c243e4a4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId20366a45c243e4a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId98636a45c243e4b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId29316a45c243e4eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId70736a45c243e4fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId49426a45c243e5004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId70406a45c243e51b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId16926a45c243e54ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId70186a45c243e56d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28746a45c243e577a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId44446a45c243e11ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44446a45c243e11ec.jpg"/><Relationship Id="rId49786a45c243e1c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49786a45c243e1c5f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304910087" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270896426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98076a603d1b5355c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId73146a603d1b535a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId17266a603d1b53b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId28096a603d1b56535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId51446a603d1b5664c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId69136a603d1b56790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId44106a603d1b567c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId68016a603d1b567f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId35796a603d1b568b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId16716a603d1b56a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId24826a603d1b56c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63736a603d1b56cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId45536a603d1b56d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId39216a603d1b56ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId19016a603d1b57488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId94646a603d1b575ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId18506a603d1b57824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId66236a603d1b578b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId64476a603d1b5794f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId93246a603d1b57983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId68676a603d1b57a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId23716a603d1b57e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId33646a603d1b57f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId64046a603d1b57f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId13416a603d1b5816b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId12446a603d1b5881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId77706a603d1b58a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65556a603d1b58ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId97526a603d1b53a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97526a603d1b53a42.jpg"/><Relationship Id="rId99116a603d1b547f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99116a603d1b547f5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>