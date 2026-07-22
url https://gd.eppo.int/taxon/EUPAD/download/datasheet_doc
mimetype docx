--- v12 (2026-07-22)
+++ v13 (2026-07-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98076a603d1b5355c" w:history="1">
+            <w:hyperlink r:id="rId18626a6042ccef7a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73146a603d1b535a4" w:history="1">
+            <w:hyperlink r:id="rId61556a6042ccef7eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91292766" name="name59376a603d1b53a43" descr="14475.jpg"/>
+                  <wp:docPr id="86263997" name="name12136a6042ccefef4" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97526a603d1b53a42" cstate="print"/>
+                          <a:blip r:embed="rId17226a6042ccefef2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17266a603d1b53b78" w:history="1">
+            <w:hyperlink r:id="rId17596a6042ccf002b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83699447" name="name19636a603d1b547f7" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="41778009" name="name36596a6042ccf0e55" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99116a603d1b547f5" cstate="print"/>
+                    <a:blip r:embed="rId40906a6042ccf0e53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28096a603d1b56535" w:history="1">
+      <w:hyperlink r:id="rId21966a6042ccf2a35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51446a603d1b5664c" w:history="1">
+      <w:hyperlink r:id="rId81436a6042ccf2b39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69136a603d1b56790" w:history="1">
+      <w:hyperlink r:id="rId98746a6042ccf2c34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106a603d1b567c5" w:history="1">
+      <w:hyperlink r:id="rId76616a6042ccf2c67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68016a603d1b567f8" w:history="1">
+      <w:hyperlink r:id="rId15016a6042ccf2c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35796a603d1b568b5" w:history="1">
+      <w:hyperlink r:id="rId31116a6042ccf2d45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16716a603d1b56a5e" w:history="1">
+      <w:hyperlink r:id="rId34836a6042ccf2eaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24826a603d1b56c81" w:history="1">
+      <w:hyperlink r:id="rId74286a6042ccf307b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63736a603d1b56cd5" w:history="1">
+      <w:hyperlink r:id="rId62736a6042ccf30ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45536a603d1b56d0c" w:history="1">
+      <w:hyperlink r:id="rId18256a6042ccf310b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39216a603d1b56ff4" w:history="1">
+      <w:hyperlink r:id="rId59386a6042ccf337f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19016a603d1b57488" w:history="1">
+      <w:hyperlink r:id="rId96566a6042ccf378d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94646a603d1b575ef" w:history="1">
+      <w:hyperlink r:id="rId55886a6042ccf38b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18506a603d1b57824" w:history="1">
+      <w:hyperlink r:id="rId87616a6042ccf3ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66236a603d1b578b8" w:history="1">
+      <w:hyperlink r:id="rId63436a6042ccf3b3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64476a603d1b5794f" w:history="1">
+      <w:hyperlink r:id="rId70416a6042ccf3bba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93246a603d1b57983" w:history="1">
+      <w:hyperlink r:id="rId48886a6042ccf3beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68676a603d1b57a71" w:history="1">
+      <w:hyperlink r:id="rId28626a6042ccf3cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23716a603d1b57e18" w:history="1">
+      <w:hyperlink r:id="rId39966a6042ccf4018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33646a603d1b57f46" w:history="1">
+      <w:hyperlink r:id="rId57116a6042ccf411f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64046a603d1b57f87" w:history="1">
+      <w:hyperlink r:id="rId24126a6042ccf415d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13416a603d1b5816b" w:history="1">
+      <w:hyperlink r:id="rId56256a6042cd000e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12446a603d1b5881a" w:history="1">
+      <w:hyperlink r:id="rId86696a6042cd003bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77706a603d1b58a30" w:history="1">
+      <w:hyperlink r:id="rId75136a6042cd005f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65556a603d1b58ad8" w:history="1">
+      <w:hyperlink r:id="rId82096a6042cd006a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53101224">
+  <w:abstractNum w:abstractNumId="41985551">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92302118">
+    <w:lvl w:ilvl="0" w:tplc="90195158">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92302118" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90195158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53101223">
+  <w:abstractNum w:abstractNumId="41985550">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55919998">
+    <w:lvl w:ilvl="0" w:tplc="83945202">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53101223">
-    <w:abstractNumId w:val="53101223"/>
+  <w:num w:numId="41985550">
+    <w:abstractNumId w:val="41985550"/>
   </w:num>
-  <w:num w:numId="53101224">
-    <w:abstractNumId w:val="53101224"/>
+  <w:num w:numId="41985551">
+    <w:abstractNumId w:val="41985551"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304910087" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId270896426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98076a603d1b5355c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId73146a603d1b535a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId17266a603d1b53b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId28096a603d1b56535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId51446a603d1b5664c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId69136a603d1b56790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId44106a603d1b567c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId68016a603d1b567f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId35796a603d1b568b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId16716a603d1b56a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId24826a603d1b56c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId63736a603d1b56cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId45536a603d1b56d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId39216a603d1b56ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId19016a603d1b57488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId94646a603d1b575ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId18506a603d1b57824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId66236a603d1b578b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId64476a603d1b5794f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId93246a603d1b57983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId68676a603d1b57a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId23716a603d1b57e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId33646a603d1b57f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId64046a603d1b57f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId13416a603d1b5816b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId12446a603d1b5881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId77706a603d1b58a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65556a603d1b58ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId97526a603d1b53a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97526a603d1b53a42.jpg"/><Relationship Id="rId99116a603d1b547f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99116a603d1b547f5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId936181915" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId451375195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18626a6042ccef7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId61556a6042ccef7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId17596a6042ccf002b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId21966a6042ccf2a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId81436a6042ccf2b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId98746a6042ccf2c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId76616a6042ccf2c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId15016a6042ccf2c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId31116a6042ccf2d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId34836a6042ccf2eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId74286a6042ccf307b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62736a6042ccf30ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId18256a6042ccf310b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId59386a6042ccf337f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId96566a6042ccf378d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId55886a6042ccf38b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId87616a6042ccf3ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId63436a6042ccf3b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId70416a6042ccf3bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId48886a6042ccf3beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId28626a6042ccf3cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId39966a6042ccf4018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId57116a6042ccf411f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId24126a6042ccf415d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId56256a6042cd000e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId86696a6042cd003bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId75136a6042cd005f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82096a6042cd006a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId17226a6042ccefef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17226a6042ccefef2.jpg"/><Relationship Id="rId40906a6042ccf0e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40906a6042ccf0e53.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>