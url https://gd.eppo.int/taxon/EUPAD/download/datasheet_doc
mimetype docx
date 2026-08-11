--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18626a6042ccef7a6" w:history="1">
+            <w:hyperlink r:id="rId68336a7aebc809b73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61556a6042ccef7eb" w:history="1">
+            <w:hyperlink r:id="rId40786a7aebc809c13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86263997" name="name12136a6042ccefef4" descr="14475.jpg"/>
+                  <wp:docPr id="62390285" name="name95466a7aebc809d40" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17226a6042ccefef2" cstate="print"/>
+                          <a:blip r:embed="rId79776a7aebc809d3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17596a6042ccf002b" w:history="1">
+            <w:hyperlink r:id="rId60296a7aebc809e94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41778009" name="name36596a6042ccf0e55" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="47793318" name="name72996a7aebc80b38e" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40906a6042ccf0e53" cstate="print"/>
+                    <a:blip r:embed="rId63956a7aebc80b38a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21966a6042ccf2a35" w:history="1">
+      <w:hyperlink r:id="rId62856a7aebc80d0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81436a6042ccf2b39" w:history="1">
+      <w:hyperlink r:id="rId44966a7aebc80d1dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98746a6042ccf2c34" w:history="1">
+      <w:hyperlink r:id="rId79696a7aebc80d2e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76616a6042ccf2c67" w:history="1">
+      <w:hyperlink r:id="rId55366a7aebc80d31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15016a6042ccf2c99" w:history="1">
+      <w:hyperlink r:id="rId20836a7aebc80d350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31116a6042ccf2d45" w:history="1">
+      <w:hyperlink r:id="rId29656a7aebc80d408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34836a6042ccf2eaa" w:history="1">
+      <w:hyperlink r:id="rId52126a7aebc80d57b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74286a6042ccf307b" w:history="1">
+      <w:hyperlink r:id="rId24856a7aebc80d772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62736a6042ccf30ca" w:history="1">
+      <w:hyperlink r:id="rId13226a7aebc80d7c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18256a6042ccf310b" w:history="1">
+      <w:hyperlink r:id="rId90916a7aebc80d7fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59386a6042ccf337f" w:history="1">
+      <w:hyperlink r:id="rId15096a7aebc80da90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96566a6042ccf378d" w:history="1">
+      <w:hyperlink r:id="rId76056a7aebc80dec4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55886a6042ccf38b9" w:history="1">
+      <w:hyperlink r:id="rId86706a7aebc80dffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87616a6042ccf3ab1" w:history="1">
+      <w:hyperlink r:id="rId10436a7aebc80e210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63436a6042ccf3b3f" w:history="1">
+      <w:hyperlink r:id="rId59256a7aebc80e2a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70416a6042ccf3bba" w:history="1">
+      <w:hyperlink r:id="rId94496a7aebc80e330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48886a6042ccf3beb" w:history="1">
+      <w:hyperlink r:id="rId13086a7aebc80e364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28626a6042ccf3cdf" w:history="1">
+      <w:hyperlink r:id="rId68856a7aebc80e458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39966a6042ccf4018" w:history="1">
+      <w:hyperlink r:id="rId26646a7aebc80e7cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a6042ccf411f" w:history="1">
+      <w:hyperlink r:id="rId99206a7aebc80e8de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24126a6042ccf415d" w:history="1">
+      <w:hyperlink r:id="rId92976a7aebc80e91e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56256a6042cd000e3" w:history="1">
+      <w:hyperlink r:id="rId49306a7aebc80eaec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86696a6042cd003bb" w:history="1">
+      <w:hyperlink r:id="rId97116a7aebc80ede7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75136a6042cd005f7" w:history="1">
+      <w:hyperlink r:id="rId78016a7aebc80eff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82096a6042cd006a8" w:history="1">
+      <w:hyperlink r:id="rId41326a7aebc80f0a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41985551">
+  <w:abstractNum w:abstractNumId="16395103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90195158">
+    <w:lvl w:ilvl="0" w:tplc="78692837">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90195158" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78692837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41985550">
+  <w:abstractNum w:abstractNumId="16395102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83945202">
+    <w:lvl w:ilvl="0" w:tplc="87637390">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41985550">
-    <w:abstractNumId w:val="41985550"/>
+  <w:num w:numId="16395102">
+    <w:abstractNumId w:val="16395102"/>
   </w:num>
-  <w:num w:numId="41985551">
-    <w:abstractNumId w:val="41985551"/>
+  <w:num w:numId="16395103">
+    <w:abstractNumId w:val="16395103"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId936181915" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId451375195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18626a6042ccef7a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId61556a6042ccef7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId17596a6042ccf002b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId21966a6042ccf2a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId81436a6042ccf2b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId98746a6042ccf2c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId76616a6042ccf2c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId15016a6042ccf2c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId31116a6042ccf2d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId34836a6042ccf2eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId74286a6042ccf307b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId62736a6042ccf30ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId18256a6042ccf310b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId59386a6042ccf337f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId96566a6042ccf378d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId55886a6042ccf38b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId87616a6042ccf3ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId63436a6042ccf3b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId70416a6042ccf3bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId48886a6042ccf3beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId28626a6042ccf3cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId39966a6042ccf4018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId57116a6042ccf411f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId24126a6042ccf415d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId56256a6042cd000e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId86696a6042cd003bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId75136a6042cd005f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82096a6042cd006a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId17226a6042ccefef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17226a6042ccefef2.jpg"/><Relationship Id="rId40906a6042ccf0e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40906a6042ccf0e53.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId470561010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264068511" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68336a7aebc809b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId40786a7aebc809c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId60296a7aebc809e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId62856a7aebc80d0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId44966a7aebc80d1dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId79696a7aebc80d2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId55366a7aebc80d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId20836a7aebc80d350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId29656a7aebc80d408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId52126a7aebc80d57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId24856a7aebc80d772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13226a7aebc80d7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId90916a7aebc80d7fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId15096a7aebc80da90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId76056a7aebc80dec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId86706a7aebc80dffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId10436a7aebc80e210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId59256a7aebc80e2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId94496a7aebc80e330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId13086a7aebc80e364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId68856a7aebc80e458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId26646a7aebc80e7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId99206a7aebc80e8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId92976a7aebc80e91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId49306a7aebc80eaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId97116a7aebc80ede7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId78016a7aebc80eff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41326a7aebc80f0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId79776a7aebc809d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79776a7aebc809d3e.jpg"/><Relationship Id="rId63956a7aebc80b38a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63956a7aebc80b38a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>