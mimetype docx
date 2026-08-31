--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kunth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Crofton weed (AU), Mexican devil, pamakani (US), sticky eupatorium (US), sticky snakewort, white thoroughwort</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68336a7aebc809b73" w:history="1">
+            <w:hyperlink r:id="rId93406a95dea5319cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40786a7aebc809c13" w:history="1">
+            <w:hyperlink r:id="rId61636a95dea531a34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EUPAD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62390285" name="name95466a7aebc809d40" descr="14475.jpg"/>
+                  <wp:docPr id="93334132" name="name38936a95dea532310" descr="14475.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14475.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79776a7aebc809d3e" cstate="print"/>
+                          <a:blip r:embed="rId11176a95dea53230e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60296a7aebc809e94" w:history="1">
+            <w:hyperlink r:id="rId22466a95dea53243d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -833,63 +833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005) mention its presence in Lourizán, in the same province.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47793318" name="name72996a7aebc80b38e" descr="EUPAD_distribution_map.jpg"/>
+            <wp:docPr id="74839015" name="name51776a95dea533688" descr="EUPAD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EUPAD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63956a7aebc80b38a" cstate="print"/>
+                    <a:blip r:embed="rId83906a95dea533686" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4950,51 +4950,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alien Plants in Greece (2023) Alien Plants in Greece: A web-based platform. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a7aebc80d0ce" w:history="1">
+      <w:hyperlink r:id="rId60176a95dea53541e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplants.gr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5109,51 +5109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Commonwealth of Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44966a7aebc80d1dc" w:history="1">
+      <w:hyperlink r:id="rId21956a95dea53552a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.daff.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5264,111 +5264,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CALIPC (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79696a7aebc80d2e5" w:history="1">
+      <w:hyperlink r:id="rId71486a95dea53562c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calipc.org/plants/profile/ageratina-adenophora-profile/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catálogo Español de Especies Exóticas Invasoras (2013) Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo español de especies exóticas invasoras. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55366a7aebc80d31b" w:history="1">
+      <w:hyperlink r:id="rId62696a95dea535660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conservatoire botanique national méditerranéen (2023) SIMETHIS - module Flore [online]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20836a7aebc80d350" w:history="1">
+      <w:hyperlink r:id="rId91746a95dea535692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://simethis.eu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 06 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5434,51 +5434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13663. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29656a7aebc80d408" w:history="1">
+      <w:hyperlink r:id="rId76416a95dea535750" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-021-92791-y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5660,51 +5660,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Primary Industries, Australia (2022) Crofton Weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52126a7aebc80d57b" w:history="1">
+      <w:hyperlink r:id="rId97896a95dea5358c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://weeds.dpi.nsw.gov.au/Weeds/Details/47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5955,131 +5955,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">coul. ; gr. in-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24856a7aebc80d772" w:history="1">
+      <w:hyperlink r:id="rId30696a95dea535aa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023b) EPPO Technical Document No. 1090. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Risk Analysis for Ageratina adenophora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13226a7aebc80d7c6" w:history="1">
+      <w:hyperlink r:id="rId19526a95dea535b0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/EUPAD/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Commission (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90916a7aebc80d7fe" w:history="1">
+      <w:hyperlink r:id="rId54286a95dea535b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6410,51 +6410,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–222.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbario Nacional de México (MEXU, 2005) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15096a7aebc80da90" w:history="1">
+      <w:hyperlink r:id="rId85916a95dea535db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7063,51 +7063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76056a7aebc80dec4" w:history="1">
+      <w:hyperlink r:id="rId64406a95dea5361f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jenvman.2022.116896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7253,51 +7253,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Mexico [Online]. 22+ vols. New York and Oxford. Vol. 3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86706a7aebc80dffb" w:history="1">
+      <w:hyperlink r:id="rId53576a95dea536336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floranorthamerica.org/Ageratina_adenophora</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7570,51 +7570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecology and Management </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">497</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10436a7aebc80e210" w:history="1">
+      <w:hyperlink r:id="rId72876a95dea536541" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2021.119468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7658,51 +7658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantas invasoras em Portugal (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59256a7aebc80e2a5" w:history="1">
+      <w:hyperlink r:id="rId42356a95dea5365d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://invasoras.pt/en/invasive-plant/phytolacca–americana</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7737,81 +7737,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asteraceae): current state of knowledge and future research needs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a7aebc80e330" w:history="1">
+      <w:hyperlink r:id="rId32236a95dea536656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12351</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2023) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13086a7aebc80e364" w:history="1">
+      <w:hyperlink r:id="rId49506a95dea536689" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 04 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7917,51 +7917,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 11581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68856a7aebc80e458" w:history="1">
+      <w:hyperlink r:id="rId50746a95dea536779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijms222111581</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8435,51 +8435,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72–80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26646a7aebc80e7cc" w:history="1">
+      <w:hyperlink r:id="rId99506a95dea536b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/wre.12238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8601,90 +8601,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RK Kohli), 43–56. CABI, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2022) The PLANTS Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99206a7aebc80e8de" w:history="1">
+      <w:hyperlink r:id="rId58886a95dea536c2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 December 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA AMS (2022) State noxious-weed seed requirements recognised in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92976a7aebc80e91e" w:history="1">
+      <w:hyperlink r:id="rId83786a95dea536c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/State NoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8904,51 +8904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1291–1298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49306a7aebc80eaec" w:history="1">
+      <w:hyperlink r:id="rId87026a95dea536e28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11427-010-4080-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9357,51 +9357,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69–76. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97116a7aebc80ede7" w:history="1">
+      <w:hyperlink r:id="rId57386a95dea537117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3180.1982.tb00145.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9674,51 +9674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ageratina adenophora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78016a7aebc80eff8" w:history="1">
+      <w:hyperlink r:id="rId28886a95dea537333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9774,51 +9774,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 616-623. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41326a7aebc80f0a2" w:history="1">
+      <w:hyperlink r:id="rId81556a95dea5373dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -9914,137 +9914,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16395103">
+  <w:abstractNum w:abstractNumId="75014236">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78692837">
+    <w:lvl w:ilvl="0" w:tplc="14082983">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78692837" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14082983" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16395102">
+  <w:abstractNum w:abstractNumId="75014235">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87637390">
+    <w:lvl w:ilvl="0" w:tplc="27529083">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10796,55 +10796,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16395102">
-    <w:abstractNumId w:val="16395102"/>
+  <w:num w:numId="75014235">
+    <w:abstractNumId w:val="75014235"/>
   </w:num>
-  <w:num w:numId="16395103">
-    <w:abstractNumId w:val="16395103"/>
+  <w:num w:numId="75014236">
+    <w:abstractNumId w:val="75014236"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22394,51 +22394,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId470561010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264068511" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68336a7aebc809b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId40786a7aebc809c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId60296a7aebc809e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId62856a7aebc80d0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId44966a7aebc80d1dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId79696a7aebc80d2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId55366a7aebc80d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId20836a7aebc80d350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId29656a7aebc80d408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId52126a7aebc80d57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId24856a7aebc80d772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId13226a7aebc80d7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId90916a7aebc80d7fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId15096a7aebc80da90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId76056a7aebc80dec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId86706a7aebc80dffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId10436a7aebc80e210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId59256a7aebc80e2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId94496a7aebc80e330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId13086a7aebc80e364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId68856a7aebc80e458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId26646a7aebc80e7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId99206a7aebc80e8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId92976a7aebc80e91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId49306a7aebc80eaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId97116a7aebc80ede7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId78016a7aebc80eff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41326a7aebc80f0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId79776a7aebc809d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79776a7aebc809d3e.jpg"/><Relationship Id="rId63956a7aebc80b38a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63956a7aebc80b38a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId138803719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779300318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93406a95dea5319cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/" TargetMode="External"/><Relationship Id="rId61636a95dea531a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/categorization" TargetMode="External"/><Relationship Id="rId22466a95dea53243d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/photos" TargetMode="External"/><Relationship Id="rId60176a95dea53541e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplants.gr/" TargetMode="External"/><Relationship Id="rId21956a95dea53552a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daff.gov.au" TargetMode="External"/><Relationship Id="rId71486a95dea53562c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calipc.org/plants/profile/ageratina-adenophora-profile/" TargetMode="External"/><Relationship Id="rId62696a95dea535660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/pdf/2013/BOE-A-2013-8565-consolidado.pdf" TargetMode="External"/><Relationship Id="rId91746a95dea535692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simethis.eu" TargetMode="External"/><Relationship Id="rId76416a95dea535750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.%20org/10.1038/s41598-021-92791-y" TargetMode="External"/><Relationship Id="rId97896a95dea5358c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weeds.dpi.nsw.gov.au/Weeds/Details/47" TargetMode="External"/><Relationship Id="rId30696a95dea535aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId19526a95dea535b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EUPAD/documents" TargetMode="External"/><Relationship Id="rId54286a95dea535b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId85916a95dea535db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://datosabiertos.unam.mx/IBUNAM:MEXU:1172382" TargetMode="External"/><Relationship Id="rId64406a95dea5361f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jenvman.2022.116896" TargetMode="External"/><Relationship Id="rId53576a95dea536336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floranorthamerica.org/Ageratina_adenophora" TargetMode="External"/><Relationship Id="rId72876a95dea536541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2021.119468" TargetMode="External"/><Relationship Id="rId42356a95dea5365d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://invasoras.pt/en/invasive-plant/phytolacca%E2%80%93americana." TargetMode="External"/><Relationship Id="rId32236a95dea536656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12351" TargetMode="External"/><Relationship Id="rId49506a95dea536689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId50746a95dea536779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijms222111581" TargetMode="External"/><Relationship Id="rId99506a95dea536b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/wre.12238" TargetMode="External"/><Relationship Id="rId58886a95dea536c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId83786a95dea536c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/State%20NoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId87026a95dea536e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11427-010-4080-7" TargetMode="External"/><Relationship Id="rId57386a95dea537117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3180.1982.tb00145.x" TargetMode="External"/><Relationship Id="rId28886a95dea537333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81556a95dea5373dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12955" TargetMode="External"/><Relationship Id="rId11176a95dea53230e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11176a95dea53230e.jpg"/><Relationship Id="rId83906a95dea533686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83906a95dea533686.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>