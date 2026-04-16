--- v1 (2026-03-07)
+++ v2 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUCGL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CHRBFE</t>
   </si>
   <si>
     <t>Chrysobothris femorata</t>
   </si>
   <si>
     <t xml:space="preserve">* Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (Chrysobothris Femorata Fab.) and the Pacific Flatheaded Apple Tree Borer (Chryso- Bothris Mali Horn). Journal of Economic Entomology, 12(4), 326–333.
 ------- uncertainty of the species of the femorata complex as the publication pre-dates Wellso &amp; Manley, 2007.
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBFE/documents
@@ -415,50 +415,54 @@
 ------- Preferred host.
 * Schröder ML, Slippers B, Wingfield MJ, Hurley BP (2020) Invasion history and management of Eucalyptus snout beetles in the Gonipterus scutellatus species complex. Journal of Pest Science 93(1), 11-25.
 ------- Highly susceptible host.</t>
   </si>
   <si>
     <t>GONPPU</t>
   </si>
   <si>
     <t>Gonipterus pulverulentus</t>
   </si>
   <si>
     <t>* Schröder ML, Slippers B, Wingfield MJ, Hurley BP (2020) Invasion history and management of Eucalyptus snout beetles in the Gonipterus scutellatus species complex. Journal of Pest Science 93(1), 11-25.
 ------- Highly susceptible.</t>
   </si>
   <si>
     <t>LPCYIN</t>
   </si>
   <si>
     <t>Leptocybe invasa</t>
   </si>
   <si>
     <t>OPHEEU</t>
   </si>
   <si>
     <t>Ophelimus eucalypti (as Eucalyptus)</t>
+  </si>
+  <si>
+    <t>* Kavallieratos NG, Kontodimas DC, Anagnou-Veroniki M, Emmanouel NG (2006) First record of the gall inducing insect Ophelimus eucalypti (Gahan) (Hymenoptera: Chalcicoidea: Eulophidae) in Greece. Annals of the Benaki Phytopathological Institute (NS) 20, 125-128.
+* Pujade-Villar J, Riba-Flinch JM (2004) [Two Australian eulophids, very harmful to Eucalyptus spp., introduced into the north-east of the Iberian Peninsula (Hymenoptera: Eulophidae).]. Boletin SEA no. 35, 299-301.</t>
   </si>
   <si>
     <t>OPHEMA</t>
   </si>
   <si>
     <t>Ophelimus maskelli (as Eucalyptus)</t>
   </si>
   <si>
     <t>* Protasov A, la Salle J, Blumberg D, Brand D, Saphir N, Assael F, Fisher N, Mendel Z (2007) Biology, revised taxonomy and impact on host plants of Ophelimus maskelli, an invasive gall inducer on Eucalyptus spp. in the Mediterranean area. Phytoparasitica 35(1), 50-76.</t>
   </si>
   <si>
     <t>CPTHBI</t>
   </si>
   <si>
     <t>Paropsisterna bimaculata</t>
   </si>
   <si>
     <t>Paropsisterna bimaculata (as Eucalyptus)</t>
   </si>
   <si>
     <t>Paropsisterna selmani</t>
   </si>
   <si>
     <t>Phoracantha semipunctata</t>
   </si>
@@ -1461,151 +1465,153 @@
         <v>119</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>104</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>104</v>
       </c>
       <c r="B49" t="s">
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>104</v>
       </c>
       <c r="B50" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C50" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>104</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>104</v>
       </c>
       <c r="B53" t="s">
         <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>104</v>
       </c>
       <c r="B54" t="s">
         <v>66</v>
       </c>
       <c r="C54" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>104</v>
       </c>
       <c r="B55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>104</v>
       </c>
       <c r="B56" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C56" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>104</v>
       </c>
       <c r="B57" t="s">
         <v>99</v>
       </c>
       <c r="C57" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D57"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>