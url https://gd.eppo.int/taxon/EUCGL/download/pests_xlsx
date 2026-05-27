--- v2 (2026-04-16)
+++ v3 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUCGL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CHRBFE</t>
   </si>
   <si>
     <t>Chrysobothris femorata</t>
   </si>
   <si>
     <t xml:space="preserve">* Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (Chrysobothris Femorata Fab.) and the Pacific Flatheaded Apple Tree Borer (Chryso- Bothris Mali Horn). Journal of Economic Entomology, 12(4), 326–333.
 ------- uncertainty of the species of the femorata complex as the publication pre-dates Wellso &amp; Manley, 2007.
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBFE/documents
@@ -67,50 +67,59 @@
     <t>Host</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina (as Eucalyptus)</t>
   </si>
   <si>
     <t>PUCCPS</t>
   </si>
   <si>
     <t>Austropuccinia psidii</t>
   </si>
   <si>
     <t>* Alfenas AC, Zauza EAV, Assis TF (2003) First record of Puccinia psidii on Eucalyptus globulus and E. viminalis in Brazil. Australasian Plant Pathology 32, 325–326.
 * Carnegie AJ, Lidbetter JR (2012) Rapidly expanding host range for Puccinia psidii sensu lato in Australia. Australasian Plant Pathology 41, 13–29.
 * Giblin FR, Carnegie AJ (2014) Puccinia psidii (Myrtle Rust) - Australian host list. Version current at 24 Sept. 2014. http://www.anpc.asn.au/resources/Myrtle_Rust.html.
 * Potts BM, Sandhu KS, Wardlaw T, Freeman J, Li Haifeng, Tilyard P, Park RF (2016) Evolutionary history shapes the susceptibility of an island tree flora to an exotic pathogen. Forest Ecology and Management. 368, 183-193</t>
   </si>
   <si>
     <t>Austropuccinia psidii (as Eucalyptus)</t>
   </si>
   <si>
     <t>* More than 110 Eucalyptus species are hosts, not excluded that some other Eucalyptus species also are (2026-03).</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum (as Eucalyptus)</t>
+  </si>
+  <si>
+    <t>* Yangui I, Hlaiem S, Marouani A, Khadraoui H, Hmissi S, Messaoud C, Ben Jamâa ML, Ezzine O (2025) Eucalyptus species encountering the emergence of Biscogniauxia rosacearum as a novel threat in Tunisia. Euro-Mediterranean Journal for Environmental Integration 10(5), 4053-4063.</t>
   </si>
   <si>
     <t>BLSPOC</t>
   </si>
   <si>
     <t>Blastopsylla occidentalis (as Eucalyptus)</t>
   </si>
   <si>
     <t>CERAFI</t>
   </si>
   <si>
     <t>Ceratocystis fimbriata (as Eucalyptus)</t>
   </si>
   <si>
     <t>* Roux J, Wingfield MJ, Bouillet JP, Wingfield BD, Alfenas AC (2000) A serious new wilt disease of Eucalyptus caused by Ceratocystis fimbriata in Central Africa. Forest Pathology, 30(3), 175-184.</t>
   </si>
   <si>
     <t>CHRBMA</t>
   </si>
   <si>
     <t>Chrysobothris mali</t>
   </si>
   <si>
     <t>* Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (Chrysobothris Femorata Fab.) and the Pacific Flatheaded Apple Tree Borer (Chryso- Bothris Mali Horn). Journal of Economic Entomology, 12(4), 326–333.
 ------- reared from this species
@@ -805,51 +814,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -897,197 +906,197 @@
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="D6"/>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D7" t="s">
         <v>20</v>
       </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>30</v>
       </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>44</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
@@ -1125,101 +1134,101 @@
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
-      <c r="D23"/>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>70</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>71</v>
       </c>
       <c r="C28" t="s">
         <v>72</v>
       </c>
       <c r="D28" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
@@ -1271,349 +1280,363 @@
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D35" t="s">
         <v>93</v>
       </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C37" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D37" t="s">
         <v>98</v>
       </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>103</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B41" t="s">
-        <v>106</v>
+        <v>19</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>108</v>
       </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B42" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B43" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C43" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" t="s">
         <v>111</v>
       </c>
-      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B44" t="s">
-        <v>26</v>
+        <v>113</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B45" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C45" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B46" t="s">
-        <v>114</v>
+        <v>43</v>
       </c>
       <c r="C46" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>116</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" t="s">
         <v>118</v>
       </c>
       <c r="D47" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
-      <c r="D48"/>
+      <c r="D48" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B49" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C49" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>124</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" t="s">
         <v>129</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C52" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B53" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="C53" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B54" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C54" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B55" t="s">
-        <v>133</v>
+        <v>69</v>
       </c>
       <c r="C55" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D55" t="s">
         <v>135</v>
       </c>
+      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D56" t="s">
-        <v>73</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B57" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="C57" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D57"/>
+        <v>139</v>
+      </c>
+      <c r="D57" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>107</v>
+      </c>
+      <c r="B58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" t="s">
+        <v>140</v>
+      </c>
+      <c r="D58"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>