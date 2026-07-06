--- v3 (2026-05-27)
+++ v4 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUCGL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CHRBFE</t>
   </si>
   <si>
     <t>Chrysobothris femorata</t>
   </si>
   <si>
     <t xml:space="preserve">* Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (Chrysobothris Femorata Fab.) and the Pacific Flatheaded Apple Tree Borer (Chryso- Bothris Mali Horn). Journal of Economic Entomology, 12(4), 326–333.
 ------- uncertainty of the species of the femorata complex as the publication pre-dates Wellso &amp; Manley, 2007.
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBFE/documents
@@ -366,50 +366,53 @@
     <t>* Silva MRC, Diogo E, Bragança H, Machado H, Phillips AJL (2014) Teratosphaeria gauchensis associated with trunk, stem and foliar lesions of Eucalyptus globulus in Portugal. Forest Pathology 45(3), 224-234. https://doi.org/10.1111/efp.12160</t>
   </si>
   <si>
     <t>THMCPE</t>
   </si>
   <si>
     <t>Thaumastocoris peregrinus (as Eucalyptus)</t>
   </si>
   <si>
     <t>TCMLSL</t>
   </si>
   <si>
     <t>Trachymela sloanei</t>
   </si>
   <si>
     <t>* INTERNET
 Los Angeles County Agricultural Commissioner’s Office. Australian tortoise beetle (Trachymela sloanei) by N. von Ellenrieder (dated September 2023). https://www.sandiegocounty.gov/content/dam/sdc/common_components/images/awm/Docs/ipd_austtortbeetle.pdf
 * Pérez-Gómez Á, Robla J, Barreda JM, Rodríguez G, Amarillo JM (2022) Updating new invasions: The Australian tortoise beetle Trachymela sloanei (Blackburn, 1897) (Coleoptera: Chrysomelidae) in the Iberian Peninsula. Journal of Applied Entomology 146, 1217–1223.
 https://doi.org/10.1111/jen.13086</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>Blastopsylla occidentalis</t>
+  </si>
+  <si>
+    <t>* Inoue H, Katsura K, Miyatake Y (2026) First record in Japan of an invasive Australian psyllid Blastopsylla occidentalis Taylor (Hemiptera: Psylloidea: Aphalaridae), a pest of eucalyptus. Japanese Journal of Entomology (New Series) 29(2), 99-102. https://doi.org/10.20848/kontyu.29.2_99</t>
   </si>
   <si>
     <t>CTNREU</t>
   </si>
   <si>
     <t>Ctenarytaina eucalypti</t>
   </si>
   <si>
     <t>* Cavalcaselle B (1986) Les insectes nuisibles aux eucalyptus en Italie: importance des dégats et méthodes de lutte. Bulletin OEPP/EPPO Bulletin 16(2), 293-297.</t>
   </si>
   <si>
     <t>Ctenarytaina eucalypti (as Eucalyptus)</t>
   </si>
   <si>
     <t>CTNRST</t>
   </si>
   <si>
     <t>Ctenarytaina spatulata</t>
   </si>
   <si>
     <t>Eucalyptus leaf chlorosis agent</t>
   </si>
   <si>
     <t>Gonipterus gibberus</t>
   </si>
@@ -1372,269 +1375,271 @@
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
       <c r="D40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>108</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>107</v>
       </c>
       <c r="B43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C43" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>107</v>
       </c>
       <c r="B44" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>29</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>107</v>
       </c>
       <c r="B46" t="s">
         <v>43</v>
       </c>
       <c r="C46" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>107</v>
       </c>
       <c r="B47" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C47" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D47" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>107</v>
       </c>
       <c r="B48" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C48" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>107</v>
       </c>
       <c r="B49" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C49" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>107</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>107</v>
       </c>
       <c r="B51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>107</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>107</v>
       </c>
       <c r="B53" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>107</v>
       </c>
       <c r="B54" t="s">
         <v>63</v>
       </c>
       <c r="C54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>107</v>
       </c>
       <c r="B55" t="s">
         <v>69</v>
       </c>
       <c r="C55" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>107</v>
       </c>
       <c r="B56" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C56" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D56" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>107</v>
       </c>
       <c r="B57" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C57" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D57" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>107</v>
       </c>
       <c r="B58" t="s">
         <v>102</v>
       </c>
       <c r="C58" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D58"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>