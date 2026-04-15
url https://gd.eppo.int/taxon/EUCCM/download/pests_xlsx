--- v1 (2025-12-05)
+++ v2 (2026-04-15)
@@ -12,80 +12,90 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUCCM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina (as Eucalyptus)</t>
   </si>
   <si>
     <t>PUCCPS</t>
   </si>
   <si>
     <t>Austropuccinia psidii</t>
   </si>
   <si>
-    <t>* Coutinho TA,  Wingfield MJ,  Alfenas AC, Crous PW (1998) Eucalyptus rust: A disease with the potential for serious international implications. Plant Disease 82(7), 819-825.</t>
+    <t>* Coutinho TA,  Wingfield MJ,  Alfenas AC, Crous PW (1998) Eucalyptus rust: A disease with the potential for serious international implications. Plant Disease 82(7), 819-825.
+* Giblin FR, Carnegie AJ (2014) Puccinia psidii (Myrtle Rust) - Australian host list. Version current at 24 Sept. 2014. http://www.anpc.asn.au/resources/Myrtle_Rust.html.
+------- E. camaldulensis, E. camaldulensis subsp. obtusa, E. camaldulensis subsp. simulata
+* Coutinho TA,  Wingfield MJ,  Alfenas AC, Crous PW (1998) Eucalyptus rust: A disease with the potential for serious international implications. Plant Disease 82(7), 819-825
+------- subsp. simulata</t>
+  </si>
+  <si>
+    <t>Austropuccinia psidii (as Eucalyptus)</t>
+  </si>
+  <si>
+    <t>* More than 110 Eucalyptus species are hosts, not excluded that some other Eucalyptus species also are (2026-03).</t>
   </si>
   <si>
     <t>BLSPOC</t>
   </si>
   <si>
     <t>Blastopsylla occidentalis (as Eucalyptus)</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Baghaee-Ravari S, Jamshidi E, Falahati-Rastegar M (2018) 'Candidatus phytoplasma solani' associated with Eucalyptus witches' broom in Iran. Forest Pathology 48(1), e12394. https://doi.org/10.1111/efp.12394</t>
   </si>
   <si>
     <t>CERAFI</t>
   </si>
   <si>
     <t>Ceratocystis fimbriata (as Eucalyptus)</t>
   </si>
   <si>
     <t>* Roux J, Wingfield MJ, Bouillet JP, Wingfield BD, Alfenas AC (2000) A serious new wilt disease of Eucalyptus caused by Ceratocystis fimbriata in Central Africa. Forest Pathology, 30(3), 175-184.</t>
   </si>
@@ -445,50 +455,54 @@
   </si>
   <si>
     <t>* Cavalcaselle B (1986) Les insectes nuisibles aux eucalyptus en Italie: importance des dégats et méthodes de lutte. Bulletin OEPP/EPPO Bulletin 16(2), 293-297.</t>
   </si>
   <si>
     <t>Glycaspis brimblecombei</t>
   </si>
   <si>
     <t>* Kolar A, Hlebec D, Dolina K, Franjevic M, Kucinic M (2021) First DNA barcoding of a new alien species Glycaspis brimblecombei Moore, 1964 (Hemiptera: Aphalaridae) in Croatia with a distribution note. Ecologica Montenegrina 43, 59-68. https://dx.doi.org/10.37828/em.2021.43.9
 * Laudonia S, Garonna AP (2010) The red gum lerp psyllid, Glycaspis brimblecombei, a new exotic pest of Eucalyptus camaldulensis in Italy. Bulletin of Insectology 63(2), 233-236.</t>
   </si>
   <si>
     <t>Gonipterus gibberus</t>
   </si>
   <si>
     <t>LPCYIN</t>
   </si>
   <si>
     <t>Leptocybe invasa</t>
   </si>
   <si>
     <t>OPHEEU</t>
   </si>
   <si>
     <t>Ophelimus eucalypti (as Eucalyptus)</t>
+  </si>
+  <si>
+    <t>* Kavallieratos NG, Kontodimas DC, Anagnou-Veroniki M, Emmanouel NG (2006) First record of the gall inducing insect Ophelimus eucalypti (Gahan) (Hymenoptera: Chalcicoidea: Eulophidae) in Greece. Annals of the Benaki Phytopathological Institute (NS) 20, 125-128.
+* Pujade-Villar J, Riba-Flinch JM (2004) [Two Australian eulophids, very harmful to Eucalyptus spp., introduced into the north-east of the Iberian Peninsula (Hymenoptera: Eulophidae).]. Boletin SEA no. 35, 299-301.</t>
   </si>
   <si>
     <t>OPHEMA</t>
   </si>
   <si>
     <t>Ophelimus maskelli (as Eucalyptus)</t>
   </si>
   <si>
     <t>* Protasov A, la Salle J, Blumberg D, Brand D, Saphir N, Assael F, Fisher N, Mendel Z (2007) Biology, revised taxonomy and impact on host plants of Ophelimus maskelli, an invasive gall inducer on Eucalyptus spp. in the Mediterranean area. Phytoparasitica 35(1), 50-76.</t>
   </si>
   <si>
     <t>CPTHBI</t>
   </si>
   <si>
     <t>Paropsisterna bimaculata (as Eucalyptus)</t>
   </si>
   <si>
     <t>Phoracantha recurva</t>
   </si>
   <si>
     <t>PHYTAC</t>
   </si>
   <si>
     <t>Phytophthora alticola (as Eucalyptus)</t>
   </si>
@@ -840,51 +854,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D60"/>
+  <dimension ref="A1:D61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -899,799 +913,815 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
         <v>10</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
         <v>49</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
         <v>52</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" t="s">
         <v>61</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
         <v>64</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
         <v>67</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" t="s">
         <v>70</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>71</v>
       </c>
-      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>73</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>76</v>
       </c>
       <c r="C30" t="s">
         <v>77</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
         <v>80</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" t="s">
         <v>82</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
+        <v>84</v>
+      </c>
+      <c r="C34" t="s">
         <v>85</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
+        <v>87</v>
+      </c>
+      <c r="C35" t="s">
         <v>88</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>90</v>
       </c>
       <c r="C36" t="s">
         <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
+        <v>92</v>
+      </c>
+      <c r="C37" t="s">
         <v>93</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" t="s">
         <v>96</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" t="s">
         <v>99</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>100</v>
       </c>
-      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" t="s">
         <v>104</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>106</v>
       </c>
       <c r="C42" t="s">
         <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
+        <v>108</v>
+      </c>
+      <c r="C43" t="s">
         <v>109</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>110</v>
       </c>
-      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" t="s">
         <v>112</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" t="s">
         <v>114</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
+        <v>116</v>
+      </c>
+      <c r="C46" t="s">
         <v>117</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>118</v>
       </c>
-      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" t="s">
         <v>120</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" t="s">
         <v>122</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>123</v>
       </c>
-      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B49" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="C49" t="s">
         <v>125</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B50" t="s">
-        <v>36</v>
+        <v>126</v>
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
       <c r="D50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>38</v>
       </c>
       <c r="C51" t="s">
         <v>129</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B52" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" t="s">
         <v>138</v>
       </c>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B56" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="C56" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B57" t="s">
-        <v>140</v>
+        <v>76</v>
       </c>
       <c r="C57" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B58" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="C58" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="D58"/>
+        <v>144</v>
+      </c>
+      <c r="D58" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B59" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C59" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B60" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="C60" t="s">
         <v>146</v>
       </c>
       <c r="D60" t="s">
         <v>147</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" t="s">
+        <v>124</v>
+      </c>
+      <c r="B61" t="s">
+        <v>148</v>
+      </c>
+      <c r="C61" t="s">
+        <v>149</v>
+      </c>
+      <c r="D61" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">