--- v2 (2026-04-15)
+++ v3 (2026-05-05)
@@ -12,90 +12,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUCCM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina (as Eucalyptus)</t>
   </si>
   <si>
     <t>PUCCPS</t>
   </si>
   <si>
     <t>Austropuccinia psidii</t>
   </si>
   <si>
     <t>* Coutinho TA,  Wingfield MJ,  Alfenas AC, Crous PW (1998) Eucalyptus rust: A disease with the potential for serious international implications. Plant Disease 82(7), 819-825.
 * Giblin FR, Carnegie AJ (2014) Puccinia psidii (Myrtle Rust) - Australian host list. Version current at 24 Sept. 2014. http://www.anpc.asn.au/resources/Myrtle_Rust.html.
 ------- E. camaldulensis, E. camaldulensis subsp. obtusa, E. camaldulensis subsp. simulata
 * Coutinho TA,  Wingfield MJ,  Alfenas AC, Crous PW (1998) Eucalyptus rust: A disease with the potential for serious international implications. Plant Disease 82(7), 819-825
 ------- subsp. simulata</t>
   </si>
   <si>
     <t>Austropuccinia psidii (as Eucalyptus)</t>
   </si>
   <si>
     <t>* More than 110 Eucalyptus species are hosts, not excluded that some other Eucalyptus species also are (2026-03).</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum (as Eucalyptus)</t>
+  </si>
+  <si>
+    <t>* Yangui I, Hlaiem S, Marouani A, Khadraoui H, Hmissi S, Messaoud C, Ben Jamâa ML, Ezzine O (2025) Eucalyptus species encountering the emergence of Biscogniauxia rosacearum as a novel threat in Tunisia. Euro-Mediterranean Journal for Environmental Integration 10(5), 4053-4063.</t>
   </si>
   <si>
     <t>BLSPOC</t>
   </si>
   <si>
     <t>Blastopsylla occidentalis (as Eucalyptus)</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Baghaee-Ravari S, Jamshidi E, Falahati-Rastegar M (2018) 'Candidatus phytoplasma solani' associated with Eucalyptus witches' broom in Iran. Forest Pathology 48(1), e12394. https://doi.org/10.1111/efp.12394</t>
   </si>
   <si>
     <t>CERAFI</t>
   </si>
   <si>
     <t>Ceratocystis fimbriata (as Eucalyptus)</t>
   </si>
   <si>
     <t>* Roux J, Wingfield MJ, Bouillet JP, Wingfield BD, Alfenas AC (2000) A serious new wilt disease of Eucalyptus caused by Ceratocystis fimbriata in Central Africa. Forest Pathology, 30(3), 175-184.</t>
   </si>
@@ -854,51 +863,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D61"/>
+  <dimension ref="A1:D62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -932,209 +941,209 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>16</v>
       </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>31</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>44</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
@@ -1145,583 +1154,597 @@
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>66</v>
       </c>
       <c r="C26" t="s">
         <v>67</v>
       </c>
       <c r="D26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>73</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D33" t="s">
         <v>83</v>
       </c>
+      <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>84</v>
       </c>
       <c r="C34" t="s">
         <v>85</v>
       </c>
       <c r="D34" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>87</v>
       </c>
       <c r="C35" t="s">
         <v>88</v>
       </c>
       <c r="D35" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>90</v>
       </c>
       <c r="C36" t="s">
         <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>53</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C37" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>95</v>
       </c>
       <c r="C38" t="s">
         <v>96</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>4</v>
       </c>
       <c r="B39" t="s">
         <v>98</v>
       </c>
       <c r="C39" t="s">
         <v>99</v>
       </c>
       <c r="D39" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C41" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>105</v>
       </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>106</v>
       </c>
       <c r="C42" t="s">
         <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>4</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" t="s">
         <v>112</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>115</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>4</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
       <c r="D46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" t="s">
         <v>120</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C48" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>123</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C49" t="s">
         <v>125</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B50" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>128</v>
       </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B51" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="C51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B52" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C52" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D52"/>
+        <v>132</v>
+      </c>
+      <c r="D52" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B53" t="s">
-        <v>132</v>
+        <v>43</v>
       </c>
       <c r="C53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C54" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D54" t="s">
         <v>136</v>
       </c>
+      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" t="s">
         <v>138</v>
       </c>
       <c r="D55" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B57" t="s">
-        <v>76</v>
+        <v>143</v>
       </c>
       <c r="C57" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B58" t="s">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="C58" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B59" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
       <c r="C59" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D59"/>
+        <v>147</v>
+      </c>
+      <c r="D59" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B60" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C60" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B61" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="C61" t="s">
         <v>149</v>
       </c>
       <c r="D61" t="s">
         <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>127</v>
+      </c>
+      <c r="B62" t="s">
+        <v>151</v>
+      </c>
+      <c r="C62" t="s">
+        <v>152</v>
+      </c>
+      <c r="D62" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">