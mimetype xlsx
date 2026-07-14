--- v3 (2026-05-05)
+++ v4 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EUCCM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina (as Eucalyptus)</t>
   </si>
   <si>
     <t>PUCCPS</t>
   </si>
   <si>
@@ -433,50 +433,53 @@
     <t>Teratosphaeria zuluensis</t>
   </si>
   <si>
     <t>* van Zyl LM, Coutinho TA, Wingfield MJ, Pongpanich K, Wingfield BD (2002) Morphological and molecular relatedness of geographically diverse isolates of Coniothyrium zuluense from South Africa and Thailand. Mycological Research 106, 51–59.</t>
   </si>
   <si>
     <t>THMCPE</t>
   </si>
   <si>
     <t>Thaumastocoris peregrinus (as Eucalyptus)</t>
   </si>
   <si>
     <t>XYLSCO</t>
   </si>
   <si>
     <t>Xylosandrus compactus</t>
   </si>
   <si>
     <t>* Torrez AA, Imakawa AM, Barbosa ML, Souza LA, Sampaio PD (2022) Traps efficiency in the capture of Xylosandrus compactus (Eichhoff, 1875)(Coleoptera: Curculionidae: Scolytinae) during the early development of Aniba rosaeodora Ducke. Research Society and Development 11(1), e48911125186. http://dx.doi.org/10.33448/rsd-v11i1.25186</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>Blastopsylla occidentalis</t>
+  </si>
+  <si>
+    <t>* Spodek M, Burckhardt D, Protasov A, Mendel Z (2015) First record of two invasive eucalypt psyllids (Hemiptera: Psylloidea) in Israel. Phytoparasitica 43(3), 401-406.</t>
   </si>
   <si>
     <t>CTNREU</t>
   </si>
   <si>
     <t>Ctenarytaina eucalypti (as Eucalyptus)</t>
   </si>
   <si>
     <t>* Cavalcaselle B (1986) Les insectes nuisibles aux eucalyptus en Italie: importance des dégats et méthodes de lutte. Bulletin OEPP/EPPO Bulletin 16(2), 293-297.</t>
   </si>
   <si>
     <t>Glycaspis brimblecombei</t>
   </si>
   <si>
     <t>* Kolar A, Hlebec D, Dolina K, Franjevic M, Kucinic M (2021) First DNA barcoding of a new alien species Glycaspis brimblecombei Moore, 1964 (Hemiptera: Aphalaridae) in Croatia with a distribution note. Ecologica Montenegrina 43, 59-68. https://dx.doi.org/10.37828/em.2021.43.9
 * Laudonia S, Garonna AP (2010) The red gum lerp psyllid, Glycaspis brimblecombei, a new exotic pest of Eucalyptus camaldulensis in Italy. Bulletin of Insectology 63(2), 233-236.</t>
   </si>
   <si>
     <t>Gonipterus gibberus</t>
   </si>
   <si>
     <t>LPCYIN</t>
   </si>
   <si>
     <t>Leptocybe invasa</t>
@@ -1543,208 +1546,210 @@
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" t="s">
         <v>125</v>
       </c>
       <c r="D49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
         <v>128</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>127</v>
       </c>
       <c r="B52" t="s">
         <v>41</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>127</v>
       </c>
       <c r="B53" t="s">
         <v>43</v>
       </c>
       <c r="C53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>127</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>127</v>
       </c>
       <c r="B55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>127</v>
       </c>
       <c r="B56" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>127</v>
       </c>
       <c r="B57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>127</v>
       </c>
       <c r="B58" t="s">
         <v>79</v>
       </c>
       <c r="C58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>127</v>
       </c>
       <c r="B59" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>127</v>
       </c>
       <c r="B60" t="s">
         <v>114</v>
       </c>
       <c r="C60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>127</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D61" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>127</v>
       </c>
       <c r="B62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">