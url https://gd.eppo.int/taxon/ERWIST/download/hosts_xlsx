--- v0 (2025-10-09)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ERWIST" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ZEAMX</t>
   </si>
   <si>
     <t>Zea mays</t>
   </si>
   <si>
     <t>* Roper MC (2011) Pantoea stewartii subsp. stewartii : lessons learned from a xylem‐dwelling pathogen of sweet corn. Molecular Plant Pathology, 12, 628–637.</t>
   </si>
   <si>
@@ -84,50 +84,60 @@
   </si>
   <si>
     <t>DRNSA</t>
   </si>
   <si>
     <t>Dracaena sanderiana</t>
   </si>
   <si>
     <t>* Choi O and Kim J (2013) Pantoea stewartii causing Stewart's wilt on Dracaena sanderiana in Korea. Journal of Phytopathology, 161, 578–581.</t>
   </si>
   <si>
     <t>ORYSA</t>
   </si>
   <si>
     <t>Oryza sativa</t>
   </si>
   <si>
     <t>* Arayaskul N, Poompouang S, Lithanatudom P, Lithanatudom SK (2020) First report of a leaf blight in rice (Oryza sativa) caused by Pantoea ananatis and Pantoea stewartii in Thailand. Plant Disease 104(2), p 562.
 * Kini K, Agnimonhan R, Afolabi O, Milan B, Soglonou B, Gbogbo V, Koebnik R and Silué D (2017) First report of a new bacterial leaf blight of rice caused by Pantoea ananatis and Pantoea stewartii in Benin. Plant Disease, 101, 242.</t>
   </si>
   <si>
     <t>1GRAF</t>
   </si>
   <si>
     <t>Poaceae</t>
+  </si>
+  <si>
+    <t>SACOF</t>
+  </si>
+  <si>
+    <t>Saccharum officinarum</t>
+  </si>
+  <si>
+    <t>* Cui D, Huang MT, Hu CY, Su JB, Lin LH, Javed T, Deng ZH, Gao SJ (2021) First report of Pantoea stewartii subsp. stewartii causing bacterial leaf wilt of sugarcane in China. Plant Disease 105 (4), 1190.https://doi.org/10.1094/PDIS-09-20-2015-PDN
+------- as 'sugarcane' (no species mentioned)</t>
   </si>
   <si>
     <t>SACSS</t>
   </si>
   <si>
     <t>Saccharum sp.</t>
   </si>
   <si>
     <t>* Cui D, Huang MT, Hu CY, Su JB, Lin LH, Javed T, Deng ZH, Gao SJ (2021) First report of Pantoea stewartii subsp. stewartii causing bacterial leaf wilt of sugarcane in China. Plant Disease 105 (4), 1190.https://doi.org/10.1094/PDIS-09-20-2015-PDN
 ------- sugarcane (no species mentioned)</t>
   </si>
   <si>
     <t>TRWDA</t>
   </si>
   <si>
     <t>Tripsacum dactyloides</t>
   </si>
   <si>
     <t>EUHME</t>
   </si>
   <si>
     <t>Zea mexicana</t>
   </si>
   <si>
     <t>Experimental</t>
@@ -536,51 +546,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="310.21" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -668,227 +678,241 @@
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>