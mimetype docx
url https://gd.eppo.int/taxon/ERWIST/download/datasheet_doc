--- v6 (2026-03-02)
+++ v7 (2026-04-13)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806069a521cef357d" w:history="1">
+            <w:hyperlink r:id="rId551069dc4b98db47f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710369a521cef35e6" w:history="1">
+            <w:hyperlink r:id="rId804069dc4b98db4f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5624424" name="name654869a521cef3dc9" descr="4334.jpg"/>
+                  <wp:docPr id="53877157" name="name127269dc4b98dbb93" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId782169a521cef3dc6" cstate="print"/>
+                          <a:blip r:embed="rId995369dc4b98dbb91" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId568569a521cef3ef1" w:history="1">
+            <w:hyperlink r:id="rId170469dc4b98dbcf2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1400,63 +1400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5768777" name="name195369a521cf0112c" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="28670471" name="name697469dc4b98dcd77" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId705969a521cf01129" cstate="print"/>
+                    <a:blip r:embed="rId555769dc4b98dcd73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636569a521cf01dd6" w:history="1">
+      <w:hyperlink r:id="rId353269dc4b98ddad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788069a521cf01eb2" w:history="1">
+      <w:hyperlink r:id="rId222269dc4b98ddbc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969269a521cf02288" w:history="1">
+      <w:hyperlink r:id="rId968569dc4b98ddf80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678569a521cf02744" w:history="1">
+      <w:hyperlink r:id="rId171669dc4b98de436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748969a521cf027e2" w:history="1">
+      <w:hyperlink r:id="rId203169dc4b98de4d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728269a521cf02a25" w:history="1">
+      <w:hyperlink r:id="rId994069dc4b98de71c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5284,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590669a521cf02b6b" w:history="1">
+      <w:hyperlink r:id="rId363869dc4b98de865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75444799" name="name561569a521cf02bff" descr="eu_funding_250.png"/>
+            <wp:docPr id="81759725" name="name876769dc4b98dea2c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId830269a521cf02bfd" cstate="print"/>
+                    <a:blip r:embed="rId827969dc4b98dea2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5465,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30292775">
+  <w:abstractNum w:abstractNumId="99458815">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68327771">
+    <w:lvl w:ilvl="0" w:tplc="18847599">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68327771" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18847599" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30292774">
+  <w:abstractNum w:abstractNumId="99458814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49455874">
+    <w:lvl w:ilvl="0" w:tplc="39559026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6347,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30292774">
-    <w:abstractNumId w:val="30292774"/>
+  <w:num w:numId="99458814">
+    <w:abstractNumId w:val="99458814"/>
   </w:num>
-  <w:num w:numId="30292775">
-    <w:abstractNumId w:val="30292775"/>
+  <w:num w:numId="99458815">
+    <w:abstractNumId w:val="99458815"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId800815888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId240029033" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId806069a521cef357d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId710369a521cef35e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId568569a521cef3ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId636569a521cf01dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId788069a521cf01eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId969269a521cf02288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId678569a521cf02744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId748969a521cf027e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId728269a521cf02a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId590669a521cf02b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId782169a521cef3dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782169a521cef3dc6.jpg"/><Relationship Id="rId705969a521cf01129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId705969a521cf01129.jpg"/><Relationship Id="rId830269a521cf02bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId830269a521cf02bfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246504783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313164715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId551069dc4b98db47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId804069dc4b98db4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId170469dc4b98dbcf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId353269dc4b98ddad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId222269dc4b98ddbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId968569dc4b98ddf80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId171669dc4b98de436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId203169dc4b98de4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId994069dc4b98de71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId363869dc4b98de865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId995369dc4b98dbb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995369dc4b98dbb91.jpg"/><Relationship Id="rId555769dc4b98dcd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555769dc4b98dcd73.jpg"/><Relationship Id="rId827969dc4b98dea2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827969dc4b98dea2b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>