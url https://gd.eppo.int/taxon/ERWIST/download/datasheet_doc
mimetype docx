--- v7 (2026-04-13)
+++ v8 (2026-05-03)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551069dc4b98db47f" w:history="1">
+            <w:hyperlink r:id="rId739069f6d2d850dee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804069dc4b98db4f5" w:history="1">
+            <w:hyperlink r:id="rId848769f6d2d850e5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53877157" name="name127269dc4b98dbb93" descr="4334.jpg"/>
+                  <wp:docPr id="60657279" name="name248169f6d2d851671" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId995369dc4b98dbb91" cstate="print"/>
+                          <a:blip r:embed="rId314869f6d2d85166f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId170469dc4b98dbcf2" w:history="1">
+            <w:hyperlink r:id="rId332069f6d2d85178f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1400,63 +1400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28670471" name="name697469dc4b98dcd77" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="29084565" name="name510669f6d2d852b9a" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId555769dc4b98dcd73" cstate="print"/>
+                    <a:blip r:embed="rId768469f6d2d852b98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353269dc4b98ddad3" w:history="1">
+      <w:hyperlink r:id="rId478569f6d2d8538a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222269dc4b98ddbc0" w:history="1">
+      <w:hyperlink r:id="rId200969f6d2d85397c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968569dc4b98ddf80" w:history="1">
+      <w:hyperlink r:id="rId410869f6d2d853d3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171669dc4b98de436" w:history="1">
+      <w:hyperlink r:id="rId539669f6d2d854218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203169dc4b98de4d6" w:history="1">
+      <w:hyperlink r:id="rId298869f6d2d8542b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId994069dc4b98de71c" w:history="1">
+      <w:hyperlink r:id="rId899569f6d2d854511" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5284,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363869dc4b98de865" w:history="1">
+      <w:hyperlink r:id="rId695369f6d2d85465a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81759725" name="name876769dc4b98dea2c" descr="eu_funding_250.png"/>
+            <wp:docPr id="25380745" name="name944669f6d2d854711" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId827969dc4b98dea2b" cstate="print"/>
+                    <a:blip r:embed="rId130469f6d2d854710" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5465,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99458815">
+  <w:abstractNum w:abstractNumId="26539197">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18847599">
+    <w:lvl w:ilvl="0" w:tplc="44534305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18847599" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44534305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99458814">
+  <w:abstractNum w:abstractNumId="26539196">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39559026">
+    <w:lvl w:ilvl="0" w:tplc="10654894">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6347,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99458814">
-    <w:abstractNumId w:val="99458814"/>
+  <w:num w:numId="26539196">
+    <w:abstractNumId w:val="26539196"/>
   </w:num>
-  <w:num w:numId="99458815">
-    <w:abstractNumId w:val="99458815"/>
+  <w:num w:numId="26539197">
+    <w:abstractNumId w:val="26539197"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246504783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313164715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId551069dc4b98db47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId804069dc4b98db4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId170469dc4b98dbcf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId353269dc4b98ddad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId222269dc4b98ddbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId968569dc4b98ddf80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId171669dc4b98de436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId203169dc4b98de4d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId994069dc4b98de71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId363869dc4b98de865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId995369dc4b98dbb91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId995369dc4b98dbb91.jpg"/><Relationship Id="rId555769dc4b98dcd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555769dc4b98dcd73.jpg"/><Relationship Id="rId827969dc4b98dea2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827969dc4b98dea2b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388602475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId501596737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId739069f6d2d850dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId848769f6d2d850e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId332069f6d2d85178f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId478569f6d2d8538a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId200969f6d2d85397c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId410869f6d2d853d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId539669f6d2d854218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId298869f6d2d8542b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId899569f6d2d854511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId695369f6d2d85465a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId314869f6d2d85166f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId314869f6d2d85166f.jpg"/><Relationship Id="rId768469f6d2d852b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId768469f6d2d852b98.jpg"/><Relationship Id="rId130469f6d2d854710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId130469f6d2d854710.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>