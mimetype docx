--- v8 (2026-05-03)
+++ v9 (2026-05-24)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739069f6d2d850dee" w:history="1">
+            <w:hyperlink r:id="rId42686a1291a70b8bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848769f6d2d850e5a" w:history="1">
+            <w:hyperlink r:id="rId60916a1291a70b956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60657279" name="name248169f6d2d851671" descr="4334.jpg"/>
+                  <wp:docPr id="76491062" name="name19416a1291a70befd" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId314869f6d2d85166f" cstate="print"/>
+                          <a:blip r:embed="rId89706a1291a70befb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId332069f6d2d85178f" w:history="1">
+            <w:hyperlink r:id="rId60776a1291a70c263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1400,63 +1400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29084565" name="name510669f6d2d852b9a" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="26439095" name="name68786a1291a70e356" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId768469f6d2d852b98" cstate="print"/>
+                    <a:blip r:embed="rId45386a1291a70e350" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478569f6d2d8538a0" w:history="1">
+      <w:hyperlink r:id="rId75346a1291a70f194" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200969f6d2d85397c" w:history="1">
+      <w:hyperlink r:id="rId72146a1291a70f27f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410869f6d2d853d3e" w:history="1">
+      <w:hyperlink r:id="rId30966a1291a70f68d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539669f6d2d854218" w:history="1">
+      <w:hyperlink r:id="rId88936a1291a70fb7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298869f6d2d8542b9" w:history="1">
+      <w:hyperlink r:id="rId96616a1291a70fc21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899569f6d2d854511" w:history="1">
+      <w:hyperlink r:id="rId89666a1291a70fe71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5284,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695369f6d2d85465a" w:history="1">
+      <w:hyperlink r:id="rId68966a1291a70ffc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25380745" name="name944669f6d2d854711" descr="eu_funding_250.png"/>
+            <wp:docPr id="40218853" name="name20156a1291a71006f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId130469f6d2d854710" cstate="print"/>
+                    <a:blip r:embed="rId86186a1291a71006d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5465,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26539197">
+  <w:abstractNum w:abstractNumId="12284849">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44534305">
+    <w:lvl w:ilvl="0" w:tplc="27904362">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44534305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27904362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26539196">
+  <w:abstractNum w:abstractNumId="12284848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10654894">
+    <w:lvl w:ilvl="0" w:tplc="40154152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6347,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26539196">
-    <w:abstractNumId w:val="26539196"/>
+  <w:num w:numId="12284848">
+    <w:abstractNumId w:val="12284848"/>
   </w:num>
-  <w:num w:numId="26539197">
-    <w:abstractNumId w:val="26539197"/>
+  <w:num w:numId="12284849">
+    <w:abstractNumId w:val="12284849"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388602475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId501596737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId739069f6d2d850dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId848769f6d2d850e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId332069f6d2d85178f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId478569f6d2d8538a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId200969f6d2d85397c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId410869f6d2d853d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId539669f6d2d854218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId298869f6d2d8542b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId899569f6d2d854511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId695369f6d2d85465a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId314869f6d2d85166f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId314869f6d2d85166f.jpg"/><Relationship Id="rId768469f6d2d852b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId768469f6d2d852b98.jpg"/><Relationship Id="rId130469f6d2d854710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId130469f6d2d854710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627656989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323251522" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42686a1291a70b8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId60916a1291a70b956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId60776a1291a70c263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId75346a1291a70f194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId72146a1291a70f27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId30966a1291a70f68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId88936a1291a70fb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId96616a1291a70fc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId89666a1291a70fe71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68966a1291a70ffc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId89706a1291a70befb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89706a1291a70befb.jpg"/><Relationship Id="rId45386a1291a70e350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45386a1291a70e350.jpg"/><Relationship Id="rId86186a1291a71006d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86186a1291a71006d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>