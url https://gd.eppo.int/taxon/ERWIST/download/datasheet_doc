--- v9 (2026-05-24)
+++ v10 (2026-06-14)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42686a1291a70b8bb" w:history="1">
+            <w:hyperlink r:id="rId80546a2e645cb0180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60916a1291a70b956" w:history="1">
+            <w:hyperlink r:id="rId21046a2e645cb01ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76491062" name="name19416a1291a70befd" descr="4334.jpg"/>
+                  <wp:docPr id="75600591" name="name78066a2e645cb0842" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89706a1291a70befb" cstate="print"/>
+                          <a:blip r:embed="rId59986a2e645cb0840" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60776a1291a70c263" w:history="1">
+            <w:hyperlink r:id="rId79086a2e645cb0979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1400,63 +1400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26439095" name="name68786a1291a70e356" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="89453440" name="name10036a2e645cb1b9d" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45386a1291a70e350" cstate="print"/>
+                    <a:blip r:embed="rId85926a2e645cb1b99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75346a1291a70f194" w:history="1">
+      <w:hyperlink r:id="rId44066a2e645cb28af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72146a1291a70f27f" w:history="1">
+      <w:hyperlink r:id="rId36466a2e645cb2992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30966a1291a70f68d" w:history="1">
+      <w:hyperlink r:id="rId16416a2e645cb2d78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88936a1291a70fb7f" w:history="1">
+      <w:hyperlink r:id="rId87726a2e645cb3252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96616a1291a70fc21" w:history="1">
+      <w:hyperlink r:id="rId55046a2e645cb32f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89666a1291a70fe71" w:history="1">
+      <w:hyperlink r:id="rId59846a2e645cb3544" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5284,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68966a1291a70ffc3" w:history="1">
+      <w:hyperlink r:id="rId73896a2e645cb3693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40218853" name="name20156a1291a71006f" descr="eu_funding_250.png"/>
+            <wp:docPr id="16818451" name="name31546a2e645cb39a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86186a1291a71006d" cstate="print"/>
+                    <a:blip r:embed="rId35126a2e645cb39a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5465,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12284849">
+  <w:abstractNum w:abstractNumId="95852780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27904362">
+    <w:lvl w:ilvl="0" w:tplc="62450164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27904362" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62450164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12284848">
+  <w:abstractNum w:abstractNumId="95852779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40154152">
+    <w:lvl w:ilvl="0" w:tplc="22545938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6347,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12284848">
-    <w:abstractNumId w:val="12284848"/>
+  <w:num w:numId="95852779">
+    <w:abstractNumId w:val="95852779"/>
   </w:num>
-  <w:num w:numId="12284849">
-    <w:abstractNumId w:val="12284849"/>
+  <w:num w:numId="95852780">
+    <w:abstractNumId w:val="95852780"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627656989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323251522" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42686a1291a70b8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId60916a1291a70b956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId60776a1291a70c263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId75346a1291a70f194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId72146a1291a70f27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId30966a1291a70f68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId88936a1291a70fb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId96616a1291a70fc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId89666a1291a70fe71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68966a1291a70ffc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId89706a1291a70befb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89706a1291a70befb.jpg"/><Relationship Id="rId45386a1291a70e350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45386a1291a70e350.jpg"/><Relationship Id="rId86186a1291a71006d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86186a1291a71006d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652276508" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480286108" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80546a2e645cb0180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId21046a2e645cb01ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId79086a2e645cb0979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId44066a2e645cb28af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId36466a2e645cb2992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId16416a2e645cb2d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId87726a2e645cb3252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId55046a2e645cb32f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId59846a2e645cb3544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73896a2e645cb3693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId59986a2e645cb0840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59986a2e645cb0840.jpg"/><Relationship Id="rId85926a2e645cb1b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85926a2e645cb1b99.jpg"/><Relationship Id="rId35126a2e645cb39a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35126a2e645cb39a8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>