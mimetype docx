--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80546a2e645cb0180" w:history="1">
+            <w:hyperlink r:id="rId29276a491bc026ab1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21046a2e645cb01ef" w:history="1">
+            <w:hyperlink r:id="rId27726a491bc026b25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75600591" name="name78066a2e645cb0842" descr="4334.jpg"/>
+                  <wp:docPr id="33538291" name="name91996a491bc0270a3" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59986a2e645cb0840" cstate="print"/>
+                          <a:blip r:embed="rId22006a491bc0270a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79086a2e645cb0979" w:history="1">
+            <w:hyperlink r:id="rId72486a491bc02720e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1400,63 +1400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89453440" name="name10036a2e645cb1b9d" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="82891663" name="name53096a491bc028126" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85926a2e645cb1b99" cstate="print"/>
+                    <a:blip r:embed="rId59346a491bc028123" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44066a2e645cb28af" w:history="1">
+      <w:hyperlink r:id="rId36856a491bc028df0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36466a2e645cb2992" w:history="1">
+      <w:hyperlink r:id="rId80806a491bc028ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16416a2e645cb2d78" w:history="1">
+      <w:hyperlink r:id="rId73846a491bc0292a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87726a2e645cb3252" w:history="1">
+      <w:hyperlink r:id="rId27666a491bc02976d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55046a2e645cb32f0" w:history="1">
+      <w:hyperlink r:id="rId24376a491bc02980a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59846a2e645cb3544" w:history="1">
+      <w:hyperlink r:id="rId88886a491bc029a4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5284,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a2e645cb3693" w:history="1">
+      <w:hyperlink r:id="rId18046a491bc029b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16818451" name="name31546a2e645cb39a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="54658486" name="name85936a491bc029bfb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35126a2e645cb39a8" cstate="print"/>
+                    <a:blip r:embed="rId58006a491bc029bfa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5465,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95852780">
+  <w:abstractNum w:abstractNumId="23353755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62450164">
+    <w:lvl w:ilvl="0" w:tplc="77178588">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62450164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77178588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95852779">
+  <w:abstractNum w:abstractNumId="23353754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22545938">
+    <w:lvl w:ilvl="0" w:tplc="65083981">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6347,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95852779">
-    <w:abstractNumId w:val="95852779"/>
+  <w:num w:numId="23353754">
+    <w:abstractNumId w:val="23353754"/>
   </w:num>
-  <w:num w:numId="95852780">
-    <w:abstractNumId w:val="95852780"/>
+  <w:num w:numId="23353755">
+    <w:abstractNumId w:val="23353755"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652276508" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480286108" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80546a2e645cb0180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId21046a2e645cb01ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId79086a2e645cb0979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId44066a2e645cb28af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId36466a2e645cb2992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId16416a2e645cb2d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId87726a2e645cb3252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId55046a2e645cb32f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId59846a2e645cb3544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73896a2e645cb3693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId59986a2e645cb0840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59986a2e645cb0840.jpg"/><Relationship Id="rId85926a2e645cb1b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85926a2e645cb1b99.jpg"/><Relationship Id="rId35126a2e645cb39a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35126a2e645cb39a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486525774" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211177406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29276a491bc026ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId27726a491bc026b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId72486a491bc02720e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId36856a491bc028df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId80806a491bc028ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId73846a491bc0292a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId27666a491bc02976d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId24376a491bc02980a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId88886a491bc029a4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18046a491bc029b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId22006a491bc0270a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22006a491bc0270a2.jpg"/><Relationship Id="rId59346a491bc028123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59346a491bc028123.jpg"/><Relationship Id="rId58006a491bc029bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58006a491bc029bfa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>