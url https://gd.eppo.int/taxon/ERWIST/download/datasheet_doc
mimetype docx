--- v11 (2026-07-04)
+++ v12 (2026-07-26)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29276a491bc026ab1" w:history="1">
+            <w:hyperlink r:id="rId99836a65812dafd0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27726a491bc026b25" w:history="1">
+            <w:hyperlink r:id="rId89826a65812dafd85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33538291" name="name91996a491bc0270a3" descr="4334.jpg"/>
+                  <wp:docPr id="63088922" name="name75076a65812dafeb4" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22006a491bc0270a2" cstate="print"/>
+                          <a:blip r:embed="rId73726a65812dafeb3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72486a491bc02720e" w:history="1">
+            <w:hyperlink r:id="rId44166a65812db0021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1400,63 +1400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82891663" name="name53096a491bc028126" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="39442563" name="name44386a65812db1186" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59346a491bc028123" cstate="print"/>
+                    <a:blip r:embed="rId64726a65812db1183" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1496,51 +1496,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benin, Togo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Guangdong, Hainan), India, Iran, Islamic Republic of, Jordan, Korea, Republic of, Malaysia (West), Philippines, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> China (Guangdong, Hainan), India, Indonesia (Java, Nusa Tenggara, Sulawesi, Sumatra), Iran, Islamic Republic of, Jordan, Korea, Republic of, Malaysia (West), Philippines, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), United States of America (Alabama, Arkansas, California, Connecticut, Delaware, Florida, Georgia, Illinois, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maine, Maryland, Massachusetts, Michigan, Mississippi, Missouri, Nebraska, New Hampshire, New Jersey, New Mexico, New York, North Dakota, Ohio, Oklahoma, Pennsylvania, Rhode Island, South Carolina, South Dakota, Tennessee, Texas, Vermont, Virginia, West Virginia, Wisconsin)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36856a491bc028df0" w:history="1">
+      <w:hyperlink r:id="rId31336a65812db1e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a491bc028ece" w:history="1">
+      <w:hyperlink r:id="rId67256a65812db1f74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73846a491bc0292a6" w:history="1">
+      <w:hyperlink r:id="rId13266a65812db233c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27666a491bc02976d" w:history="1">
+      <w:hyperlink r:id="rId77586a65812db2811" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24376a491bc02980a" w:history="1">
+      <w:hyperlink r:id="rId29426a65812db28b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88886a491bc029a4e" w:history="1">
+      <w:hyperlink r:id="rId86036a65812db2b05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5284,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18046a491bc029b94" w:history="1">
+      <w:hyperlink r:id="rId25506a65812db2c6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54658486" name="name85936a491bc029bfb" descr="eu_funding_250.png"/>
+            <wp:docPr id="84928497" name="name65716a65812db2d0b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58006a491bc029bfa" cstate="print"/>
+                    <a:blip r:embed="rId91036a65812db2d0a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5465,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23353755">
+  <w:abstractNum w:abstractNumId="70118169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77178588">
+    <w:lvl w:ilvl="0" w:tplc="88896889">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77178588" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88896889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23353754">
+  <w:abstractNum w:abstractNumId="70118168">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65083981">
+    <w:lvl w:ilvl="0" w:tplc="47243559">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6347,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23353754">
-    <w:abstractNumId w:val="23353754"/>
+  <w:num w:numId="70118168">
+    <w:abstractNumId w:val="70118168"/>
   </w:num>
-  <w:num w:numId="23353755">
-    <w:abstractNumId w:val="23353755"/>
+  <w:num w:numId="70118169">
+    <w:abstractNumId w:val="70118169"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486525774" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211177406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29276a491bc026ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId27726a491bc026b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId72486a491bc02720e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId36856a491bc028df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId80806a491bc028ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId73846a491bc0292a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId27666a491bc02976d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId24376a491bc02980a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId88886a491bc029a4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18046a491bc029b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId22006a491bc0270a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22006a491bc0270a2.jpg"/><Relationship Id="rId59346a491bc028123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59346a491bc028123.jpg"/><Relationship Id="rId58006a491bc029bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58006a491bc029bfa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111932415" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400159116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99836a65812dafd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId89826a65812dafd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId44166a65812db0021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId31336a65812db1e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId67256a65812db1f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId13266a65812db233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId77586a65812db2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId29426a65812db28b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId86036a65812db2b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25506a65812db2c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId73726a65812dafeb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73726a65812dafeb3.jpg"/><Relationship Id="rId64726a65812db1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64726a65812db1183.jpg"/><Relationship Id="rId91036a65812db2d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91036a65812db2d0a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>