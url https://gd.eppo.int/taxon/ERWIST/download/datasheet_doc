--- v12 (2026-07-26)
+++ v13 (2026-08-17)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99836a65812dafd0f" w:history="1">
+            <w:hyperlink r:id="rId55016a824f20665f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89826a65812dafd85" w:history="1">
+            <w:hyperlink r:id="rId72586a824f206665f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63088922" name="name75076a65812dafeb4" descr="4334.jpg"/>
+                  <wp:docPr id="68345245" name="name26596a824f2066ea1" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73726a65812dafeb3" cstate="print"/>
+                          <a:blip r:embed="rId38786a824f2066e9f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44166a65812db0021" w:history="1">
+            <w:hyperlink r:id="rId52556a824f2067361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1400,63 +1400,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39442563" name="name44386a65812db1186" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="42852933" name="name10666a824f20683ac" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64726a65812db1183" cstate="print"/>
+                    <a:blip r:embed="rId33346a824f20683aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3112,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31336a65812db1e91" w:history="1">
+      <w:hyperlink r:id="rId99366a824f2069016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67256a65812db1f74" w:history="1">
+      <w:hyperlink r:id="rId73296a824f20690ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13266a65812db233c" w:history="1">
+      <w:hyperlink r:id="rId25326a824f20694c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4619,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77586a65812db2811" w:history="1">
+      <w:hyperlink r:id="rId95796a824f2069997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4716,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29426a65812db28b0" w:history="1">
+      <w:hyperlink r:id="rId43026a824f2069a44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86036a65812db2b05" w:history="1">
+      <w:hyperlink r:id="rId37816a824f2069c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5284,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25506a65812db2c6c" w:history="1">
+      <w:hyperlink r:id="rId64496a824f2069de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84928497" name="name65716a65812db2d0b" descr="eu_funding_250.png"/>
+            <wp:docPr id="91889424" name="name74756a824f2069e3c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91036a65812db2d0a" cstate="print"/>
+                    <a:blip r:embed="rId69326a824f2069e3b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5465,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70118169">
+  <w:abstractNum w:abstractNumId="18332912">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88896889">
+    <w:lvl w:ilvl="0" w:tplc="97600785">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88896889" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97600785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70118168">
+  <w:abstractNum w:abstractNumId="18332911">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47243559">
+    <w:lvl w:ilvl="0" w:tplc="75593936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6347,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70118168">
-    <w:abstractNumId w:val="70118168"/>
+  <w:num w:numId="18332911">
+    <w:abstractNumId w:val="18332911"/>
   </w:num>
-  <w:num w:numId="70118169">
-    <w:abstractNumId w:val="70118169"/>
+  <w:num w:numId="18332912">
+    <w:abstractNumId w:val="18332912"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17945,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111932415" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400159116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99836a65812dafd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId89826a65812dafd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId44166a65812db0021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId31336a65812db1e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId67256a65812db1f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId13266a65812db233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId77586a65812db2811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId29426a65812db28b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId86036a65812db2b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25506a65812db2c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId73726a65812dafeb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73726a65812dafeb3.jpg"/><Relationship Id="rId64726a65812db1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64726a65812db1183.jpg"/><Relationship Id="rId91036a65812db2d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91036a65812db2d0a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId195278031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685815256" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55016a824f20665f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId72586a824f206665f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId52556a824f2067361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId99366a824f2069016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId73296a824f20690ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId25326a824f20694c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId95796a824f2069997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId43026a824f2069a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId37816a824f2069c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64496a824f2069de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId38786a824f2066e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38786a824f2066e9f.jpg"/><Relationship Id="rId33346a824f20683aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33346a824f20683aa.jpg"/><Relationship Id="rId69326a824f2069e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69326a824f2069e3b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>