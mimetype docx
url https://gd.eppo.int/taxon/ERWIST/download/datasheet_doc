--- v13 (2026-08-17)
+++ v14 (2026-09-06)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Smith) Dowson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stewart's disease, Stewart's wilt of maize, bacterial leaf blight of maize, bacterial wilt of maize, jackfruit bronzing</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55016a824f20665f4" w:history="1">
+            <w:hyperlink r:id="rId85836a9d2bdba9a4e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72586a824f206665f" w:history="1">
+            <w:hyperlink r:id="rId40876a9d2bdba9abb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68345245" name="name26596a824f2066ea1" descr="4334.jpg"/>
+                  <wp:docPr id="17117182" name="name90436a9d2bdbaa414" descr="4334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38786a824f2066e9f" cstate="print"/>
+                          <a:blip r:embed="rId41416a9d2bdbaa411" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52556a824f2067361" w:history="1">
+            <w:hyperlink r:id="rId50516a9d2bdbaa573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1242,50 +1242,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Poaceae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Saccharum officinarum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Saccharum sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Setaria pumila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1400,63 +1420,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to America and has been introduced to other parts of the world with maize seed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42852933" name="name10666a824f20683ac" descr="ERWIST_distribution_map.jpg"/>
+            <wp:docPr id="48375355" name="name45276a9d2bdbab87a" descr="ERWIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33346a824f20683aa" cstate="print"/>
+                    <a:blip r:embed="rId11856a9d2bdbab878" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3112,51 +3132,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) CABI Invasive species compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bacterial wilt of maize). Available online, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99366a824f2069016" w:history="1">
+      <w:hyperlink r:id="rId45556a9d2bdbac55f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cabi.org/isc/datasheet/21939</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3249,51 +3269,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73296a824f20690ff" w:history="1">
+      <w:hyperlink r:id="rId33426a9d2bdbac63e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/efsajournal/pub/5356</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3854,51 +3874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO data sheets on quarantine pests. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25326a824f20694c5" w:history="1">
+      <w:hyperlink r:id="rId51666a9d2bdbac9fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// gd.eppo.int/taxon/ERWIST</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4619,51 +4639,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSHS (2021) ELISA –based seed health testing method for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95796a824f2069997" w:history="1">
+      <w:hyperlink r:id="rId75546a9d2bdbad022" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4716,51 +4736,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1202–1207.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pataky JK (2003) Stewart’s wilt of corn. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43026a824f2069a44" w:history="1">
+      <w:hyperlink r:id="rId79046a9d2bdbad0c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 2021-12-01].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5078,51 +5098,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pantoea stewartii subsp. stewartii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37816a824f2069c97" w:history="1">
+      <w:hyperlink r:id="rId58406a9d2bdbad31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5284,90 +5304,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia stewartii. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 30-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64496a824f2069de2" w:history="1">
+      <w:hyperlink r:id="rId60186a9d2bdbad464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02766.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91889424" name="name74756a824f2069e3c" descr="eu_funding_250.png"/>
+            <wp:docPr id="16557058" name="name49556a9d2bdbad501" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69326a824f2069e3b" cstate="print"/>
+                    <a:blip r:embed="rId22206a9d2bdbad500" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5465,137 +5485,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18332912">
+  <w:abstractNum w:abstractNumId="99157016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97600785">
+    <w:lvl w:ilvl="0" w:tplc="60109580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97600785" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60109580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18332911">
+  <w:abstractNum w:abstractNumId="99157015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75593936">
+    <w:lvl w:ilvl="0" w:tplc="53604680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6347,55 +6367,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18332911">
-    <w:abstractNumId w:val="18332911"/>
+  <w:num w:numId="99157015">
+    <w:abstractNumId w:val="99157015"/>
   </w:num>
-  <w:num w:numId="18332912">
-    <w:abstractNumId w:val="18332912"/>
+  <w:num w:numId="99157016">
+    <w:abstractNumId w:val="99157016"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17945,51 +17965,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId195278031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId685815256" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55016a824f20665f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId72586a824f206665f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId52556a824f2067361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId99366a824f2069016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId73296a824f20690ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId25326a824f20694c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId95796a824f2069997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId43026a824f2069a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId37816a824f2069c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64496a824f2069de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId38786a824f2066e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38786a824f2066e9f.jpg"/><Relationship Id="rId33346a824f20683aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33346a824f20683aa.jpg"/><Relationship Id="rId69326a824f2069e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69326a824f2069e3b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId157947046" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665131826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85836a9d2bdba9a4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/" TargetMode="External"/><Relationship Id="rId40876a9d2bdba9abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/categorization" TargetMode="External"/><Relationship Id="rId50516a9d2bdbaa573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIST/photos" TargetMode="External"/><Relationship Id="rId45556a9d2bdbac55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cabi.org/isc/datasheet/21939" TargetMode="External"/><Relationship Id="rId33426a9d2bdbac63e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/efsajournal/pub/5356" TargetMode="External"/><Relationship Id="rId51666a9d2bdbac9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20gd.eppo.int/taxon/ERWIST" TargetMode="External"/><Relationship Id="rId75546a9d2bdbad022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seedhealth.org/files/2021/03/Mz-10.1-Pantoea-stewartii-ver-1.2.pdf" TargetMode="External"/><Relationship Id="rId79046a9d2bdbad0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/StewartsWilt.aspx" TargetMode="External"/><Relationship Id="rId58406a9d2bdbad31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60186a9d2bdbad464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02766.x" TargetMode="External"/><Relationship Id="rId41416a9d2bdbaa411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41416a9d2bdbaa411.jpg"/><Relationship Id="rId11856a9d2bdbab878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11856a9d2bdbab878.jpg"/><Relationship Id="rId22206a9d2bdbad500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22206a9d2bdbad500.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>